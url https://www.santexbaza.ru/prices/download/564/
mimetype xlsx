--- v0 (2026-05-09)
+++ v1 (2026-08-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$58</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Нептун</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>100037060700</t>
   </si>
   <si>
@@ -133,50 +133,86 @@
   <si>
     <t>2205740</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Profi WiFi 3/4"</t>
   </si>
   <si>
     <t>100037093800</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Bugatti Smart+ 18 1/2 Tuya</t>
   </si>
   <si>
     <t>100037093000</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Bugatti Smart+ 18 3/4 Tuya</t>
   </si>
   <si>
     <t>100037093100</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Bugatti Smart+ 18 1 Tuya</t>
   </si>
   <si>
+    <t>100000402300</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды базовая Neptun Умный дом с Алисой 1/2"</t>
+  </si>
+  <si>
+    <t>100000402500</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды оптимальная Neptun Умный дом с Алисой 1/2"</t>
+  </si>
+  <si>
+    <t>100000402700</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды максимальная Neptun Умный дом с Алисой 1/2"</t>
+  </si>
+  <si>
+    <t>100000402400</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды базовая Neptun Умный дом с Алисой 3/4"</t>
+  </si>
+  <si>
+    <t>100000402600</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды оптимальная Neptun Умный дом с Алисой 3/4"</t>
+  </si>
+  <si>
+    <t>100000402800</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды максимальная Neptun Умный дом с Алисой 3/4"</t>
+  </si>
+  <si>
     <t>100035557500</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW 005</t>
   </si>
   <si>
     <t>100035588900</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW005-5,0</t>
   </si>
   <si>
     <t>100035601200</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW005-10,0</t>
   </si>
   <si>
     <t>100035601400</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW005-20,0</t>
   </si>
   <si>
     <t>100035557600</t>
@@ -185,50 +221,68 @@
     <t>Датчик контроля протечки воды Neptun SW 007</t>
   </si>
   <si>
     <t>100037088600</t>
   </si>
   <si>
     <t>Радиодатчик контроля протечки воды Neptun Smart 868.2</t>
   </si>
   <si>
     <t>100035500000</t>
   </si>
   <si>
     <t>Модуль управления Neptun Base</t>
   </si>
   <si>
     <t>100035901000</t>
   </si>
   <si>
     <t>Модуль управления Neptun Smart + Tuya</t>
   </si>
   <si>
     <t>100037093600</t>
   </si>
   <si>
     <t>Модуль управления Neptun Smart+ 18  Tuya</t>
+  </si>
+  <si>
+    <t>100000402900</t>
+  </si>
+  <si>
+    <t>Модуль управления Neptun умный дом с Алисой</t>
+  </si>
+  <si>
+    <t>100000404600</t>
+  </si>
+  <si>
+    <t>Источник бесперебойного питания Neptun</t>
+  </si>
+  <si>
+    <t>100037055300</t>
+  </si>
+  <si>
+    <t>Шаровый кран с электроприводом 1/2" Standart Neptun</t>
   </si>
   <si>
     <t>100035626700</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 12В 1/2 с электроприводом Neptun</t>
   </si>
   <si>
     <t>100035626800</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 12В 3/4 с электроприводом Neptun</t>
   </si>
   <si>
     <t>100035601700</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 12В 1" с электроприводом Neptun</t>
   </si>
   <si>
     <t>100035632400</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 220В 1/2 с электроприводом Neptun</t>
   </si>
@@ -716,62 +770,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-1-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-neptun-sw-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/radiodatchik-kontrolya-protechki-vody-neptun-smart-868/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart--tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart-18-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-112-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-2-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-12-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-34-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-1-s-elektroprivodom-neptun/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-1-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-bazovaya-neptun-umnyy-dom-s-alisoy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-optimalnaya-neptun-umnyy-dom-s-alisoy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-maksimalnaya-neptun-umnyy-dom-s-alisoy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-bazovaya-neptun-umnyy-dom-s-alisoy-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-optimalnaya-neptun-umnyy-dom-s-alisoy-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-maksimalnaya-neptun-umnyy-dom-s-alisoy-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-neptun-sw-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/radiodatchik-kontrolya-protechki-vody-neptun-smart-868/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart--tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart-18-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-umnyy-dom-s-alisoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/istochnik-bespereboynogo-pitaniya-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-s-elektroprivodom-12-standart-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-112-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-2-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-12-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-34-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-1-s-elektroprivodom-neptun/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D50" sqref="D50"/>
+      <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1011,484 +1065,619 @@
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
         <v>56990</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>1690</v>
+        <v>35900</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>1990</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>2490</v>
+        <v>69900</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>2990</v>
+        <v>35900</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>1690</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>5990</v>
+        <v>69900</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>4990</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>19990</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>24990</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>9990</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>9990</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>12490</v>
+        <v>5990</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>9990</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>9990</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>12490</v>
+        <v>24990</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>19990</v>
+        <v>16990</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>24990</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>8990</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>8990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>11490</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>12990</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>8990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>8990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>11490</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>12990</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>12990</v>
+        <v>24990</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>12990</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="4">
+        <v>45</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" s="10">
+        <v>11490</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="4">
+        <v>46</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D52" s="10">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="4">
+        <v>47</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D53" s="10">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="4">
+        <v>48</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D54" s="10">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="4">
+        <v>49</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D55" s="10">
+        <v>11490</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="4">
+        <v>50</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" s="10">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="4">
+        <v>51</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D57" s="10">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="4">
+        <v>52</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D58" s="10">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="4">
+        <v>53</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" s="10">
         <v>13490</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D49"/>
+  <autoFilter ref="B6:D58"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>