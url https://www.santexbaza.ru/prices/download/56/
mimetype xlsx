--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -7,312 +7,300 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$54</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$52</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Баки для воды и дизельного топлива</t>
   </si>
   <si>
     <t>Баки для дизельного топлива</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>1-12-0062</t>
   </si>
   <si>
-    <t>Бак топливный Quadro f - 750 B</t>
+    <t>Бак топливный Quadro Premium - 750 B</t>
   </si>
   <si>
     <t>1-12-0072</t>
   </si>
   <si>
-    <t>Бак топливный Quadro f - 1000 B</t>
+    <t>Бак топливный Quadro Premium - 1000 B</t>
   </si>
   <si>
     <t>1-12-0073</t>
   </si>
   <si>
-    <t>Бак топливный Combi f - 1100 B</t>
+    <t>Бак топливный Combi Premium - 1100 B</t>
   </si>
   <si>
     <t>1-12-0075</t>
   </si>
   <si>
-    <t>Бак топливный Combi f - 1500 B</t>
+    <t>Бак топливный Combi Premium - 1500 B</t>
   </si>
   <si>
     <t>1-12-0078</t>
   </si>
   <si>
-    <t>Бак топливный Combi f - 2000 B</t>
+    <t>Бак топливный Combi Premium - 2000 B</t>
   </si>
   <si>
     <t>1-12-0510</t>
   </si>
   <si>
     <t>Фикспакет универсальный 750-2000 л</t>
   </si>
   <si>
     <t>Баки для воды</t>
   </si>
   <si>
     <t>0-16-1900</t>
   </si>
   <si>
-    <t>Бак для воды ATV-200 DW (черно-белый)</t>
-[...5 lines deleted...]
-    <t>Бак для воды ATV-200 BW (сине-белый)</t>
+    <t>Бак для воды ATV-200 Premium (черно-белый)</t>
+  </si>
+  <si>
+    <t>0-16-2106</t>
+  </si>
+  <si>
+    <t>Бак для воды ATV-200 Premium (сине-белый)</t>
   </si>
   <si>
     <t>0-16-1910</t>
   </si>
   <si>
-    <t>Бак для воды ATV-500 DW (черно-белый)</t>
+    <t>Бак для воды ATV-500 Premium (черно-белый)</t>
   </si>
   <si>
     <t>0-16-2126</t>
   </si>
   <si>
-    <t>Бак для воды ATV-500 BW (сине-белый)</t>
+    <t>Бак для воды ATV-500 Premium (сине-белый)</t>
   </si>
   <si>
     <t>0-16-1920</t>
   </si>
   <si>
-    <t>Бак для воды ATV-750 DW (черно-белый)</t>
+    <t>Бак для воды ATV-750 Premium (черно-белый)</t>
   </si>
   <si>
     <t>0-16-2146</t>
   </si>
   <si>
-    <t>Бак для воды ATV-750 BW (сине-белый)</t>
+    <t>Бак для воды ATV-750 Premium (сине-белый)</t>
   </si>
   <si>
     <t>0-16-1930</t>
   </si>
   <si>
-    <t>Бак для воды ATV-1000 DW (черно-белый) с поплавком</t>
+    <t>Бак для воды ATV-1000 Premium (черно-белый) с поплавком</t>
   </si>
   <si>
     <t>0-16-2150</t>
   </si>
   <si>
-    <t>Бак для воды ATV-1000 BW (сине-белый) с поплавком</t>
+    <t>Бак для воды ATV-1000 Premium (сине-белый) с поплавком</t>
   </si>
   <si>
     <t>0-16-1940</t>
   </si>
   <si>
-    <t>Бак для воды ATV-1500 DW (черно-белый) с поплавком</t>
+    <t>Бак для воды ATV-1500 Premium (черно-белый) с поплавком</t>
   </si>
   <si>
     <t>0-16-2155</t>
   </si>
   <si>
-    <t>Бак для воды ATV-1500 BW (сине-белый) с поплавком</t>
+    <t>Бак для воды ATV-1500 Premium (сине-белый) с поплавком</t>
   </si>
   <si>
     <t>0-16-1950</t>
   </si>
   <si>
-    <t>Бак для воды ATV-2000 (черно-белый) с поплавком</t>
+    <t>Бак для воды ATV-2000 Premium (черно-белый) с поплавком</t>
   </si>
   <si>
     <t>0-16-2160</t>
   </si>
   <si>
-    <t>Бак для воды ATV-2000 BW (сине-белый) с поплавком</t>
+    <t>Бак для воды ATV-2000 Premium (сине-белый) с поплавком</t>
   </si>
   <si>
     <t>0-16-1522</t>
   </si>
   <si>
-    <t>Бак для воды ATV-3000  (черный)</t>
+    <t>Бак для воды ATV-3000  Optima (черный)</t>
   </si>
   <si>
     <t>0-16-1562</t>
   </si>
   <si>
-    <t>Бак для воды ATV-3000 (синий)</t>
+    <t>Бак для воды ATV-3000 Optima (синий)</t>
   </si>
   <si>
     <t>0-16-1524</t>
   </si>
   <si>
-    <t>Бак для воды ATV-5000 (черный)</t>
+    <t>Бак для воды ATV-5000 Optima (черный)</t>
   </si>
   <si>
     <t>0-16-1564</t>
   </si>
   <si>
-    <t>Бак для воды ATV-5000 (синий)</t>
-[...11 lines deleted...]
-    <t>Бак для воды ATV-10000 (синий)</t>
+    <t>Бак для воды ATV-5000 Optima (синий)</t>
   </si>
   <si>
     <t>0-16-2200</t>
   </si>
   <si>
-    <t>Бак для воды ATH 500 (черный) с поплавком</t>
+    <t>Бак для воды ATH 500 Optima (черный) с поплавком</t>
   </si>
   <si>
     <t>0-16-2221</t>
   </si>
   <si>
-    <t>Бак для воды ATH 500 (синий) с поплавком</t>
+    <t>Бак для воды ATH 500 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2205</t>
   </si>
   <si>
-    <t>Бак для воды ATH 1000 (черный) с поплавком</t>
+    <t>Бак для воды ATH 1000 Optima (черный) с поплавком</t>
   </si>
   <si>
     <t>0-16-2231</t>
   </si>
   <si>
-    <t>Бак для воды ATH 1000 (синий) с поплавком</t>
+    <t>Бак для воды ATH 1000 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2210</t>
   </si>
   <si>
-    <t>Бак для воды ATH 1500 (черный) с поплавком</t>
+    <t>Бак для воды ATH 1500 Optima (черный) с поплавком</t>
   </si>
   <si>
     <t>0-16-2241</t>
   </si>
   <si>
-    <t>Бак для воды ATH 1500 (синий) с поплавком</t>
+    <t>Бак для воды ATH 1500 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2430</t>
   </si>
   <si>
-    <t>Бак для воды ATP 500 (синий) с поплавком</t>
+    <t>Бак для воды ATP 500 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2435</t>
   </si>
   <si>
-    <t>Бак для воды ATP 800 (синий) с поплавком</t>
+    <t>Бак для воды ATP 800 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2250</t>
   </si>
   <si>
-    <t>Бак для воды Quadro W-750 (синий) с поплавком</t>
+    <t>Бак для воды Quadro 750 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2440</t>
   </si>
   <si>
-    <t>Бак для воды ATP 1000 (синий) с поплавком</t>
+    <t>Бак для воды ATP 1000 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2252</t>
   </si>
   <si>
-    <t>Бак для воды Quadro W-1000 (синий) с поплавком</t>
+    <t>Бак для воды Quadro 1000 Optima (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2450</t>
   </si>
   <si>
-    <t>Бак для воды Combi BW-1100 (синий) с поплавком</t>
+    <t>Бак для воды Combi 1100 Premium (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2556</t>
   </si>
   <si>
-    <t>Бак для воды Combi BW-1500 (синий) с поплавком</t>
+    <t>Бак для воды Combi 1500 Premium (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-2565</t>
   </si>
   <si>
-    <t>Бак для воды Combi BW-2000 (синий) с поплавком</t>
+    <t>Бак для воды Combi 2000 Premium (синий) с поплавком</t>
   </si>
   <si>
     <t>0-16-3065</t>
   </si>
   <si>
     <t>Клапан поплавковый 1"</t>
   </si>
   <si>
     <t>17834RR</t>
   </si>
   <si>
     <t>Шаровой клапан для бачка с поплавком 3/4" Remer</t>
   </si>
   <si>
     <t>17810RR</t>
   </si>
   <si>
     <t>Шаровой клапан для бачка с поплавком 1" Remer</t>
   </si>
   <si>
     <t>Баки для душа</t>
   </si>
   <si>
     <t>0-16-2590</t>
   </si>
@@ -728,62 +716,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-quadro-f---750-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-quadro-f---1000-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-combi-f---1100-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-combi-f---1500-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-combi-f---2000-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/fikspaket-universalnyy-750-2000-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-200-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-200-b-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-500-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-500-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-750-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-750-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1000-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1000-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1500-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1500-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-2000-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-2000-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-3000-b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-3000-b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-5000-b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-5000-b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-10000-b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-10000-b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-500-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-500-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1000-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1000-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1500-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1500-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atp-500-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atp-800-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-quadro-w-750-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atp-1000-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-quadro-w-1000-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-combi-w-1100-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-combi-w-1500-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-combi-w-2000-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/klapan-poplavkovyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/sharovoy-klapan-dlya-bachka-s-poplavkom-34-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/sharovoy-klapan-dlya-bachka-s-poplavkom-1-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dusha/plastikovyy-bak-dlya-dusha-950kh950kh305mm-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dusha/plastikovyy-bak-dlya-dusha-950kh950kh440mm-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dusha/plastikovyy-bak-dlya-dusha-1100kh1100kh380mm-240-l/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-quadro-f---750-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-quadro-f---1000-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-combi-f---1100-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-combi-f---1500-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/bak-toplivnyy-combi-f---2000-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dizelnogo-topliva/fikspaket-universalnyy-750-2000-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-200-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-200-b-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-500-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-500-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-750-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-750-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1000-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1000-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1500-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-1500-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-2000-b-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-2000-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-3000-b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-3000-b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-5000-b-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atv-5000-b-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-500-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-500-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1000-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1000-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1500-chernyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-ath-1500-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atp-500-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atp-800-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-quadro-w-750-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-atp-1000-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-quadro-w-1000-siniy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-combi-w-1100-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-combi-w-1500-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/bak-dlya-vody-combi-w-2000-bw-sine-belyy-s-poplavkom/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/klapan-poplavkovyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/sharovoy-klapan-dlya-bachka-s-poplavkom-34-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-vody/sharovoy-klapan-dlya-bachka-s-poplavkom-1-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dusha/plastikovyy-bak-dlya-dusha-950kh950kh305mm-120-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dusha/plastikovyy-bak-dlya-dusha-950kh950kh440mm-240-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/baki-dlya-vody-i-dizelnogo-topliva/baki-dlya-dusha/plastikovyy-bak-dlya-dusha-1100kh1100kh380mm-240-l/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D55" sqref="D55"/>
+      <selection activeCell="D53" sqref="D53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -807,755 +795,725 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>17010</v>
+        <v>20410</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>22910</v>
+        <v>27490</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>23970</v>
+        <v>26370</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>35440</v>
+        <v>38990</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>43620</v>
+        <v>47980</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7"/>
       <c r="D14" s="11"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>1</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>6800</v>
+        <v>7480</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>2</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>6880</v>
+        <v>7570</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>3</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
-        <v>11870</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>4</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="11">
-        <v>11960</v>
+        <v>13160</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>5</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="11">
-        <v>15530</v>
+        <v>17090</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>6</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="11">
-        <v>16200</v>
+        <v>17820</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="11">
-        <v>19640</v>
+        <v>21600</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="11">
-        <v>20390</v>
+        <v>22430</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="11">
-        <v>29870</v>
+        <v>32860</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="11">
-        <v>30440</v>
+        <v>33490</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>11</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="11">
-        <v>39180</v>
+        <v>43100</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>12</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="11">
-        <v>40100</v>
+        <v>44110</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>13</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="11">
-        <v>54030</v>
+        <v>59430</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>14</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="11">
-        <v>54010</v>
+        <v>59410</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>15</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="11">
-        <v>71960</v>
+        <v>79160</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="11">
-        <v>71930</v>
+        <v>79130</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>17</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="11">
-        <v>150000</v>
+        <v>16280</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>18</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="11">
-        <v>150000</v>
+        <v>17030</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>19</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="11">
-        <v>14800</v>
+        <v>24140</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>20</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="11">
-        <v>15490</v>
+        <v>26080</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>21</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="11">
-        <v>21950</v>
+        <v>32600</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>22</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="11">
-        <v>23710</v>
+        <v>34820</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>23</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="11">
-        <v>29640</v>
+        <v>19290</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>24</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="11">
-        <v>31650</v>
+        <v>22530</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>25</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="11">
-        <v>17530</v>
+        <v>22020</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>26</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="11">
-        <v>20480</v>
+        <v>30800</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>27</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="11">
-        <v>20020</v>
+        <v>28620</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>28</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="11">
-        <v>28000</v>
+        <v>20190</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>29</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="11">
-        <v>26020</v>
+        <v>48090</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>30</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="11">
-        <v>18360</v>
+        <v>59510</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>31</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="11">
-        <v>43720</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>32</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="11">
-        <v>54100</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>33</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="11">
-        <v>3600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="49" spans="1:4">
-      <c r="A49" s="5">
-[...2 lines deleted...]
-      <c r="B49" s="9" t="s">
+      <c r="A49" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="C49" s="7" t="s">
+      <c r="B49" s="6"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="11"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="5">
+        <v>1</v>
+      </c>
+      <c r="B51" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="D49" s="11">
-[...7 lines deleted...]
-      <c r="B50" s="9" t="s">
+      <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="C50" s="7" t="s">
+      <c r="D51" s="11">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="5">
+        <v>2</v>
+      </c>
+      <c r="B52" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D50" s="11">
-[...4 lines deleted...]
-      <c r="A51" s="3" t="s">
+      <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="B51" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D52" s="11">
+        <v>8690</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="11">
-        <v>5770</v>
-[...27 lines deleted...]
-        <v>7980</v>
+        <v>8780</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D54"/>
+  <autoFilter ref="B6:D52"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A14:D14"/>
-    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A49:D49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="C49" r:id="rId_hyperlink_40"/>
-    <hyperlink ref="C50" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_42"/>
-    <hyperlink ref="C54" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="C55" r:id="rId_hyperlink_44"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>