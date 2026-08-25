--- v0 (2026-05-11)
+++ v1 (2026-08-25)
@@ -547,93 +547,93 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>419.26</v>
+        <v>414</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>528.14</v>
+        <v>521</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>788.14</v>
+        <v>777</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>1200.9</v>
+        <v>1183</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D9"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>