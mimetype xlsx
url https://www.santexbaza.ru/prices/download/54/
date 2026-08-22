--- v0 (2026-05-21)
+++ v1 (2026-08-22)
@@ -1087,1353 +1087,1353 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>17298.36</v>
+        <v>17999</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>18485.08</v>
+        <v>19103</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>19716.88</v>
+        <v>20231</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>20902.43</v>
+        <v>21562</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>22084.41</v>
+        <v>22651</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>23268.77</v>
+        <v>23985</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>24456.69</v>
+        <v>24999</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>26871.66</v>
+        <v>27325</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>29242.76</v>
+        <v>29852</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>31656.55</v>
+        <v>32365</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>34028.84</v>
+        <v>34852</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>37626.96</v>
+        <v>38364</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>41182.44</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>45970.87</v>
+        <v>46983</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>10395.51</v>
+        <v>10761</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>11221.32</v>
+        <v>11616</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>12045.54</v>
+        <v>12470</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>12870.55</v>
+        <v>13324</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>13728.07</v>
+        <v>14211</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>14554.66</v>
+        <v>15067</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>15378.1</v>
+        <v>15919</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>16203.11</v>
+        <v>16773</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>17028.12</v>
+        <v>17627</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>18711.44</v>
+        <v>19370</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>20362.26</v>
+        <v>21079</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>22044</v>
+        <v>22820</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>23694.81</v>
+        <v>24528</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>26203.94</v>
+        <v>27126</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>28677.41</v>
+        <v>29686</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>32010.75</v>
+        <v>33137</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>11022.4</v>
+        <v>11410</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>12013.84</v>
+        <v>12437</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>12968.83</v>
+        <v>13425</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>13959.48</v>
+        <v>14451</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>14949.32</v>
+        <v>15475</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>15905.92</v>
+        <v>16466</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>16896.57</v>
+        <v>17491</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>17886.42</v>
+        <v>18516</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>18843.79</v>
+        <v>19507</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>20823.51</v>
+        <v>21556</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>22771.54</v>
+        <v>23573</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>24751.25</v>
+        <v>25622</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>26698.47</v>
+        <v>27638</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>29634.77</v>
+        <v>30677</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>32572.65</v>
+        <v>33718</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>36499.59</v>
+        <v>37783</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>11121.46</v>
+        <v>11513</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>12144.61</v>
+        <v>12572</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>13168.54</v>
+        <v>13632</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>14191.69</v>
+        <v>14691</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>15247.33</v>
+        <v>15784</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>16270.47</v>
+        <v>16843</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>17292.03</v>
+        <v>17900</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
-        <v>18316.76</v>
+        <v>18961</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="10">
-        <v>19339.91</v>
+        <v>20020</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="10">
-        <v>21417.9</v>
+        <v>22171</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
-        <v>23464.2</v>
+        <v>24290</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>25542.18</v>
+        <v>26441</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>27587.68</v>
+        <v>28558</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
-        <v>30691.2</v>
+        <v>31771</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>33760.64</v>
+        <v>34948</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>37885.72</v>
+        <v>39218</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>11550.22</v>
+        <v>11957</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
-        <v>12739.78</v>
+        <v>13188</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="10">
-        <v>13892.91</v>
+        <v>14382</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
-        <v>15049.2</v>
+        <v>15579</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
-        <v>16203.11</v>
+        <v>16773</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
-        <v>17358.61</v>
+        <v>17969</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
-        <v>18514.1</v>
+        <v>19165</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="10">
-        <v>19668.01</v>
+        <v>20360</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="10">
-        <v>20823.51</v>
+        <v>21556</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="10">
-        <v>23134.51</v>
+        <v>23948</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="10">
-        <v>25477.21</v>
+        <v>26374</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="10">
-        <v>27788.2</v>
+        <v>28766</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="10">
-        <v>30097.6</v>
+        <v>31156</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="10">
-        <v>33560.93</v>
+        <v>34741</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="10">
-        <v>37060.71</v>
+        <v>38364</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="10">
-        <v>41680.32</v>
+        <v>43146</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="10">
-        <v>15577.02</v>
+        <v>16125</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="10">
-        <v>17490.16</v>
+        <v>18106</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="10">
-        <v>19404.9</v>
+        <v>20088</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="10">
-        <v>21318.04</v>
+        <v>22068</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="10">
-        <v>23200.29</v>
+        <v>24017</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="10">
-        <v>25136.01</v>
+        <v>25998</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="10">
-        <v>27028.95</v>
+        <v>27980</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="10">
-        <v>28941.32</v>
+        <v>29959</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="10">
-        <v>30856.05</v>
+        <v>31941</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="10">
-        <v>34650.64</v>
+        <v>35869</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="10">
-        <v>38481.69</v>
+        <v>39835</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="10">
-        <v>42273.11</v>
+        <v>43760</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="10">
-        <v>46101.79</v>
+        <v>47723</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="10">
-        <v>51812.14</v>
+        <v>53635</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="10">
-        <v>57552.94</v>
+        <v>59577</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="10">
-        <v>65176.21</v>
+        <v>67468</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D99"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>