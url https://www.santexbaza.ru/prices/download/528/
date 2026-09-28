--- v0 (2026-05-10)
+++ v1 (2026-09-28)
@@ -960,1153 +960,1153 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>532.9</v>
+        <v>583</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>748.1</v>
+        <v>819</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>724.6799999999999</v>
+        <v>794</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>1185.84</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>2928</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="7"/>
       <c r="D13" s="11"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>1</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="11">
-        <v>322.08</v>
+        <v>352</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>2</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>493.37</v>
+        <v>540</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>3</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>497.76</v>
+        <v>544</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>4</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
-        <v>493.37</v>
+        <v>540</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>5</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="11">
-        <v>770.0599999999999</v>
+        <v>844</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>6</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="11">
-        <v>793.49</v>
+        <v>868</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="11">
-        <v>1944.19</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="7"/>
       <c r="D22" s="11"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>1</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="11">
-        <v>374.78</v>
+        <v>410</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>2</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="11">
-        <v>538.75</v>
+        <v>560</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>3</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="11">
-        <v>478.73</v>
+        <v>524</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>4</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="11">
-        <v>538.75</v>
+        <v>590</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>5</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="11">
-        <v>762.74</v>
+        <v>834</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>6</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="11">
-        <v>853.51</v>
+        <v>934</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>7</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="11">
-        <v>1898.81</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="7"/>
       <c r="D31" s="11"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>1</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="11">
-        <v>185.93</v>
+        <v>208</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>2</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="11">
-        <v>254.74</v>
+        <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>3</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="11">
-        <v>270.84</v>
+        <v>297</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7"/>
       <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>1</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="11">
-        <v>553.39</v>
+        <v>606</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>2</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="11">
-        <v>793.49</v>
+        <v>868</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>3</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D40" s="11">
-        <v>1314.67</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>4</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D41" s="11">
-        <v>3140.28</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="7"/>
       <c r="D42" s="11"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>1</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D44" s="11">
-        <v>398.21</v>
+        <v>434</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>2</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D45" s="11">
-        <v>598.78</v>
+        <v>655</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>3</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D46" s="11">
-        <v>598.78</v>
+        <v>655</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>4</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D47" s="11">
-        <v>598.78</v>
+        <v>655</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>5</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D48" s="11">
-        <v>882.79</v>
+        <v>966</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>6</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="11">
-        <v>973.5599999999999</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>7</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D50" s="11">
-        <v>1980.79</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7"/>
       <c r="D51" s="11"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>1</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D53" s="11">
-        <v>418.7</v>
+        <v>458</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>2</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D54" s="11">
-        <v>584.14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>3</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D55" s="11">
-        <v>584.14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>4</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D56" s="11">
-        <v>584.14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>5</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D57" s="11">
-        <v>1121.42</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>6</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D58" s="11">
-        <v>1029.19</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>7</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D59" s="11">
-        <v>2302.87</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="7"/>
       <c r="D60" s="11"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>1</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D62" s="11">
-        <v>516.79</v>
+        <v>565</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>2</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D63" s="11">
-        <v>636.84</v>
+        <v>697</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>3</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D64" s="11">
-        <v>729.0700000000001</v>
+        <v>798</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="7"/>
       <c r="D65" s="11"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>1</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D67" s="11">
-        <v>770.0599999999999</v>
+        <v>791</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>2</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D68" s="11">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>3</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D69" s="11">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>4</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D70" s="11">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>5</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D71" s="11">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>6</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D72" s="11">
-        <v>1152.17</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>7</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D73" s="11">
-        <v>1824.14</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>8</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D74" s="11">
-        <v>1824.14</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>9</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D75" s="11">
-        <v>1869.53</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D76" s="11">
-        <v>4310.02</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="7"/>
       <c r="D77" s="11"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>1</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D79" s="11">
-        <v>666.12</v>
+        <v>730</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>2</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D80" s="11">
-        <v>973.5599999999999</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>3</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D81" s="11">
-        <v>1645.54</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>4</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="11">
-        <v>1645.54</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>5</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D83" s="11">
-        <v>2878.22</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="7"/>
       <c r="D84" s="11"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>1</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D86" s="11">
-        <v>689.54</v>
+        <v>754</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>2</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D87" s="11">
-        <v>882.79</v>
+        <v>966</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>3</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D88" s="11">
-        <v>928.1799999999999</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>4</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D89" s="11">
-        <v>1720.2</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>5</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D90" s="11">
-        <v>1645.54</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>6</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D91" s="11">
-        <v>3588.26</v>
+        <v>3928</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D90"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A51:D51"/>
     <mergeCell ref="A60:D60"/>
     <mergeCell ref="A65:D65"/>
     <mergeCell ref="A77:D77"/>
     <mergeCell ref="A84:D84"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>