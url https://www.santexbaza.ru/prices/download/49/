--- v0 (2026-05-21)
+++ v1 (2026-08-21)
@@ -1087,1353 +1087,1353 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>11769.78</v>
+        <v>12070</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>12833.64</v>
+        <v>13134</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>13950.53</v>
+        <v>14251</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>15015.81</v>
+        <v>15316</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>16079.66</v>
+        <v>16380</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>17147.83</v>
+        <v>17448</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>18211.68</v>
+        <v>18512</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>20393.87</v>
+        <v>20694</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>22524.46</v>
+        <v>22825</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>24708.06</v>
+        <v>25009</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>26834.34</v>
+        <v>27135</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>30080.38</v>
+        <v>30381</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>33279.12</v>
+        <v>33580</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>37589.01</v>
+        <v>37890</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>5548.1</v>
+        <v>5746</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>6162.65</v>
+        <v>6380</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>6776.86</v>
+        <v>7016</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>7390.26</v>
+        <v>7651</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>8032.21</v>
+        <v>8315</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>8645.610000000001</v>
+        <v>8950</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>9258.25</v>
+        <v>9584</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>9874.040000000001</v>
+        <v>10222</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>10487.44</v>
+        <v>10857</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>11742.79</v>
+        <v>12156</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>12968.03</v>
+        <v>13425</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>14224.97</v>
+        <v>14726</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>15452.59</v>
+        <v>15996</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>17320.57</v>
+        <v>17930</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>19161.59</v>
+        <v>19836</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>21643.77</v>
+        <v>22405</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>6309.27</v>
+        <v>6532</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>6981.32</v>
+        <v>7227</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>7623.26</v>
+        <v>7892</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>8296.120000000001</v>
+        <v>8588</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>8938.059999999999</v>
+        <v>9253</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>9610.129999999999</v>
+        <v>9949</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>10252.85</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>10924.91</v>
+        <v>11310</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>11566.07</v>
+        <v>11973</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>12880.06</v>
+        <v>13333</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>14196.45</v>
+        <v>14696</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>15511.24</v>
+        <v>16057</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>16824.5</v>
+        <v>17417</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>18811.29</v>
+        <v>19473</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>20768.03</v>
+        <v>21499</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>23395.25</v>
+        <v>24218</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>6337.8</v>
+        <v>6561</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>7097.03</v>
+        <v>7347</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>7828.54</v>
+        <v>8104</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>8588.559999999999</v>
+        <v>8891</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>9318.469999999999</v>
+        <v>9647</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>10077.71</v>
+        <v>10433</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>10807.62</v>
+        <v>11188</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
-        <v>11566.07</v>
+        <v>11973</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="10">
-        <v>12296.77</v>
+        <v>12730</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="10">
-        <v>13787.5</v>
+        <v>14273</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
-        <v>15276.65</v>
+        <v>15814</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>16767.38</v>
+        <v>17357</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>18255.74</v>
+        <v>18898</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
-        <v>20505.72</v>
+        <v>21227</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>22724.77</v>
+        <v>23524</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>25704.65</v>
+        <v>26609</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>6688.89</v>
+        <v>6925</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
-        <v>7536.88</v>
+        <v>7802</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="10">
-        <v>8353.18</v>
+        <v>8647</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
-        <v>9201.969999999999</v>
+        <v>9526</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
-        <v>10048.38</v>
+        <v>10402</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
-        <v>10895.59</v>
+        <v>11279</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
-        <v>11742.79</v>
+        <v>12156</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="10">
-        <v>12588.42</v>
+        <v>13032</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="10">
-        <v>13435.62</v>
+        <v>13909</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="10">
-        <v>15130.82</v>
+        <v>15663</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="10">
-        <v>16795.12</v>
+        <v>17386</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="10">
-        <v>18489.54</v>
+        <v>19140</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="10">
-        <v>20183.16</v>
+        <v>20893</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="10">
-        <v>22724.77</v>
+        <v>23524</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="10">
-        <v>25237.07</v>
+        <v>26125</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="10">
-        <v>28625.1</v>
+        <v>29632</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="10">
-        <v>9142.530000000001</v>
+        <v>9464</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="10">
-        <v>10457.33</v>
+        <v>10826</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="10">
-        <v>11771.33</v>
+        <v>12186</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="10">
-        <v>13114.65</v>
+        <v>13576</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="10">
-        <v>14429.44</v>
+        <v>14937</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="10">
-        <v>15772.76</v>
+        <v>16328</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="10">
-        <v>17088.35</v>
+        <v>17690</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="10">
-        <v>18401.57</v>
+        <v>19049</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="10">
-        <v>19745.68</v>
+        <v>20440</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="10">
-        <v>22403.01</v>
+        <v>23191</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="10">
-        <v>25031.8</v>
+        <v>25912</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="10">
-        <v>27689.92</v>
+        <v>28664</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="10">
-        <v>30347.48</v>
+        <v>31416</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="10">
-        <v>34320.95</v>
+        <v>35528</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="10">
-        <v>38293.07</v>
+        <v>39640</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="10">
-        <v>43608.52</v>
+        <v>45142</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D99"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>