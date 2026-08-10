--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$214</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$213</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Приборы управления и автоматика</t>
   </si>
   <si>
     <t>Реле давления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -139,236 +139,233 @@
   <si>
     <t>Реле давления с накидной гайкой PM12G, 3-12 бар, 1/4" Stout</t>
   </si>
   <si>
     <t>SCS-0001-000003</t>
   </si>
   <si>
     <t>Реле давления сухого хода LP/3, 0-4 бар, 1/4"  Stout</t>
   </si>
   <si>
     <t>SCS-0001-000064</t>
   </si>
   <si>
     <t>Устройство управления насосом BRIO  Stout</t>
   </si>
   <si>
     <t>Термостаты</t>
   </si>
   <si>
     <t>ML00005968</t>
   </si>
   <si>
     <t>Контроллер универсальный H1500+ PRO ZONT</t>
   </si>
   <si>
+    <t>ML00005886</t>
+  </si>
+  <si>
+    <t>Отопительный термостат для газовых и электрических котлов SMART NEW ZONT Белый</t>
+  </si>
+  <si>
     <t>ML00005842</t>
   </si>
   <si>
     <t>Универсальная плата цифровых шин ZONT Белый</t>
   </si>
   <si>
+    <t>ML00007105</t>
+  </si>
+  <si>
+    <t>Регулятор Climatic.V2 ZONT</t>
+  </si>
+  <si>
+    <t>SFEMS001024</t>
+  </si>
+  <si>
+    <t>Модульный центральный узел 24 В Kermi xnet</t>
+  </si>
+  <si>
+    <t>ML00007554</t>
+  </si>
+  <si>
+    <t>Радиомодуль c внешней антенной МЛ-595 ZONT Белый</t>
+  </si>
+  <si>
+    <t>ML00007263</t>
+  </si>
+  <si>
+    <t>Контроллер универсальный H5000+ PRO.V2 ZONT</t>
+  </si>
+  <si>
+    <t>SFEMS001230</t>
+  </si>
+  <si>
+    <t>Модульный центральный узел 230 В Kermi xnet</t>
+  </si>
+  <si>
+    <t>12689741002</t>
+  </si>
+  <si>
+    <t>Терморегулятор RAUMATIC М 230 В белый Rehau</t>
+  </si>
+  <si>
+    <t>Комнатный термостат Varmann (кнопочное управление)</t>
+  </si>
+  <si>
+    <t>ML00006089</t>
+  </si>
+  <si>
+    <t>Черный комнатный термостат МЛ-332 ZONT Белый</t>
+  </si>
+  <si>
+    <t>13362303001</t>
+  </si>
+  <si>
+    <t>Терморегулятор NEA 230 В белый РЕХАУ</t>
+  </si>
+  <si>
+    <t>ML00007406</t>
+  </si>
+  <si>
+    <t>Блок расширения EX-108 для Climatic V2 ZONT</t>
+  </si>
+  <si>
+    <t>M7.713</t>
+  </si>
+  <si>
+    <t>Программируемый терморегулятор 230В Zeissler</t>
+  </si>
+  <si>
+    <t>12002961001</t>
+  </si>
+  <si>
+    <t>Цоколь для установки терморегулятора RAUMATIC М Rehau</t>
+  </si>
+  <si>
+    <t>ML00005557</t>
+  </si>
+  <si>
+    <t>Контроллер универсальный H700 + PRO ZONT</t>
+  </si>
+  <si>
+    <t>КТ 300</t>
+  </si>
+  <si>
+    <t>Комнатный термостат КТ 300 с Wi-Fi TECHNO  Белый</t>
+  </si>
+  <si>
+    <t>ML00004479</t>
+  </si>
+  <si>
+    <t>Отопительный термостат для газовых и электрических котлов SMART 2.0 ZONT Белый</t>
+  </si>
+  <si>
+    <t>12491371001</t>
+  </si>
+  <si>
+    <t>Клеммная колодка RAUMATIC Rehau</t>
+  </si>
+  <si>
+    <t>ML00006584</t>
+  </si>
+  <si>
+    <t>Контроллер универсальный H1000+ PRO.V2 ZONT</t>
+  </si>
+  <si>
     <t>VT.AC710.0.0</t>
   </si>
   <si>
     <t>Комнатный электронный хронотермостат Valtec</t>
   </si>
   <si>
+    <t>ML00004837</t>
+  </si>
+  <si>
+    <t>Цифровой датчик температуры МЛ-771 (DS) ZONT Белый</t>
+  </si>
+  <si>
+    <t>1152561</t>
+  </si>
+  <si>
+    <t>Терморегулятор цифровой для скрытого монтажа 230В Oventrop</t>
+  </si>
+  <si>
     <t>1152051</t>
   </si>
   <si>
     <t>Терморегулятор 230В  Oventrop</t>
   </si>
   <si>
-    <t>ML00007105</t>
-[...118 lines deleted...]
-  <si>
     <t>Комнатный термостат КТ 300 с Wi-Fi TECHNO  Черный</t>
   </si>
   <si>
     <t>1152071</t>
   </si>
   <si>
     <t>Терморегулятор для скрытого монтажа 230В Oventrop</t>
   </si>
   <si>
     <t>КТ-200</t>
   </si>
   <si>
     <t>Комнатный термостат КТ 200 TECHNO (сенсорное управление) Белый</t>
   </si>
   <si>
     <t>13372303001</t>
   </si>
   <si>
     <t>Терморегулятор NEA 230 В черный РЕХАУ</t>
   </si>
   <si>
     <t xml:space="preserve">ZC8.1.220LED2 </t>
   </si>
   <si>
     <t>Зональный коммуникатор 220В, 8 каналов Zeissler</t>
   </si>
   <si>
     <t>Комнатный термостат КТ 200 TECHNO (сенсорное управление) Черный</t>
   </si>
   <si>
+    <t>КТ-24</t>
+  </si>
+  <si>
+    <t>Комнатный термостат КТ 24 TECHNO (сенсорное управление) Белый</t>
+  </si>
+  <si>
+    <t>ML00004486</t>
+  </si>
+  <si>
+    <t>Погодозависимый автоматический регулятор Climatic 1.3 ZONT Белый</t>
+  </si>
+  <si>
     <t>13360243001</t>
   </si>
   <si>
     <t>Терморегулятор NEA 24 В белый РЕХАУ</t>
   </si>
   <si>
-    <t>КТ-24</t>
-[...10 lines deleted...]
-  <si>
     <t>Комнатный термостат КТ 24 TECHNO (сенсорное управление) Черный</t>
   </si>
   <si>
     <t>13370243001</t>
   </si>
   <si>
     <t>Терморегулятор NEA 24 В черный РЕХАУ</t>
   </si>
   <si>
     <t>ML00004766</t>
   </si>
   <si>
     <t>Блок расширения EX-77 ZONT Белый</t>
   </si>
   <si>
     <t>12179053001</t>
   </si>
   <si>
     <t>Датчик температуры NEA РЕХАУ Белый</t>
   </si>
   <si>
     <t>ML00005653</t>
   </si>
   <si>
     <t>Адаптер универсальный цифровых шин (ЕСО) ZONT Белый</t>
@@ -451,416 +448,416 @@
   <si>
     <t>Клеммная колодка 24 В Nea HC Rehau</t>
   </si>
   <si>
     <t>13490241002</t>
   </si>
   <si>
     <t>Клеммная колодка Nea H 24 В Rehau</t>
   </si>
   <si>
     <t>13492301001</t>
   </si>
   <si>
     <t>Клеммная колодка Nea H 230 B Rehau</t>
   </si>
   <si>
     <t xml:space="preserve">ML00006086 </t>
   </si>
   <si>
     <t>Контроллер универсальный H2000+ PRO.V2 ZONT</t>
   </si>
   <si>
     <t>Volcano</t>
   </si>
   <si>
+    <t>1-2-1204-2019</t>
+  </si>
+  <si>
+    <t>Двухходовой клапан 3/4" с сервоприводом для тепловентиляторов Volcano Белый</t>
+  </si>
+  <si>
+    <t>1-4-2801-0157</t>
+  </si>
+  <si>
+    <t>Комнатный контроллер 220В HMI HY Volcano EC Белый</t>
+  </si>
+  <si>
+    <t>1-4-0101-0453</t>
+  </si>
+  <si>
+    <t>Потенциометр VR EC Volcano Белый</t>
+  </si>
+  <si>
     <t>1-4-0101-0438</t>
   </si>
   <si>
     <t>Настенный регулятор для тепловентиляторов Volcano АС Белый</t>
   </si>
   <si>
     <t>1-2-1205-0007</t>
   </si>
   <si>
     <t>Комнатный датчик NTC NEW для VR Volcano Белый</t>
   </si>
   <si>
-    <t>1-2-1204-2019</t>
-[...16 lines deleted...]
-  <si>
     <t>Stout</t>
   </si>
   <si>
     <t>STE-2002-331212</t>
   </si>
   <si>
     <t>Комнатный термостат универсальный 220 В белый Stout Белый</t>
   </si>
   <si>
     <t>STE-2002-331222</t>
   </si>
   <si>
     <t>Комнатный термостат универсальный 220 В черный Stout Белый</t>
   </si>
   <si>
     <t>Термометр, манометр, термоманометр</t>
   </si>
   <si>
     <t>SIM-1010-500608</t>
   </si>
   <si>
     <t>Манометр радиальный 1/4" 50 мм 6 бар Stout</t>
   </si>
   <si>
+    <t>10005800(03.01.040)</t>
+  </si>
+  <si>
+    <t>Термометр биметаллический F+R801 63 мм с погружной гильзой 50 мм Watts</t>
+  </si>
+  <si>
+    <t>SIM-1006-800615</t>
+  </si>
+  <si>
+    <t>Термоманометр радиальный с запорным клапаном 1/2 80мм 6 бар Stout</t>
+  </si>
+  <si>
     <t>SIM-1008-630408</t>
   </si>
   <si>
     <t>Манометр радиальный с указателем предела 1/4" 63 мм 4 бар Stout</t>
   </si>
   <si>
-    <t>SIM-1006-800615</t>
-[...10 lines deleted...]
-  <si>
     <t>SIM-1010-101015</t>
   </si>
   <si>
     <t>Манометр радиальный 1/2" 100 мм 10 бар Stout</t>
   </si>
   <si>
     <t>SIM-1010-630608</t>
   </si>
   <si>
     <t>Манометр радиальный 1/4" 63 мм 6 бар Stout</t>
   </si>
   <si>
+    <t>SIM-1005-800415</t>
+  </si>
+  <si>
+    <t>Термоманометр аксиальный с запорным клапаном 1/2 80мм 4 бар Stout</t>
+  </si>
+  <si>
+    <t>SIM-1006-801015</t>
+  </si>
+  <si>
+    <t>Термоманометр радиальный с запорным клапаном 1/2 80мм 10 бар Stout</t>
+  </si>
+  <si>
     <t>SIM-1009-500608</t>
   </si>
   <si>
     <t>Манометр аксиальный 1/4" 50 мм 6 бар Stout</t>
   </si>
   <si>
-    <t>SIM-1006-801015</t>
-[...8 lines deleted...]
-    <t>Термоманометр аксиальный с запорным клапаном 1/2 80мм 4 бар Stout</t>
+    <t>SIM-1007-500408</t>
+  </si>
+  <si>
+    <t>Манометр аксиальный с указателем предела 1/4" 50 мм 4 бар Stout</t>
   </si>
   <si>
     <t>SIM-1010-800615</t>
   </si>
   <si>
     <t>Манометр радиальный 1/2" 80 мм 6 бар Stout</t>
   </si>
   <si>
     <t>SIM-1009-630608</t>
   </si>
   <si>
     <t>Манометр аксиальный 1/4" 63 мм 6 бар Stout</t>
   </si>
   <si>
-    <t>SIM-1007-500408</t>
-[...4 lines deleted...]
-  <si>
     <t>SIM-1005-800615</t>
   </si>
   <si>
     <t>Термоманометр аксиальный с запорным клапаном 1/2 80мм 6 бар Stout</t>
   </si>
   <si>
     <t>SIM-1010-501008</t>
   </si>
   <si>
     <t>Манометр радиальный 1/4" 50 мм 10 бар Stout</t>
   </si>
   <si>
     <t>SIM-1009-501008</t>
   </si>
   <si>
     <t>Манометр аксиальный 1/4" 50 мм 10 бар Stout</t>
   </si>
   <si>
+    <t>SIM-1005-801015</t>
+  </si>
+  <si>
+    <t>Термоманометр аксиальный с запорным клапаном 1/2 80мм 10 бар Stout</t>
+  </si>
+  <si>
     <t>SIM-1007-630408</t>
   </si>
   <si>
     <t>Манометр аксиальный с указателем предела 1/4" 63 мм 4 бар Stout</t>
   </si>
   <si>
-    <t>SIM-1005-801015</t>
-[...2 lines deleted...]
-    <t>Термоманометр аксиальный с запорным клапаном 1/2 80мм 10 бар Stout</t>
+    <t>10008089(03.22.700)</t>
+  </si>
+  <si>
+    <t>Манометр аксиальный F+R101 (MHA) 1/4" 50 мм 4 бар Watts</t>
   </si>
   <si>
     <t>SIM-1010-631008</t>
   </si>
   <si>
     <t>Манометр радиальный 1/4" 63 мм 10 бар Stout</t>
   </si>
   <si>
     <t>SIM-1009-631008</t>
   </si>
   <si>
     <t>Манометр аксиальный 1/4" 63 мм 10 бар Stout</t>
   </si>
   <si>
+    <t>SIM-1006-800415</t>
+  </si>
+  <si>
+    <t>Термоманометр радиальный с запорным клапаном 1/2 80мм 4 бар Stout</t>
+  </si>
+  <si>
     <t>SIM-1008-500408</t>
   </si>
   <si>
     <t>Манометр радиальный с указателем предела 1/4" 50 мм 4 бар Stout</t>
   </si>
   <si>
-    <t>SIM-1006-800415</t>
-[...10 lines deleted...]
-  <si>
     <t>SIM-1010-801015</t>
   </si>
   <si>
     <t>Манометр радиальный 1/2" 80 мм 10 бар Stout</t>
   </si>
   <si>
+    <t>10005809(03.01.060)</t>
+  </si>
+  <si>
+    <t>Термометр биметаллический F+R801 63 мм с погружной гильзой 75 мм Watts</t>
+  </si>
+  <si>
+    <t>10025526</t>
+  </si>
+  <si>
+    <t>Термоманометр радиальный 0-4 бар 80 мм FR828 (TMRA) Watts</t>
+  </si>
+  <si>
     <t>10008090(03.22.705)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R101 (MHA) 1/4" 63 мм 4 бар Watts</t>
   </si>
   <si>
-    <t>10005809(03.01.060)</t>
-[...8 lines deleted...]
-    <t>Термоманометр радиальный 0-4 бар 80 мм FR828 (TMRA) Watts</t>
+    <t>10009488(03.35.115)</t>
+  </si>
+  <si>
+    <t>Запорный кран 1/2" ВН для манометра RM 15-MZ Watts</t>
+  </si>
+  <si>
+    <t>10008022(03.21.104)</t>
+  </si>
+  <si>
+    <t>Манометр аксиальный F+R101 (MHA) 1/4" 80 мм 4 бар Watts</t>
+  </si>
+  <si>
+    <t>10005810(03.01.061)</t>
+  </si>
+  <si>
+    <t>Термометр биметаллический F+R801(T) 63 мм с погружной гильзой 75 мм Watts</t>
   </si>
   <si>
     <t>10018749</t>
   </si>
   <si>
     <t>Термоманометр радиальный 0-6 бар 80 мм FR828 (TMRA) Watts</t>
   </si>
   <si>
-    <t>10009488(03.35.115)</t>
-[...16 lines deleted...]
-  <si>
     <t>10025525</t>
   </si>
   <si>
     <t>Термоманометр радиальный 0-10 бар 80 мм FR828 (TMRA) Watts</t>
   </si>
   <si>
     <t>10007375(03.12.104)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R201 (MHR) 1/4" 50 мм 4 бар Watts</t>
   </si>
   <si>
     <t>10007722(03.18.204)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R201 (MHR) 1/4" 63 мм 4 бар Watts</t>
   </si>
   <si>
     <t>10005931(03.02.040)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801 80 мм с погружной гильзой 50 мм Watts</t>
   </si>
   <si>
     <t>10022728(03.32.002)</t>
   </si>
   <si>
     <t>Термоманометр аксиальный 0-2,5 бар 80 мм FR818 (TMAX) Watts</t>
   </si>
   <si>
     <t>10009480(03.35.015)</t>
   </si>
   <si>
     <t>Запорный кран 1/2" ВВ для манометра RM 15-MM Watts</t>
   </si>
   <si>
     <t>10007784(03.20.204)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R201 (MHR) 1/4" 80 мм 4 бар Watts</t>
   </si>
   <si>
     <t>10005944(03.02.060)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801 80 мм с погружной гильзой 75 мм Watts</t>
   </si>
   <si>
+    <t>10005950(03.02.100)</t>
+  </si>
+  <si>
+    <t>Термометр биметаллический F+R801 80 мм с погружной гильзой 100 мм Watts</t>
+  </si>
+  <si>
+    <t>10009464(03.32.004)</t>
+  </si>
+  <si>
+    <t>Термоманометр аксиальный 0-4 бар 80 мм FR818 (TMAX) Watts</t>
+  </si>
+  <si>
     <t>10008076(03.22.204)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R201 (MHR) 1/2" 100 мм 4 бар Watts</t>
   </si>
   <si>
-    <t>10005950(03.02.100)</t>
-[...10 lines deleted...]
-  <si>
     <t>10008092(03.22.715)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R100 (MDA) 1/4" 50 мм 6 бар Watts</t>
   </si>
   <si>
     <t>10006066(03.03.040)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801 100 мм с погружной гильзой 50 мм Watts</t>
   </si>
   <si>
     <t>10008095(03.22.730)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R100 (MDA) 1/4" 63 мм 6 бар Watts</t>
   </si>
   <si>
     <t>10006071(03.03.060)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801 100 мм с погружной гильзой 75 мм Watts</t>
   </si>
   <si>
     <t>10009465(03.32.005)</t>
   </si>
   <si>
     <t>Термоманометр аксиальный 0-10 бар 80 мм FR818 (TMAX) Watts</t>
   </si>
   <si>
+    <t>10008023(03.21.106)</t>
+  </si>
+  <si>
+    <t>Манометр аксиальный F+R100 (MDA) 1/4" 80 мм 6 бар Watts</t>
+  </si>
+  <si>
     <t>10006076(03.03.100)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801 100 мм с погружной гильзой 100 мм Watts</t>
   </si>
   <si>
-    <t>10008023(03.21.106)</t>
-[...4 lines deleted...]
-  <si>
     <t>10008093(03.22.720)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R100 (MDA) 1/4" 50 мм 10 бар Watts</t>
   </si>
   <si>
+    <t>10005806(03.01.053)</t>
+  </si>
+  <si>
+    <t>Термометр биметаллический F+R801(T) ф 63 мм с погружной гильзой 50 мм Watts</t>
+  </si>
+  <si>
     <t>10008096(03.22.735)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R100 (MDA) 1/4" 63 мм 10 бар Watts</t>
   </si>
   <si>
-    <t>10005806(03.01.053)</t>
-[...2 lines deleted...]
-    <t>Термометр биметаллический F+R801(T) ф 63 мм с погружной гильзой 50 мм Watts</t>
+    <t>10008024(03.21.110)</t>
+  </si>
+  <si>
+    <t>Манометр аксиальный F+R100 (MDA) 1/4" 80 мм 10 бар Watts</t>
   </si>
   <si>
     <t>10005942(03.02.054)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801(T) ф 80 мм с погружной гильзой 50 мм Watts</t>
   </si>
   <si>
-    <t>10008024(03.21.110)</t>
-[...4 lines deleted...]
-  <si>
     <t>10008097(03.22.740)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R100 (MDA) 1/4" 63 мм 16 бар Watts</t>
   </si>
   <si>
     <t>10006079(03.03.103)</t>
   </si>
   <si>
     <t>Термометр биметаллический F+R801(T) ф 100 мм с погружной гильзой 100 мм Watts</t>
   </si>
   <si>
     <t>10008029(03.21.116)</t>
   </si>
   <si>
     <t>Манометр аксиальный F+R100 (MDA) 1/4" 80 мм 16 бар Watts</t>
   </si>
   <si>
     <t>10006504(03.08.060)</t>
   </si>
   <si>
     <t>Термометр биметаллический накладной FR810 (TAB) 63 мм с пружиной Watts</t>
   </si>
   <si>
     <t>10007378(03.12.106)</t>
@@ -931,327 +928,327 @@
   <si>
     <t>10007794(03.20.216)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R200 (MDR) 1/2" 80 мм 16 бар Watts</t>
   </si>
   <si>
     <t>10008079(03.22.216)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R200 (MDR) 1/2" 100 мм 16 бар Watts</t>
   </si>
   <si>
     <t>10007795(03.20.225)</t>
   </si>
   <si>
     <t>Манометр радиальный F+R200 (MDR) 1/4" 80 мм 25 бар Watts</t>
   </si>
   <si>
     <t>Watts</t>
   </si>
   <si>
     <t>Сервопривод</t>
   </si>
   <si>
+    <t>13022400</t>
+  </si>
+  <si>
+    <t>Комплект из клапана VRG и привод ARA 661 1" ESBE</t>
+  </si>
+  <si>
+    <t>M315NC</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 230V M315NC Zeissler</t>
+  </si>
+  <si>
+    <t>ES01.00</t>
+  </si>
+  <si>
+    <t>Сервопривод для клапана трёхточечный 230 V, 120 с Elsen</t>
+  </si>
+  <si>
+    <t>371K0230</t>
+  </si>
+  <si>
+    <t>Сервопривод для клапана с контролем постоянной температуры Uni-fitt</t>
+  </si>
+  <si>
+    <t>10029674</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально отрытый 22CX230NA2 Watts</t>
+  </si>
+  <si>
+    <t>RTE-0010-230002</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально открытый 230 В Rommer</t>
+  </si>
+  <si>
+    <t>13683651001</t>
+  </si>
+  <si>
+    <t>Сервопривод UNI 230 В Рехау</t>
+  </si>
+  <si>
+    <t>1012425</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (230 V) нормально открытый  Oventrop</t>
+  </si>
+  <si>
+    <t>370P0230</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический трехточечный 230 В Uni-Fitt</t>
+  </si>
+  <si>
+    <t>702361</t>
+  </si>
+  <si>
+    <t>Сервопривод термоэлектрический 220В Varmann</t>
+  </si>
+  <si>
+    <t>M66341.37</t>
+  </si>
+  <si>
+    <t>Сервопривод со встроенным электронным термостатом 10-90°C Meibes</t>
+  </si>
+  <si>
+    <t>SVM-0005-230001</t>
+  </si>
+  <si>
+    <t>Сервопривод 230V Stout</t>
+  </si>
+  <si>
+    <t>VT.TE3040.0.220</t>
+  </si>
+  <si>
+    <t>Сервопривод нормально закрытый 220 В, 2 контакта Valtec</t>
+  </si>
+  <si>
+    <t>RTE-0010-024001</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально закрытый 24 В Rommer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tech-stt-230-2t </t>
+  </si>
+  <si>
+    <t>Сервопривод нормально закрытый STT-230/2t Tech</t>
+  </si>
+  <si>
+    <t>RTE-0010-024002</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально открытый 24 В Rommer</t>
+  </si>
+  <si>
     <t>69011051</t>
   </si>
   <si>
     <t>Головка термоэлектрическая ТE3010 (230 V)  thermo tekna LUXOR</t>
   </si>
   <si>
     <t>RVM-0005-024001</t>
   </si>
   <si>
     <t>Сервопривод 24V 120s Rommer</t>
   </si>
   <si>
     <t>RTE-0010-230001</t>
   </si>
   <si>
     <t>Привод термоэлектрический, компактный, нормально закрытый 230 В Rommer</t>
   </si>
   <si>
-    <t>13022400</t>
-[...92 lines deleted...]
-    <t>Привод термоэлектрический, компактный, нормально открытый 24 В Rommer</t>
+    <t>465E0000</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально открытый Control T Uni-Fitt</t>
+  </si>
+  <si>
+    <t>M66341</t>
+  </si>
+  <si>
+    <t>Электрический трехпозиционный сервопривод Meibes</t>
+  </si>
+  <si>
+    <t>10029672</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально отрытый 22CX24NA2 Watts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13683661001 </t>
+  </si>
+  <si>
+    <t>Сервопривод UNI 24 В Рехау</t>
+  </si>
+  <si>
+    <t>1012416</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (24 V) нормально закрытый  Oventrop</t>
+  </si>
+  <si>
+    <t>SVM-0005-024001</t>
+  </si>
+  <si>
+    <t>Сервопривод 24V Stout</t>
   </si>
   <si>
     <t>tech-stt-230-2s</t>
   </si>
   <si>
     <t>Сервопривод нормально закрытый STT-230/2S Tech</t>
   </si>
   <si>
-    <t>465E0000</t>
-[...32 lines deleted...]
-    <t>Сервопривод 24V Stout</t>
+    <t>10029671</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 22CX230NC2 Watts</t>
+  </si>
+  <si>
+    <t>1012426</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (24 V) нормально открытый  Oventrop</t>
+  </si>
+  <si>
+    <t>M66341.12</t>
+  </si>
+  <si>
+    <t>Сервопривод со встроенным погодозависимым контроллером Meibes</t>
   </si>
   <si>
     <t>SVM-0005-230016</t>
   </si>
   <si>
     <t>Сервопривод для смесительных клапанов Stout</t>
   </si>
   <si>
     <t>465S1000</t>
   </si>
   <si>
     <t>Привод термоэлектрический нормально закрытый Control T Uni-Fitt</t>
   </si>
   <si>
-    <t>10029671</t>
-[...14 lines deleted...]
-    <t>Сервопривод со встроенным погодозависимым контроллером Meibes</t>
+    <t>1012415</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (230 V) нормально закрытый  Oventrop</t>
+  </si>
+  <si>
+    <t>SVM-0025-230017</t>
+  </si>
+  <si>
+    <t>Сервопривод для смесительных клапанов с датчиком для фиксированной регулировки температуры Stout</t>
+  </si>
+  <si>
+    <t>372S0230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сервопривод для клапана трёхточечный 230 V, 5 Нм, 120 с Uni-fitt </t>
+  </si>
+  <si>
+    <t>10029673</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 22CX24NC2 Watts</t>
   </si>
   <si>
     <t>M66341RU</t>
   </si>
   <si>
     <t>Электрический трехпозиционный сервопривод 10 Нм Meibes</t>
   </si>
   <si>
-    <t>1012415</t>
-[...20 lines deleted...]
-    <t>Привод термоэлектрический нормально закрытый 22CX24NC2 Watts</t>
+    <t>RVM-0005-230001</t>
+  </si>
+  <si>
+    <t>Сервопривод 230V 120s Rommer</t>
+  </si>
+  <si>
+    <t>STE-0010-024001</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально закрытый 24 В STOUT</t>
   </si>
   <si>
     <t>10025872</t>
   </si>
   <si>
     <t>Привод термоэлектрический нормально закрытый 26LC230NC2 Watts</t>
   </si>
   <si>
-    <t>RVM-0005-230001</t>
-[...10 lines deleted...]
-  <si>
     <t>STE-0010-024002</t>
   </si>
   <si>
     <t>Привод термоэлектрический, компактный, нормально открытый 24 В STOUT</t>
   </si>
   <si>
     <t>STE-0010-230001</t>
   </si>
   <si>
     <t>Привод термоэлектрический, компактный, нормально закрытый 230 В STOUT</t>
   </si>
   <si>
     <t>STE-0010-230002</t>
   </si>
   <si>
     <t>Привод термоэлектрический, компактный, нормально открытый 230 В STOUT</t>
   </si>
   <si>
     <t>Погружные термостаты</t>
   </si>
   <si>
+    <t>10013479</t>
+  </si>
+  <si>
+    <t>Погружной термостат TC 100/IN Watts</t>
+  </si>
+  <si>
+    <t>10013482</t>
+  </si>
+  <si>
+    <t>Погружной термостат TC 100/AN Watts</t>
+  </si>
+  <si>
+    <t>10013483</t>
+  </si>
+  <si>
+    <t>Погружной термостат TC 150/AN Watts</t>
+  </si>
+  <si>
     <t>10013484</t>
   </si>
   <si>
     <t>Погружной термостат TC 200/IN Watts</t>
-  </si>
-[...16 lines deleted...]
-    <t>Погружной термостат TC 150/AN Watts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1640,62 +1637,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-rm-5-s-nakidnoy-gaykoy-s-graduirovannoy-shkaloy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-otklyucheniya-lp-3-pri-ponizhennom-davlenii-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-pa-5-mi-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-pa-12-mi-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-ff-4-4-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-ff-4-8-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-ff-4-16-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-dzhileks/blok-avtomatiki-i-rele-davleniya/rele-davleniya-rdm-5-dzhileks/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/pyatikhodovoy-shtutser-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-protoka-flu25pl-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-so-vstroennym-manometrom-pm5-3w-1-5-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-s-nakidnoy-gaykoy-pm5g-1-5-bar-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-s-nakidnoy-gaykoy-pm12g-3-12-bar-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-sukhogo-khoda-lp3-0-4-bar-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/ustroystvo-upravleniya-nasosom-brio-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h1500-pro-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/universalnaya-plata-tsifrovykh-shin-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/komnatnyy-elektronnyy-khronotermostat-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-230v--24v-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/regulyator-climaticv2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/pult-upravleniya-dlya-ventustanovki-tpd-283u--tpd-283u-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/radiomodul-c-vneshney-antennoy-ml-595-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/otopitelnyy-termostat-dlya-gazovykh-i-elektricheskikh-kotlov-smart-new-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h5000-prov2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/modulnyy-tsentralnyy-uzel-24-v-kermi-xnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-raumatic-m-230-v-belyy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/chernyy-komnatnyy-termostat-ml-332-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/blok-rasshireniya-ex-108-dlya-climatic-v2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/komnatnyy-termostat-varmann-knopochnoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/modulnyy-tsentralnyy-uzel-230-v-kermi-xnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/tsokol-dlya-ustanovki-termoregulyatora-raumatic-m-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h700--pro-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-230-v-belyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/otopitelnyy-termostat-dlya-gazovykh-i-elektricheskikh-kotlov-smart-20-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/programmiruemyy-termoregulyator-230v-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-raumatic-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-300-s-wi-fi-techno-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h1000-prov2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/tsifrovoy-datchik-temperatury-ml-771-ds-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-tsifrovoy-dlya-skrytogo-montazha-230v-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-300-s-wi-fi-techno-/?sku=16200" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-dlya-skrytogo-montazha-230v-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-200-techno-sensornoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-230-v-chernyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/zonalnyy-kommunikator-220v-8-kanalov-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-200-techno-sensornoe-upravlenie/?sku=16143" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-24-v-belyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-24-techno-sensornoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/pogodozavisimyy-avtomaticheskiy-regulyator-climatic-13-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-24-techno-sensornoe-upravlenie/?sku=20566" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-24-v-chernyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/blok-rasshireniya-ex-77-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/datchik-temperatury-nea-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/adapter-universalnyy-tsifrovykh-shin-yeso-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-h-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/tsifrovoy-datchik-temperatury-ml-772-ds-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-24-v-nea-h-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/komnatnyy-datchik-temperatury-ml-774-ntc-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-230-v-nea-ht-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-24-v-nea-ht-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/radiodatchik-temperatury-ml740-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/radiomodul-ml-590-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-24-v-nea-hct-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/datchik-temperatury-ntc-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-230-v-nea-hct-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-nea-h-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-24-v-nea-h-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-nea-h-24-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-230-v-nea-h-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h2000-prov2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/nastennyy-regulyator-dlya-teploventilyatorov-volcano-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/komnatnyy-datchik-ntc-new-dlya-vr-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/dvukhkhodovoy-klapan-34-s-servoprivodom-dlya-teploventilyatorov-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/komnatnyy-kontroller-220v-hmi-hy-volcano-ec/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/potentsiometr-vr-ec-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/stout/komnatnyy-termostat-universalnyy-220-v-belyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/stout/komnatnyy-termostat-universalnyy-220-v-chernyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-50-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-s-ukazatelem-predela-14-63-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-s-zapornym-klapanom-12-80mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-63-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-12-100-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-63-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-50-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-s-zapornym-klapanom-12-80mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-s-zapornym-klapanom-12-80mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-12-80-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-63-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-s-ukazatelem-predela-14-50-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-s-zapornym-klapanom-12-80mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-50-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-50-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-s-ukazatelem-predela-14-63-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-s-zapornym-klapanom-12-80mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-63-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-63-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-s-ukazatelem-predela-14-50-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-s-zapornym-klapanom-12-80mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr101-mha-14-50-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-12-80-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr101-mha-14-63-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-63-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-0-4-bar-80-mm-fr828-tmra-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-0-6-bar-80-mm-fr828-tmra-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/zapornyy-kran-12-vn-dlya-manometra-rm-15-mz-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr101-mha-14-80-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-63-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-0-10-bar-80-mm-fr828-tmra-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-50-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-63-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-80-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-0-25-bar-80-mm-fr818-tmax-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/zapornyy-kran-12-vv-dlya-manometra-rm-15-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-80-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-80-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-100-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-80-mm-s-pogruzhnoy-gilzoy-100-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-0-4-bar-80-mm-fr818-tmax-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-50-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-100-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-63-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-100-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-0-10-bar-80-mm-fr818-tmax-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-100-mm-s-pogruzhnoy-gilzoy-100-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-80-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-50-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-63-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-f-63-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-f-80-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-80-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-63-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-f-100-mm-s-pogruzhnoy-gilzoy-100-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-80-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-nakladnoy-fr810-tab-63-mm-s-pruzhinoy-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-50-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-nakladnoy-fr810-tab-80-mm-s-pruzhinoy-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-63-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-100-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-50-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-63-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-100-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-50-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-63-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-100-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-25-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-230v-m315nc-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-s-kontrolem-postoyannoy-temperatury-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-120-s-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-termoelektrichesiy-220v-varmann/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/privod-so-vstroennim-elektronnim-termostatom-10-19c-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-220-v-2-kontakta-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302t-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302s-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-24-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/servoprivod-so-vstroennym-pogodozavisimym-kontrollerom-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-10-nm-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-s-datchikom-dlya-fiksirovannoy-regulirovki-temperatury-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-5-nm-120-s-uni-fitt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-200in-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-100in-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-100an-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-150an-watts/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-rm-5-s-nakidnoy-gaykoy-s-graduirovannoy-shkaloy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-otklyucheniya-lp-3-pri-ponizhennom-davlenii-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-pa-5-mi-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-pa-12-mi-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-ff-4-4-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-ff-4-8-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-ff-4-16-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-dzhileks/blok-avtomatiki-i-rele-davleniya/rele-davleniya-rdm-5-dzhileks/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/pyatikhodovoy-shtutser-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-protoka-flu25pl-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-so-vstroennym-manometrom-pm5-3w-1-5-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-s-nakidnoy-gaykoy-pm5g-1-5-bar-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-s-nakidnoy-gaykoy-pm12g-3-12-bar-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/rele-davleniya-sukhogo-khoda-lp3-0-4-bar-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/rele-davleniya/ustroystvo-upravleniya-nasosom-brio-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h1500-pro-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/otopitelnyy-termostat-dlya-gazovykh-i-elektricheskikh-kotlov-smart-new-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/universalnaya-plata-tsifrovykh-shin-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/regulyator-climaticv2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/modulnyy-tsentralnyy-uzel-24-v-kermi-xnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/radiomodul-c-vneshney-antennoy-ml-595-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h5000-prov2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/modulnyy-tsentralnyy-uzel-230-v-kermi-xnet/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-raumatic-m-230-v-belyy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/komnatnyy-termostat-varmann-knopochnoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/chernyy-komnatnyy-termostat-ml-332-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-230-v-belyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/blok-rasshireniya-ex-108-dlya-climatic-v2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/programmiruemyy-termoregulyator-230v-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/tsokol-dlya-ustanovki-termoregulyatora-raumatic-m-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h700--pro-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-300-s-wi-fi-techno-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/otopitelnyy-termostat-dlya-gazovykh-i-elektricheskikh-kotlov-smart-20-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-raumatic-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h1000-prov2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/komnatnyy-elektronnyy-khronotermostat-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/tsifrovoy-datchik-temperatury-ml-771-ds-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-tsifrovoy-dlya-skrytogo-montazha-230v-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-230v--24v-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-300-s-wi-fi-techno-/?sku=16200" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-dlya-skrytogo-montazha-230v-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-200-techno-sensornoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-230-v-chernyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/zonalnyy-kommunikator-220v-8-kanalov-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-200-techno-sensornoe-upravlenie/?sku=16143" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-24-techno-sensornoe-upravlenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/pogodozavisimyy-avtomaticheskiy-regulyator-climatic-13-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-24-v-belyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/avtomatika-upravleniya-dlya-konvektorov-techno/komnatnyy-termostat-kt-24-techno-sensornoe-upravlenie/?sku=20566" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-24-v-chernyy-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/blok-rasshireniya-ex-77-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/datchik-temperatury-nea-ryekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/adapter-universalnyy-tsifrovykh-shin-yeso-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-nea-h-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/tsifrovoy-datchik-temperatury-ml-772-ds-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-24-v-nea-h-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/komnatnyy-datchik-temperatury-ml-774-ntc-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-230-v-nea-ht-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-24-v-nea-ht-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/radiodatchik-temperatury-ml740-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/radiomodul-ml-590-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-24-v-nea-hct-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/datchik-temperatury-ntc-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/termoregulyator-230-v-nea-hct-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-nea-h-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-24-v-nea-h-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-nea-h-24-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/klemmnaya-kolodka-230-v-nea-h-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/kontroller-universalnyy-h2000-prov2-zont/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/dvukhkhodovoy-klapan-34-s-servoprivodom-dlya-teploventilyatorov-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/komnatnyy-kontroller-220v-hmi-hy-volcano-ec/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/potentsiometr-vr-ec-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/nastennyy-regulyator-dlya-teploventilyatorov-volcano-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/volcano/komnatnyy-datchik-ntc-new-dlya-vr-volcano/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/stout/komnatnyy-termostat-universalnyy-220-v-belyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termostaty/stout/komnatnyy-termostat-universalnyy-220-v-chernyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-50-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-63-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-s-zapornym-klapanom-12-80mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-s-ukazatelem-predela-14-63-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-12-100-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-63-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-s-zapornym-klapanom-12-80mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-s-zapornym-klapanom-12-80mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-50-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-s-ukazatelem-predela-14-50-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-12-80-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-63-mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-s-zapornym-klapanom-12-80mm-6-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-50-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-50-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-s-zapornym-klapanom-12-80mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-s-ukazatelem-predela-14-63-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr101-mha-14-50-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-14-63-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-14-63-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-s-zapornym-klapanom-12-80mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-s-ukazatelem-predela-14-50-mm-4-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-12-80-mm-10-bar-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-63-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-0-4-bar-80-mm-fr828-tmra-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr101-mha-14-63-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/zapornyy-kran-12-vn-dlya-manometra-rm-15-mz-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr101-mha-14-80-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-63-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-0-6-bar-80-mm-fr828-tmra-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-radialnyy-0-10-bar-80-mm-fr828-tmra-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-50-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-63-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-80-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-0-25-bar-80-mm-fr818-tmax-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/zapornyy-kran-12-vv-dlya-manometra-rm-15-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-80-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-80-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-80-mm-s-pogruzhnoy-gilzoy-100-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-0-4-bar-80-mm-fr818-tmax-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr201-mhr-14-100-mm-4-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-50-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-100-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-63-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-100-mm-s-pogruzhnoy-gilzoy-75-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termomanometr-aksialnyy-0-10-bar-80-mm-fr818-tmax-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-80-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801-100-mm-s-pogruzhnoy-gilzoy-100-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-50-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-f-63-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-63-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-80-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-f-80-mm-s-pogruzhnoy-gilzoy-50-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-63-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-fr801t-f-100-mm-s-pogruzhnoy-gilzoy-100-mm-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-aksialnyy-fr100-mda-14-80-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-nakladnoy-fr810-tab-63-mm-s-pruzhinoy-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-50-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/termometr-bimetallicheskiy-nakladnoy-fr810-tab-80-mm-s-pruzhinoy-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-63-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-100-mm-6-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-50-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-63-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-100-mm-10-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-50-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-63-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-100-mm-16-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/termometr-manometr-termomanometr/manometr-radialnyy-fr200-mdr-14-80-mm-25-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-230v-m315nc-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-120-s-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-s-kontrolem-postoyannoy-temperatury-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-termoelektrichesiy-220v-varmann/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/privod-so-vstroennim-elektronnim-termostatom-10-19c-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-220-v-2-kontakta-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302t-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-24-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302s-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/servoprivod-so-vstroennym-pogodozavisimym-kontrollerom-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-s-datchikom-dlya-fiksirovannoy-regulirovki-temperatury-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-5-nm-120-s-uni-fitt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-10-nm-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-100in-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-100an-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-150an-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/pogruzhnye-termostaty/pogruzhnoy-termostat-tc-200in-watts/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D215"/>
+  <dimension ref="A1:D214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D215" sqref="D215"/>
+      <selection activeCell="D214" sqref="D214"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1831,51 +1828,51 @@
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
         <v>1390</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
-        <v>912</v>
+        <v>984</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
         <v>11500</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
@@ -1965,2669 +1962,2657 @@
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>1</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="12">
         <v>30680</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>2</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D26" s="12">
-        <v>4500</v>
+        <v>11220</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>3</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="12">
-        <v>10500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>4</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="12">
-        <v>6283</v>
+        <v>67410</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="12">
-        <v>67410</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>6</v>
       </c>
-      <c r="B30" s="10"/>
+      <c r="B30" s="10" t="s">
+        <v>49</v>
+      </c>
       <c r="C30" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D30" s="12">
-        <v>22000</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>7</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D31" s="12">
-        <v>4230</v>
+        <v>65700</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>8</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D32" s="12">
-        <v>11220</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>9</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D33" s="12">
-        <v>65700</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>10</v>
       </c>
-      <c r="B34" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="10"/>
       <c r="C34" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D34" s="12">
-        <v>8000</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>11</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="12">
-        <v>3650</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>12</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D36" s="12">
-        <v>6900</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>13</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D37" s="12">
         <v>27900</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>14</v>
       </c>
-      <c r="B38" s="10"/>
+      <c r="B38" s="10" t="s">
+        <v>64</v>
+      </c>
       <c r="C38" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D38" s="12">
-        <v>8700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>15</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D39" s="12">
-        <v>8000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>16</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D40" s="12">
-        <v>1500</v>
+        <v>22180</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>17</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D41" s="12">
-        <v>22180</v>
+        <v>9492</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>18</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D42" s="12">
-        <v>5058</v>
+        <v>16430</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>19</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D43" s="12">
-        <v>16430</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>20</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D44" s="12">
-        <v>2800</v>
+        <v>28200</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>21</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D45" s="12">
-        <v>6000</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>22</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D46" s="12">
-        <v>9492</v>
+        <v>950</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>23</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D47" s="12">
-        <v>28200</v>
+        <v>13908</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>24</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D48" s="12">
-        <v>950</v>
+        <v>6283</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>25</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="12">
-        <v>13908</v>
+        <v>9492</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>26</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D50" s="12">
-        <v>9492</v>
+        <v>11834</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>27</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D51" s="12">
-        <v>11834</v>
+        <v>8487</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>28</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D52" s="12">
-        <v>8487</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>29</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D53" s="12">
-        <v>5058</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>30</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="12">
-        <v>3700</v>
+        <v>8487</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>31</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D55" s="12">
-        <v>8487</v>
+        <v>9492</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>32</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D56" s="12">
-        <v>5125</v>
+        <v>56430</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>33</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D57" s="12">
-        <v>9492</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>34</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D58" s="12">
-        <v>56430</v>
+        <v>9492</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>35</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D59" s="12">
-        <v>9492</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>36</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D60" s="12">
-        <v>5125</v>
+        <v>16100</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>37</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D61" s="12">
-        <v>16100</v>
+        <v>569</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>38</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D62" s="12">
-        <v>569</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>39</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D63" s="12">
-        <v>3980</v>
+        <v>6617</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>40</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D64" s="12">
-        <v>6617</v>
+        <v>950</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>41</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D65" s="12">
-        <v>950</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>42</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D66" s="12">
-        <v>3363</v>
+        <v>950</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>43</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D67" s="12">
-        <v>950</v>
+        <v>7427</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>44</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D68" s="12">
-        <v>7427</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>45</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D69" s="12">
-        <v>3873</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>46</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D70" s="12">
-        <v>3450</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>47</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D71" s="12">
-        <v>3720</v>
+        <v>10287</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>48</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D72" s="12">
-        <v>10287</v>
+        <v>500</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>49</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D73" s="12">
-        <v>500</v>
+        <v>9960</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>50</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D74" s="12">
-        <v>9960</v>
+        <v>15567</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>51</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D75" s="12">
         <v>15567</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>52</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D76" s="12">
-        <v>15567</v>
+        <v>11296</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>53</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D77" s="12">
         <v>11296</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>54</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D78" s="12">
-        <v>11296</v>
+        <v>44300</v>
       </c>
     </row>
     <row r="79" spans="1:4">
-      <c r="A79" s="5">
-[...5 lines deleted...]
-      <c r="C79" s="8" t="s">
+      <c r="A79" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="D79" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="B79" s="7"/>
+      <c r="C79" s="8"/>
+      <c r="D79" s="12"/>
     </row>
     <row r="80" spans="1:4">
-      <c r="A80" s="6" t="s">
+      <c r="A80" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="5">
+        <v>1</v>
+      </c>
+      <c r="B81" s="10" t="s">
         <v>144</v>
       </c>
-      <c r="B80" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C81" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" s="12">
+        <v>9374</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D82" s="12">
-        <v>5820</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D83" s="12">
-        <v>2474</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D84" s="12">
-        <v>9374</v>
+        <v>5820</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
+        <v>5</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" s="12">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B86" s="7"/>
+      <c r="C86" s="8"/>
+      <c r="D86" s="12"/>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B85" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A86" s="5">
+      <c r="B87" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B86" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A87" s="6" t="s">
+      <c r="C87" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="5">
+        <v>1</v>
+      </c>
+      <c r="B88" s="10" t="s">
         <v>155</v>
       </c>
-      <c r="B87" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C88" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D88" s="12">
+        <v>11603</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
+        <v>2</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D89" s="12">
+        <v>12067</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B90" s="7"/>
+      <c r="C90" s="8"/>
+      <c r="D90" s="12"/>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="5">
         <v>1</v>
       </c>
-      <c r="B89" s="10" t="s">
-[...24 lines deleted...]
-      <c r="A91" s="3" t="s">
+      <c r="B92" s="10" t="s">
         <v>160</v>
       </c>
-      <c r="B91" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C92" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D92" s="12">
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D93" s="12">
-        <v>260</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D94" s="12">
-        <v>338</v>
+        <v>794</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D95" s="12">
-        <v>794</v>
+        <v>338</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D96" s="12">
-        <v>1072</v>
+        <v>754</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D97" s="12">
-        <v>754</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D98" s="12">
-        <v>307</v>
+        <v>794</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D99" s="12">
-        <v>261</v>
+        <v>794</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D100" s="12">
-        <v>794</v>
+        <v>261</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D101" s="12">
-        <v>794</v>
+        <v>284</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D102" s="12">
         <v>702</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D103" s="12">
         <v>316</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D104" s="12">
-        <v>284</v>
+        <v>794</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D105" s="12">
-        <v>794</v>
+        <v>260</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D106" s="12">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D107" s="12">
-        <v>261</v>
+        <v>794</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D108" s="12">
         <v>338</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D109" s="12">
-        <v>794</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D110" s="12">
         <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D111" s="12">
         <v>316</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D112" s="12">
-        <v>284</v>
+        <v>794</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D113" s="12">
-        <v>794</v>
+        <v>284</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D114" s="12">
-        <v>1120</v>
+        <v>702</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D115" s="12">
-        <v>702</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D116" s="12">
-        <v>1170</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D117" s="12">
-        <v>1283</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D118" s="12">
-        <v>2701</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D119" s="12">
-        <v>2701</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D120" s="12">
-        <v>1750</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D121" s="12">
-        <v>1990</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D122" s="12">
-        <v>1516</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D123" s="12">
-        <v>2638</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D124" s="12">
-        <v>1455</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D125" s="12">
-        <v>1270</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D126" s="12">
-        <v>1401</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D127" s="12">
-        <v>3070</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D128" s="12">
-        <v>1516</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D129" s="12">
-        <v>1340</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D130" s="12">
-        <v>1516</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D131" s="12">
-        <v>1960</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D132" s="12">
-        <v>1953</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D133" s="12">
-        <v>2701</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D134" s="12">
-        <v>1145</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D135" s="12">
-        <v>1474</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D136" s="12">
-        <v>1170</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D137" s="12">
-        <v>1613</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D138" s="12">
-        <v>3748</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D139" s="12">
         <v>1984</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D140" s="12">
-        <v>1990</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D141" s="12">
-        <v>1170</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D142" s="12">
         <v>1170</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D143" s="12">
-        <v>1262</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D144" s="12">
         <v>1389</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D145" s="12">
-        <v>1990</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D146" s="12">
-        <v>1170</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D147" s="12">
-        <v>2193</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D148" s="12">
-        <v>1990</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D149" s="12">
-        <v>1007</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D150" s="12">
-        <v>1110</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D151" s="12">
-        <v>1141</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D152" s="12">
-        <v>1180</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D153" s="12">
-        <v>1750</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D154" s="12">
-        <v>2495</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D155" s="12">
-        <v>1145</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D156" s="12">
-        <v>1240</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D157" s="12">
-        <v>1730</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D158" s="12">
-        <v>2275</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D159" s="12">
-        <v>1005</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D160" s="12">
-        <v>1320</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D161" s="12">
-        <v>1795</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D162" s="12">
-        <v>2235</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="163" spans="1:4">
-      <c r="A163" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A163" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B163" s="7"/>
+      <c r="C163" s="8"/>
+      <c r="D163" s="12"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="6" t="s">
-        <v>155</v>
+        <v>302</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8"/>
       <c r="D164" s="12"/>
     </row>
     <row r="165" spans="1:4">
-      <c r="A165" s="6" t="s">
+      <c r="A165" s="3" t="s">
         <v>303</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8"/>
       <c r="D165" s="12"/>
     </row>
     <row r="166" spans="1:4">
-      <c r="A166" s="3" t="s">
+      <c r="A166" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="5">
+        <v>1</v>
+      </c>
+      <c r="B167" s="10" t="s">
         <v>304</v>
       </c>
-      <c r="B166" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C167" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D167" s="12">
+        <v>35000</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D168" s="12">
-        <v>3500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B169" s="10" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D169" s="12">
-        <v>6698</v>
+        <v>11261</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D170" s="12">
-        <v>718</v>
+        <v>13765</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D171" s="12">
-        <v>35000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D172" s="12">
-        <v>800</v>
+        <v>718</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D173" s="12">
-        <v>13765</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D174" s="12">
-        <v>11261</v>
+        <v>6039</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B175" s="10" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D175" s="12">
-        <v>718</v>
+        <v>14394</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D176" s="12">
-        <v>3300</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B177" s="10" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D177" s="12">
-        <v>4421</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D178" s="12">
-        <v>6039</v>
+        <v>15764</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D179" s="12">
-        <v>14394</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D180" s="12">
-        <v>3680</v>
+        <v>911</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D181" s="12">
-        <v>35000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B182" s="10" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D182" s="12">
-        <v>15764</v>
+        <v>911</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D183" s="12">
-        <v>4090</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C184" s="8" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D184" s="12">
-        <v>911</v>
+        <v>6698</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B185" s="10" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D185" s="12">
-        <v>3500</v>
+        <v>718</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B186" s="10" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D186" s="12">
-        <v>911</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B187" s="10" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D187" s="12">
-        <v>3500</v>
+        <v>11114.52</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D188" s="12">
-        <v>2298</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D189" s="12">
-        <v>11114.52</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D190" s="12">
-        <v>3450</v>
+        <v>6039</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D191" s="12">
-        <v>4421</v>
+        <v>15626</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D192" s="12">
-        <v>6039</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D193" s="12">
-        <v>15626</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D194" s="12">
-        <v>25305</v>
+        <v>6039</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D195" s="12">
-        <v>1996</v>
+        <v>57500</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D196" s="12">
-        <v>3150</v>
+        <v>25305</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D197" s="12">
-        <v>6039</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D198" s="12">
-        <v>57500</v>
+        <v>6039</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D199" s="12">
-        <v>6744.5</v>
+        <v>40101</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B200" s="10" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D200" s="12">
-        <v>6039</v>
+        <v>10938</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D201" s="12">
-        <v>40101</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D202" s="12">
-        <v>10938</v>
+        <v>6744.5</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D203" s="12">
-        <v>3150</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D204" s="12">
-        <v>5120</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D205" s="12">
-        <v>5300</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D206" s="12">
         <v>2765</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C207" s="8" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D207" s="12">
-        <v>2765</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D208" s="12">
-        <v>2458</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="209" spans="1:4">
-      <c r="A209" s="5">
-[...5 lines deleted...]
-      <c r="C209" s="8" t="s">
+      <c r="A209" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="D209" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="B209" s="7"/>
+      <c r="C209" s="8"/>
+      <c r="D209" s="12"/>
     </row>
     <row r="210" spans="1:4">
-      <c r="A210" s="3" t="s">
+      <c r="A210" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="5">
+        <v>1</v>
+      </c>
+      <c r="B211" s="10" t="s">
         <v>389</v>
       </c>
-      <c r="B210" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C211" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D211" s="12">
+        <v>8011.36</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D212" s="12">
-        <v>10235.92</v>
+        <v>8076.68</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B213" s="10" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D213" s="12">
-        <v>8011.36</v>
+        <v>10102.52</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D214" s="12">
-        <v>8076.68</v>
-[...13 lines deleted...]
-        <v>10102.52</v>
+        <v>10235.92</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D214"/>
+  <autoFilter ref="B6:D213"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A23:D23"/>
-    <mergeCell ref="A80:D80"/>
-[...1 lines deleted...]
-    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="A90:D90"/>
+    <mergeCell ref="A163:D163"/>
     <mergeCell ref="A164:D164"/>
     <mergeCell ref="A165:D165"/>
-    <mergeCell ref="A166:D166"/>
-    <mergeCell ref="A210:D210"/>
+    <mergeCell ref="A209:D209"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
@@ -4655,58 +4640,58 @@
     <hyperlink ref="C54" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="C79" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="C86" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="C90" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_102"/>
@@ -4733,97 +4718,96 @@
     <hyperlink ref="C138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_147"/>
-    <hyperlink ref="C163" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_189"/>
-    <hyperlink ref="C209" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_193"/>
-    <hyperlink ref="C215" r:id="rId_hyperlink_194"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>