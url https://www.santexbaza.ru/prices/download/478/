--- v0 (2026-05-10)
+++ v1 (2026-07-28)
@@ -49,186 +49,186 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>RVM-0003-025040</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2 " KVs 25 Rommer</t>
   </si>
   <si>
     <t>RVM-0003-016032</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
   </si>
   <si>
+    <t>RVM-0112-166020</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 35-60°С Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-012502</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
   </si>
   <si>
-    <t>RVM-0112-166020</t>
-[...4 lines deleted...]
-  <si>
     <t>10002495</t>
   </si>
   <si>
     <t>Термосмеситель "ULTRAMIX" TX 91E 3/4" НР Watts</t>
   </si>
   <si>
     <t>RVM-0003-040050</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2 " KVs 40 Rommer</t>
   </si>
   <si>
     <t>RVM-0003-010025</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 " KVs 10 Rommer</t>
   </si>
   <si>
+    <t>RDG-0019-010032</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный правый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-013201</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/4" KVs 15 м3/ч Stout</t>
   </si>
   <si>
     <t>SVM-0003-011502</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1/2" KVs 2,5 м3/ч Stout</t>
   </si>
   <si>
-    <t>RDG-0019-010032</t>
-[...4 lines deleted...]
-  <si>
     <t>28130054</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
   </si>
   <si>
     <t>RVM-0122-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР  35-60°С Rommer</t>
   </si>
   <si>
     <t>RVM-0121-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР 20-43°С Rommer</t>
   </si>
   <si>
+    <t>RDG-0019-010031</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-014001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
   </si>
   <si>
     <t>31100800</t>
   </si>
   <si>
     <t>Термосмеситель VTA321 3/4" ВР ESBE</t>
   </si>
   <si>
-    <t>RDG-0019-010031</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0131-164325</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 1" НР 20-43°С Rommer</t>
   </si>
   <si>
     <t>RVM-0003-002515</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1/2 " KVs 2,5 Rommer</t>
   </si>
   <si>
     <t>SVM-0003-015001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2" KVs 40 м3/ч Stout</t>
   </si>
   <si>
+    <t>SVM-0003-012002</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 3/4" KVs 6 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RVM-0132-166025</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 1" НР 35-60°С Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-012002</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-006320</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 3/4 " KVs 6,3 Rommer</t>
   </si>
   <si>
     <t>11640500</t>
   </si>
   <si>
     <t>Клапан четырехходовой смесительный VRG 141 1 1/4" ВР ESBE</t>
   </si>
   <si>
+    <t>SVM-0003-012501</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RVM-0111-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
-  </si>
-[...4 lines deleted...]
-    <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
   </si>
   <si>
     <t>28130056</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 3/4" НР EMMETI</t>
   </si>
   <si>
     <t>31101000</t>
   </si>
   <si>
     <t>Термосмеситель VTA322 1" НР ESBE</t>
   </si>
   <si>
     <t>28130058</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1" НР EMMETI</t>
   </si>
   <si>
     <t>11600400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1/2" ВР ESBE</t>
   </si>
@@ -776,51 +776,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D61" sqref="D61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -847,387 +847,387 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>5641</v>
+        <v>5754</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>3334</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>9917</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
-        <v>3044</v>
+        <v>9917</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11">
-        <v>62052.16</v>
+        <v>46704</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="11">
-        <v>6521</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
-        <v>2109</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>10348</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>8338</v>
+        <v>10348</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>3934</v>
+        <v>8338</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
         <v>15917.84</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="11">
-        <v>3044</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="11">
-        <v>3044</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="11">
-        <v>18397</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="11">
-        <v>9330.639999999999</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="11">
-        <v>3934</v>
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="11">
-        <v>3425</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
-        <v>1960</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
         <v>28459</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
-        <v>3425</v>
+        <v>7617</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="11">
-        <v>7617</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="11">
-        <v>2057</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="11">
         <v>18000</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="11">
-        <v>3044</v>
+        <v>7906</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="11">
-        <v>7906</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
         <v>16928</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
@@ -1281,269 +1281,269 @@
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="11">
         <v>7249.6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="11">
-        <v>11369.36</v>
+        <v>10525</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="11">
-        <v>9335.24</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="11">
-        <v>13164.28</v>
+        <v>11235</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="11">
         <v>13742.04</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="11">
-        <v>13010.64</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="11">
         <v>20338.44</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
-        <v>14653.76</v>
+        <v>11595</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
         <v>7076</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
-        <v>13908.56</v>
+        <v>11665</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="11">
         <v>35000</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
         <v>10675</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
-        <v>14624.32</v>
+        <v>12525</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="11">
         <v>15000</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7"/>
       <c r="D51" s="11"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>1</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="11">
-        <v>10714</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>2</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D54" s="11">
-        <v>10292</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="7"/>
       <c r="D55" s="11"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">