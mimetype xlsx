--- v1 (2026-07-28)
+++ v2 (2026-09-27)
@@ -7,242 +7,242 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$60</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$61</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Клапаны смесительные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>RVM-0003-040050</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 2 " KVs 40 Rommer</t>
+  </si>
+  <si>
+    <t>31100800</t>
+  </si>
+  <si>
+    <t>Термосмеситель VTA321 3/4" ВР ESBE</t>
+  </si>
+  <si>
+    <t>RVM-0003-010025</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 " KVs 10 Rommer</t>
+  </si>
+  <si>
+    <t>RDG-0019-010032</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный правый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-013201</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/4" KVs 15 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0122-166020</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" НР  35-60°С Rommer</t>
+  </si>
+  <si>
+    <t>RVM-0121-164320</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" НР 20-43°С Rommer</t>
+  </si>
+  <si>
+    <t>RDG-0019-010031</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-014001</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0131-164325</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 1" НР 20-43°С Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-011502</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1/2" KVs 2,5 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0003-002515</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1/2 " KVs 2,5 Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-015001</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 2" KVs 40 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0132-166025</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 1" НР 35-60°С Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-012002</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 3/4" KVs 6 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0003-006320</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 3/4 " KVs 6,3 Rommer</t>
+  </si>
+  <si>
+    <t>11640500</t>
+  </si>
+  <si>
+    <t>Клапан четырехходовой смесительный VRG 141 1 1/4" ВР ESBE</t>
+  </si>
+  <si>
+    <t>10002495</t>
+  </si>
+  <si>
+    <t>Термосмеситель "ULTRAMIX" TX 91E 3/4" НР Watts</t>
+  </si>
+  <si>
+    <t>RVM-0111-164320</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-012501</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>28130054</t>
+  </si>
+  <si>
+    <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
+  </si>
+  <si>
     <t>RVM-0003-025040</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2 " KVs 25 Rommer</t>
   </si>
   <si>
     <t>RVM-0003-016032</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
   </si>
   <si>
     <t>RVM-0112-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 35-60°С Rommer</t>
   </si>
   <si>
     <t>SVM-0003-012502</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
   </si>
   <si>
-    <t>10002495</t>
-[...122 lines deleted...]
-    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
+    <t>31101000</t>
+  </si>
+  <si>
+    <t>Термосмеситель VTA322 1" НР ESBE</t>
   </si>
   <si>
     <t>28130056</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 3/4" НР EMMETI</t>
   </si>
   <si>
-    <t>31101000</t>
-[...4 lines deleted...]
-  <si>
     <t>28130058</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1" НР EMMETI</t>
   </si>
   <si>
     <t>11600400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>11600900</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 3/4" ВР ESBE</t>
   </si>
   <si>
     <t>11601100</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1" ВР ESBE</t>
   </si>
   <si>
     <t>10017418</t>
@@ -253,144 +253,150 @@
   <si>
     <t>11601200</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1 1/4" ВР ESBE</t>
   </si>
   <si>
     <t>10017423</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 61C 1" ВР Watts</t>
   </si>
   <si>
     <t>11603400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>10022122</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 62C 1/2" ВР Watts</t>
   </si>
   <si>
+    <t>1130293</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 3/4" 3 шт для вентиля Ду 20 Oventrop</t>
+  </si>
+  <si>
     <t>11603600</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 2" ВР ESBE</t>
   </si>
   <si>
     <t>10017422</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 62C 1" ВР Watts</t>
   </si>
   <si>
     <t>1130294</t>
   </si>
   <si>
     <t>Втулки с резьбой 1" 3 шт для вентиля Ду 25 Oventrop</t>
   </si>
   <si>
     <t>10017420</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для напольного отопления 63C 3/4" ВР Watts</t>
   </si>
   <si>
-    <t>13022400</t>
-[...4 lines deleted...]
-  <si>
     <t>1130295</t>
   </si>
   <si>
     <t>Втулки с резьбой 1 1/4" 3 шт для вентиля Ду 40 Oventrop</t>
   </si>
   <si>
     <t>10017421</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для напольного отопления 63C 1" ВР Watts</t>
   </si>
   <si>
     <t>1130296</t>
   </si>
   <si>
     <t>Втулки с резьбой 1 1/2" 3 шт для вентиля Ду 40 Oventrop</t>
   </si>
   <si>
     <t>Термосмеситель Far</t>
   </si>
   <si>
+    <t>FA 3950 12</t>
+  </si>
+  <si>
+    <t>Термостатический смеситель 1/2" ВР TERMO-FAR</t>
+  </si>
+  <si>
     <t>FA 3956 12</t>
   </si>
   <si>
     <t>Термостатический смеситель 1/2" НР TERMO-FAR</t>
   </si>
   <si>
-    <t>FA 3950 12</t>
-[...4 lines deleted...]
-  <si>
     <t>Термосмеситель Oventrop</t>
   </si>
   <si>
+    <t>1131208</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 25 Oventrop</t>
+  </si>
+  <si>
+    <t>1131212</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 40 Oventrop</t>
+  </si>
+  <si>
+    <t>1130208</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный вентиль "Tri-D" TR Ду 25 Oventrop</t>
+  </si>
+  <si>
+    <t>1130206</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный вентиль "Tri-D" TR Ду 20 Oventrop</t>
+  </si>
+  <si>
     <t>1131206</t>
   </si>
   <si>
     <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 20 Oventrop</t>
   </si>
   <si>
-    <t>1131208</t>
-[...10 lines deleted...]
-  <si>
     <t>1130292</t>
   </si>
   <si>
     <t>Втулки с резьбой 1/2" 3 шт для вентиля Ду 20 Oventrop</t>
-  </si>
-[...4 lines deleted...]
-    <t>Втулки с резьбой 3/4" 3 шт для вентиля Ду 20 Oventrop</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -776,62 +782,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-ventil-tri-d-tr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-ventil-tri-d-tr-du-20-oventrop-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D61"/>
+  <dimension ref="A1:D62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D61" sqref="D61"/>
+      <selection activeCell="D62" sqref="D62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -847,415 +853,415 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>5754</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>3401</v>
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>3105</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
-        <v>9917</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11">
-        <v>46704</v>
+        <v>10348</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="11">
-        <v>6651</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
-        <v>2151</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
         <v>4013</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>10348</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>8338</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
-        <v>15917.84</v>
+        <v>8338</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="11">
-        <v>3105</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="11">
-        <v>3105</v>
+        <v>28459</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="11">
-        <v>4013</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="11">
-        <v>18397</v>
+        <v>7617</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="11">
-        <v>9330.639999999999</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="11">
-        <v>3493</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
-        <v>1999</v>
+        <v>46704</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
-        <v>28459</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
-        <v>7617</v>
+        <v>7906</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="11">
-        <v>3493</v>
+        <v>15917.84</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="11">
-        <v>2098</v>
+        <v>5754</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="11">
-        <v>18000</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="11">
-        <v>7906</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="11">
-        <v>3105</v>
+        <v>9917</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
-        <v>16928</v>
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="11">
-        <v>9330.639999999999</v>
+        <v>16928</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="11">
         <v>17107.4</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
@@ -1351,296 +1357,310 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="11">
         <v>10100</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="11">
-        <v>20338.44</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
-        <v>11595</v>
+        <v>20338.44</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
-        <v>7076</v>
+        <v>11595</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
-        <v>11665</v>
+        <v>6466</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="11">
-        <v>35000</v>
+        <v>11665</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
-        <v>10675</v>
+        <v>9699</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
         <v>12525</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="11">
-        <v>15000</v>
+        <v>12042</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="7"/>
       <c r="D51" s="11"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>1</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="11">
-        <v>10484</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>2</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D54" s="11">
-        <v>10070</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="7"/>
       <c r="D55" s="11"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>1</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D57" s="11">
-        <v>33672</v>
+        <v>31150</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>2</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D58" s="11">
-        <v>40260</v>
+        <v>46400</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>3</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="11">
-        <v>59902</v>
+        <v>29600</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>4</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="11">
-        <v>4514</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>5</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="11">
-        <v>3904</v>
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="4">
+        <v>6</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D62" s="11">
+        <v>4148</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D60"/>
+  <autoFilter ref="B6:D61"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A51:D51"/>
     <mergeCell ref="A55:D55"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
@@ -1656,50 +1676,51 @@
     <hyperlink ref="C33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_52"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>