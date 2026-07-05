--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -250,164 +250,164 @@
   <si>
     <t>FV 1150 1</t>
   </si>
   <si>
     <t>Вентиль регулирующий угловой 1" Far</t>
   </si>
   <si>
     <t>FV 1200 1</t>
   </si>
   <si>
     <t>Вентиль запорный  угловой 1" Far</t>
   </si>
   <si>
     <t>FV 1400 12</t>
   </si>
   <si>
     <t>Вентиль запорный  прямой 1/2" Far</t>
   </si>
   <si>
     <t>1190606</t>
   </si>
   <si>
     <t>Вентиль с ручным приводом "HR" 3/4 проходной Oventrop</t>
   </si>
   <si>
+    <t>1015883</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>4005V4-020020</t>
+  </si>
+  <si>
+    <t>Кран для радиатора угловой 20-1/2 SPK</t>
+  </si>
+  <si>
     <t>RD 101 3/4''</t>
   </si>
   <si>
     <t>Регулирующий вентиль прямой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>1015883</t>
-[...10 lines deleted...]
-  <si>
     <t>MT 282</t>
   </si>
   <si>
     <t>Блок для однотрубной системы термостатический 1/2" LUXOR</t>
   </si>
   <si>
     <t>1190506</t>
   </si>
   <si>
     <t>Вентиль с ручным приводом "HR" 3/4 угловой Oventrop</t>
   </si>
   <si>
+    <t>1015884</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>4005V4-025025</t>
+  </si>
+  <si>
+    <t>Кран для радиатора угловой 25-3/4 SPK</t>
+  </si>
+  <si>
     <t>RS 102 3/4''</t>
   </si>
   <si>
     <t>Регулирующий вентиль угловой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>1015884</t>
-[...10 lines deleted...]
-  <si>
     <t>M 341</t>
   </si>
   <si>
     <t>Блок с нижней подводкой для однотрубной системы 1/2" LUXOR</t>
   </si>
   <si>
     <t>1181104</t>
   </si>
   <si>
     <t>Термостатический вентиль "A" 1/2 проходной Oventrop</t>
   </si>
   <si>
+    <t>1184083</t>
+  </si>
+  <si>
+    <t>Присоединительная арматура "Multiblok T" проходной Oventrop</t>
+  </si>
+  <si>
     <t>DD 121 1/2''</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>1184083</t>
-[...4 lines deleted...]
-  <si>
     <t>M 351</t>
   </si>
   <si>
     <t>Блок с нижней подводкой для двухтрубной системы 1/2" LUXOR</t>
   </si>
   <si>
+    <t>1015943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex прямой  Oventrop </t>
+  </si>
+  <si>
     <t>DS 122 1/2''</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>1015943</t>
-[...4 lines deleted...]
-  <si>
     <t>1181004</t>
   </si>
   <si>
     <t>Термостатический вентиль "A" 1/2 угловой Oventrop</t>
   </si>
   <si>
     <t>1181106</t>
   </si>
   <si>
     <t>Термостатический вентиль "A" 3/4 проходной Oventrop</t>
   </si>
   <si>
+    <t>1015944</t>
+  </si>
+  <si>
+    <t>Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex угловой Oventrop</t>
+  </si>
+  <si>
     <t>DD 121 3/4''</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>1015944</t>
-[...4 lines deleted...]
-  <si>
     <t>1181006</t>
   </si>
   <si>
     <t>Термостатический вентиль "A" 3/4 угловой Oventrop</t>
   </si>
   <si>
     <t>DS 122 3/4''</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4" LUXOR</t>
   </si>
   <si>
     <t>1181404</t>
   </si>
   <si>
     <t>Термостатический вентиль "A" 1/2 осевой Oventrop</t>
   </si>
   <si>
     <t>RD 201 1/2''</t>
   </si>
   <si>
     <t>Термостатический вентиль прямой 1/2" LUXOR</t>
   </si>
   <si>
     <t>1181406</t>
@@ -1015,198 +1015,198 @@
   <si>
     <t>Привод термоэлектрический, компактный, нормально открытый 230 В Rommer</t>
   </si>
   <si>
     <t>Терморегулятор Giacomini, Sanext</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>Термостатическая головка ТН М30х1,5 Sanext</t>
   </si>
   <si>
     <t>Терморегулятор Luxor</t>
   </si>
   <si>
     <t>69100000</t>
   </si>
   <si>
     <t>Термостатическая головка с регулировкой ТТ 3000 LUXOR</t>
   </si>
   <si>
     <t>Клапаны смесительные</t>
   </si>
   <si>
+    <t>RVM-0131-164325</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 1" НР 20-43°С Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-011502</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1/2" KVs 2,5 м3/ч Stout</t>
   </si>
   <si>
-    <t>RVM-0131-164325</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-002515</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1/2 " KVs 2,5 Rommer</t>
   </si>
   <si>
     <t>SVM-0003-015001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2" KVs 40 м3/ч Stout</t>
   </si>
   <si>
+    <t>RVM-0132-166025</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 1" НР 35-60°С Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-012002</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 3/4" KVs 6 м3/ч Stout</t>
   </si>
   <si>
-    <t>RVM-0132-166025</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-006320</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 3/4 " KVs 6,3 Rommer</t>
   </si>
   <si>
     <t>10002495</t>
   </si>
   <si>
     <t>Термосмеситель "ULTRAMIX" TX 91E 3/4" НР Watts</t>
   </si>
   <si>
     <t>11640500</t>
   </si>
   <si>
     <t>Клапан четырехходовой смесительный VRG 141 1 1/4" ВР ESBE</t>
   </si>
   <si>
+    <t>RVM-0111-164320</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-012501</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
   </si>
   <si>
-    <t>RVM-0111-164320</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-025040</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2 " KVs 25 Rommer</t>
   </si>
   <si>
+    <t>RVM-0003-016032</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
+  </si>
+  <si>
     <t>28130054</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
   </si>
   <si>
-    <t>RVM-0003-016032</t>
-[...2 lines deleted...]
-    <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
+    <t>RVM-0112-166020</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 35-60°С Rommer</t>
   </si>
   <si>
     <t>SVM-0003-012502</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
   </si>
   <si>
-    <t>RVM-0112-166020</t>
-[...4 lines deleted...]
-  <si>
     <t>31100800</t>
   </si>
   <si>
     <t>Термосмеситель VTA321 3/4" ВР ESBE</t>
   </si>
   <si>
     <t>RVM-0003-040050</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2 " KVs 40 Rommer</t>
   </si>
   <si>
     <t>RVM-0003-010025</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 " KVs 10 Rommer</t>
   </si>
   <si>
+    <t>SVM-0003-013201</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/4" KVs 15 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RDG-0019-010032</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный правый для привода для группы RDG-1003 Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-013201</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0122-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР  35-60°С Rommer</t>
   </si>
   <si>
     <t>RVM-0121-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР 20-43°С Rommer</t>
   </si>
   <si>
+    <t>SVM-0003-014001</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RDG-0019-010031</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
-  </si>
-[...4 lines deleted...]
-    <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
   </si>
   <si>
     <t>28130056</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 3/4" НР EMMETI</t>
   </si>
   <si>
     <t>31101000</t>
   </si>
   <si>
     <t>Термосмеситель VTA322 1" НР ESBE</t>
   </si>
   <si>
     <t>11600400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>28130058</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1" НР EMMETI</t>
   </si>
@@ -2222,51 +2222,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D328" sqref="D328"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2455,51 +2455,51 @@
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="13">
         <v>1833</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="13">
-        <v>3061</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="13">
         <v>1892</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>35</v>
@@ -2511,93 +2511,93 @@
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="13">
         <v>2135</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="13">
-        <v>1256.72</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="13">
-        <v>1204.28</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="13">
         <v>2135</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="13">
-        <v>2602.68</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="13">
         <v>1161</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>49</v>
@@ -2651,443 +2651,443 @@
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="13">
         <v>2389</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="13">
-        <v>2627.52</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="13">
-        <v>782</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="13">
         <v>2620</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="13">
-        <v>759</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="13">
-        <v>1287.08</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="13">
-        <v>1230.04</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="13">
-        <v>2549.32</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D40" s="13">
-        <v>2566.8</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="13">
-        <v>771.88</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="13">
         <v>2379</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="13">
-        <v>1059</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="13">
-        <v>4453</v>
+        <v>506</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="13">
-        <v>506</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="13">
         <v>3529</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D47" s="13">
         <v>2379</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="13">
-        <v>1017</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="13">
-        <v>4453</v>
+        <v>635</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D50" s="13">
-        <v>635</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="13">
         <v>1797</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="13">
         <v>3355</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="13">
-        <v>647</v>
+        <v>11712</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="13">
-        <v>11712</v>
+        <v>647</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="13">
         <v>1696</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="13">
-        <v>635</v>
+        <v>5490</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="13">
-        <v>5490</v>
+        <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="13">
         <v>3355</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="13">
         <v>4453</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="13">
-        <v>956</v>
+        <v>5734</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="13">
-        <v>5734</v>
+        <v>956</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="13">
         <v>4453</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>119</v>
@@ -3337,51 +3337,51 @@
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="13">
         <v>1261</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="13">
-        <v>793.04</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>76</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="13">
         <v>4148</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>161</v>
@@ -3859,51 +3859,51 @@
     <row r="120" spans="1:4">
       <c r="A120" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D120" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>1</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D121" s="13">
-        <v>3061</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="7" t="s">
         <v>226</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9"/>
       <c r="D122" s="13"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D123" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:4">
@@ -3981,51 +3981,51 @@
     <row r="130" spans="1:4">
       <c r="A130" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D130" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>1</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>236</v>
       </c>
       <c r="D131" s="13">
-        <v>4512.6</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>2</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>238</v>
       </c>
       <c r="D132" s="13">
         <v>1996</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>3</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>240</v>
@@ -4065,51 +4065,51 @@
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>6</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="13">
         <v>2765</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>7</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>248</v>
       </c>
       <c r="D137" s="13">
-        <v>4512.6</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>8</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D138" s="13">
         <v>2298</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>9</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>251</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>252</v>
@@ -4135,121 +4135,121 @@
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>11</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C141" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="13">
         <v>2458</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>12</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>257</v>
       </c>
       <c r="C142" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D142" s="13">
-        <v>4512.6</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>13</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D143" s="13">
         <v>14394</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>14</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D144" s="13">
         <v>2765</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
         <v>15</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>263</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D145" s="13">
-        <v>4512.6</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
         <v>16</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>265</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D146" s="13">
         <v>3355</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>17</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D147" s="13">
-        <v>5445.48</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>18</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>269</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D148" s="13">
         <v>30256</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
         <v>19</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>272</v>
@@ -4763,261 +4763,261 @@
     <row r="188" spans="1:4">
       <c r="A188" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D188" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
         <v>1</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D189" s="13">
-        <v>8338</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
         <v>2</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>335</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D190" s="13">
-        <v>3425</v>
+        <v>8338</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
         <v>3</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>337</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D191" s="13">
         <v>1960</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
         <v>4</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C192" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D192" s="13">
         <v>28459</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
         <v>5</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>341</v>
       </c>
       <c r="C193" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D193" s="13">
-        <v>7617</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
         <v>6</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C194" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D194" s="13">
-        <v>3425</v>
+        <v>7617</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
         <v>7</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D195" s="13">
         <v>2057</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
         <v>8</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>347</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D196" s="13">
-        <v>62052.16</v>
+        <v>46704</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
         <v>9</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C197" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D197" s="13">
         <v>18000</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
         <v>10</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>351</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D198" s="13">
-        <v>7906</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
         <v>11</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>353</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D199" s="13">
-        <v>3044</v>
+        <v>7906</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>12</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>356</v>
       </c>
       <c r="D200" s="13">
         <v>5641</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
         <v>13</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C201" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D201" s="13">
-        <v>15917.84</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
         <v>14</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C202" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D202" s="13">
-        <v>3334</v>
+        <v>15917.84</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>15</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>361</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>362</v>
       </c>
       <c r="D203" s="13">
-        <v>9917</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>16</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C204" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D204" s="13">
-        <v>3044</v>
+        <v>9917</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>17</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C205" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D205" s="13">
         <v>9330.639999999999</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>18</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C206" s="9" t="s">
         <v>368</v>
@@ -5029,121 +5029,121 @@
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>19</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D207" s="13">
         <v>2109</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>20</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>371</v>
       </c>
       <c r="C208" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D208" s="13">
-        <v>3934</v>
+        <v>10348</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>21</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C209" s="9" t="s">
         <v>374</v>
       </c>
       <c r="D209" s="13">
-        <v>10348</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>22</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D210" s="13">
         <v>3044</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>23</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>377</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D211" s="13">
         <v>3044</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>24</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>380</v>
       </c>
       <c r="D212" s="13">
-        <v>3934</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>25</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D213" s="13">
-        <v>18397</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>26</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D214" s="13">
         <v>16928</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>27</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C215" s="9" t="s">
         <v>386</v>
@@ -5197,255 +5197,255 @@
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>31</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>394</v>
       </c>
       <c r="D219" s="13">
         <v>7249.6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>32</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C220" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D220" s="13">
-        <v>11369.36</v>
+        <v>10525</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>33</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>398</v>
       </c>
       <c r="D221" s="13">
-        <v>9335.24</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>34</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>400</v>
       </c>
       <c r="D222" s="13">
-        <v>13164.28</v>
+        <v>11235</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>35</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C223" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D223" s="13">
         <v>13742.04</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>36</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D224" s="13">
-        <v>13010.64</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
         <v>37</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C225" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D225" s="13">
         <v>3904</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>38</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D226" s="13">
-        <v>14653.76</v>
+        <v>11595</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>39</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>409</v>
       </c>
       <c r="C227" s="9" t="s">
         <v>410</v>
       </c>
       <c r="D227" s="13">
         <v>20338.44</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
         <v>40</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C228" s="9" t="s">
         <v>412</v>
       </c>
       <c r="D228" s="13">
         <v>7076</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>41</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C229" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D229" s="13">
-        <v>13908.56</v>
+        <v>11665</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
         <v>42</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C230" s="9" t="s">
         <v>416</v>
       </c>
       <c r="D230" s="13">
         <v>35000</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
         <v>43</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>418</v>
       </c>
       <c r="D231" s="13">
-        <v>14624.32</v>
+        <v>12525</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="6" t="s">
         <v>419</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="9"/>
       <c r="D232" s="13"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D233" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>1</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D234" s="13">
-        <v>10292</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>2</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C235" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D235" s="13">
-        <v>10714</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="6" t="s">
         <v>424</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="9"/>
       <c r="D236" s="13"/>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D237" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:4">