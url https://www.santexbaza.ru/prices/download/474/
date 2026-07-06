--- v1 (2026-07-05)
+++ v2 (2026-07-06)
@@ -46,80 +46,80 @@
   <si>
     <t>Регулирующая арматура</t>
   </si>
   <si>
     <t>Вентили для радиаторов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>685B1534</t>
   </si>
   <si>
     <t>Соединитель обжимной 15х 3/4"ЕК черный Uni-Fitt</t>
   </si>
   <si>
+    <t>196N3301</t>
+  </si>
+  <si>
+    <t>Узел перекрестный прямой 3/4"ЕК x 3/4"ЕК Uni-Fitt</t>
+  </si>
+  <si>
+    <t>1015813</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>4000V4-020020</t>
+  </si>
+  <si>
+    <t>Кран для радиатора прямой 20-1/2 SPK</t>
+  </si>
+  <si>
+    <t>RD 101 1/2''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль прямой 1/2" LUXOR</t>
+  </si>
+  <si>
     <t>SVH-0002-000020</t>
   </si>
   <si>
     <t>Присоединительный узел Н-образный прямой 3/4" STOUT</t>
   </si>
   <si>
-    <t>196N3301</t>
-[...22 lines deleted...]
-  <si>
     <t>M 87</t>
   </si>
   <si>
     <t>Блок для однотрубной системы ручной 1/2" LUXOR</t>
   </si>
   <si>
     <t>685W1534</t>
   </si>
   <si>
     <t>Соединитель обжимной 15х 3/4"ЕК белый Uni-Fitt</t>
   </si>
   <si>
     <t>88.21.020</t>
   </si>
   <si>
     <t>Присоединительный узел прямой конический 3/4" Comisa</t>
   </si>
   <si>
     <t>192N3020</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Uni-Fitt</t>
   </si>
   <si>
     <t>193B3021</t>
@@ -184,62 +184,62 @@
   <si>
     <t>467N0150</t>
   </si>
   <si>
     <t>Вентиль регулирующий прямой 1/2" НВ  Uni-Fitt</t>
   </si>
   <si>
     <t>1015814</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>4000V4-025025</t>
   </si>
   <si>
     <t>Кран для радиатора прямой 25-3/4 SPK</t>
   </si>
   <si>
     <t>RS 102 1/2''</t>
   </si>
   <si>
     <t>Регулирующий вентиль угловой 1/2" LUXOR</t>
   </si>
   <si>
+    <t>FV 1400 1</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  прямой 1" Far</t>
+  </si>
+  <si>
     <t>M 88</t>
   </si>
   <si>
     <t>Блок для двухтрубной системы ручной 1/2" LUXOR</t>
   </si>
   <si>
-    <t>FV 1400 1</t>
-[...4 lines deleted...]
-  <si>
     <t>FV 1150 12</t>
   </si>
   <si>
     <t>Вентиль регулирующий угловой 1/2" Far</t>
   </si>
   <si>
     <t>467N0151</t>
   </si>
   <si>
     <t>Вентиль регулирующий прямой 1/2"х3/4" ЕК  Uni-Fitt</t>
   </si>
   <si>
     <t>FV 1200 12</t>
   </si>
   <si>
     <t>Вентиль запорный  угловой 1/2" Far</t>
   </si>
   <si>
     <t>FV 1150 34</t>
   </si>
   <si>
     <t>Вентиль регулирующий угловой 3/4" Far</t>
   </si>
   <si>
     <t>FV 1200 34</t>
@@ -649,62 +649,62 @@
   <si>
     <t>1166062</t>
   </si>
   <si>
     <t>Вентиль обратный "Combi Е" ВР 1/2" белый угловой Oventrop</t>
   </si>
   <si>
     <t>1163152</t>
   </si>
   <si>
     <t>Термостатический вентиль "Е" 1/2" ВР хром проходной Oventrop</t>
   </si>
   <si>
     <t>1167062</t>
   </si>
   <si>
     <t>Вентиль обратный "Combi Е" ВР 1/2" белый прямой Oventrop</t>
   </si>
   <si>
     <t>1163052</t>
   </si>
   <si>
     <t>Термостатический вентиль "Е" 1/2" ВР хром угловой Oventrop</t>
   </si>
   <si>
+    <t>1167052</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" хром прямой Oventrop</t>
+  </si>
+  <si>
     <t>1028464</t>
   </si>
   <si>
     <t>Ограничитель температуры обратного потока Dn 15 Oventrop</t>
   </si>
   <si>
-    <t>1167052</t>
-[...4 lines deleted...]
-  <si>
     <t>1166052</t>
   </si>
   <si>
     <t>Вентиль обратный "Combi Е" ВР 1/2" хром угловой Oventrop</t>
   </si>
   <si>
     <t>1163062</t>
   </si>
   <si>
     <t>Термостатический вентиль "Е" 1/2" ВР белый  угловой Oventrop</t>
   </si>
   <si>
     <t>Вентили Luxor</t>
   </si>
   <si>
     <t>RD 201 3/4''</t>
   </si>
   <si>
     <t>Термостатический вентиль прямой 3/4" LUXOR</t>
   </si>
   <si>
     <t>Присоединительные узлы</t>
   </si>
   <si>
     <t>Мультифлекс Rehau</t>
@@ -1087,126 +1087,126 @@
   <si>
     <t>11640500</t>
   </si>
   <si>
     <t>Клапан четырехходовой смесительный VRG 141 1 1/4" ВР ESBE</t>
   </si>
   <si>
     <t>RVM-0111-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
   </si>
   <si>
     <t>SVM-0003-012501</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
   </si>
   <si>
     <t>RVM-0003-025040</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2 " KVs 25 Rommer</t>
   </si>
   <si>
+    <t>28130054</t>
+  </si>
+  <si>
+    <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
+  </si>
+  <si>
     <t>RVM-0003-016032</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
   </si>
   <si>
-    <t>28130054</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0112-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 35-60°С Rommer</t>
   </si>
   <si>
     <t>SVM-0003-012502</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
   </si>
   <si>
     <t>31100800</t>
   </si>
   <si>
     <t>Термосмеситель VTA321 3/4" ВР ESBE</t>
   </si>
   <si>
     <t>RVM-0003-040050</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2 " KVs 40 Rommer</t>
   </si>
   <si>
     <t>RVM-0003-010025</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 " KVs 10 Rommer</t>
   </si>
   <si>
+    <t>RDG-0019-010032</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный правый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-013201</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/4" KVs 15 м3/ч Stout</t>
   </si>
   <si>
-    <t>RDG-0019-010032</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0122-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР  35-60°С Rommer</t>
   </si>
   <si>
     <t>RVM-0121-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР 20-43°С Rommer</t>
   </si>
   <si>
+    <t>RDG-0019-010031</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
     <t>SVM-0003-014001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
-  </si>
-[...4 lines deleted...]
-    <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
   </si>
   <si>
     <t>28130056</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 3/4" НР EMMETI</t>
   </si>
   <si>
     <t>31101000</t>
   </si>
   <si>
     <t>Термосмеситель VTA322 1" НР ESBE</t>
   </si>
   <si>
     <t>11600400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>28130058</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1" НР EMMETI</t>
   </si>
@@ -2222,51 +2222,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D328" sqref="D328"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2315,107 +2315,107 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="13">
         <v>227</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="13">
-        <v>1141</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13">
-        <v>1577</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="13">
-        <v>4209</v>
+        <v>507</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="13">
-        <v>507</v>
+        <v>779</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="13">
-        <v>779</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="13">
         <v>2332</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>23</v>
@@ -2637,65 +2637,65 @@
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="13">
         <v>759</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="13">
-        <v>2389</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="13">
-        <v>3452</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="13">
         <v>1079</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>63</v>
@@ -3737,65 +3737,65 @@
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>5</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D110" s="13">
         <v>18971</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>6</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D111" s="13">
-        <v>10309</v>
+        <v>18971</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>7</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D112" s="13">
-        <v>18971</v>
+        <v>10309</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>8</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D113" s="13">
         <v>22204</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>9</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>218</v>
@@ -4931,65 +4931,65 @@
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>12</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>356</v>
       </c>
       <c r="D200" s="13">
         <v>5641</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
         <v>13</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>357</v>
       </c>
       <c r="C201" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D201" s="13">
-        <v>3334</v>
+        <v>15917.84</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
         <v>14</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C202" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D202" s="13">
-        <v>15917.84</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>15</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>361</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>362</v>
       </c>
       <c r="D203" s="13">
         <v>3044</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>16</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>363</v>
       </c>
       <c r="C204" s="9" t="s">
         <v>364</v>
@@ -5029,121 +5029,121 @@
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>19</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D207" s="13">
         <v>2109</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>20</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>371</v>
       </c>
       <c r="C208" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D208" s="13">
-        <v>10348</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>21</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C209" s="9" t="s">
         <v>374</v>
       </c>
       <c r="D209" s="13">
-        <v>3934</v>
+        <v>10348</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>22</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>375</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D210" s="13">
         <v>3044</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>23</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>377</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D211" s="13">
         <v>3044</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>24</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>380</v>
       </c>
       <c r="D212" s="13">
-        <v>18397</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>25</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C213" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D213" s="13">
-        <v>3934</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>26</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C214" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D214" s="13">
         <v>16928</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>27</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C215" s="9" t="s">
         <v>386</v>