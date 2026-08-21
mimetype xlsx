--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -7,866 +7,809 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$327</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$310</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Регулирующая арматура</t>
   </si>
   <si>
     <t>Вентили для радиаторов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>685B1534</t>
   </si>
   <si>
     <t>Соединитель обжимной 15х 3/4"ЕК черный Uni-Fitt</t>
   </si>
   <si>
     <t>196N3301</t>
   </si>
   <si>
     <t>Узел перекрестный прямой 3/4"ЕК x 3/4"ЕК Uni-Fitt</t>
   </si>
   <si>
+    <t>685W1534</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной 15х 3/4"ЕК белый Uni-Fitt</t>
+  </si>
+  <si>
+    <t>SVH-0002-000020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел Н-образный прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>M 87</t>
+  </si>
+  <si>
+    <t>Блок для однотрубной системы ручной 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1190604</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 1/2 проходной Oventrop</t>
+  </si>
+  <si>
     <t>1015813</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
+    <t>192N3020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Uni-Fitt</t>
+  </si>
+  <si>
+    <t>88.21.020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой конический 3/4" Comisa</t>
+  </si>
+  <si>
+    <t>193B3021</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2" х 3/4"ЕК черный Uni-Fitt</t>
+  </si>
+  <si>
     <t>4000V4-020020</t>
   </si>
   <si>
     <t>Кран для радиатора прямой 20-1/2 SPK</t>
   </si>
   <si>
+    <t>193W3021</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2" х 3/4"ЕК белый Uni-Fitt</t>
+  </si>
+  <si>
+    <t>197N3301</t>
+  </si>
+  <si>
+    <t>Узел перекрестный угловой 3/4"ЕК x 3/4"ЕК Uni-Fitt</t>
+  </si>
+  <si>
+    <t>1240727 1001</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой G 1/2" x G 3/4" Rehau</t>
+  </si>
+  <si>
+    <t>FV 1350 34</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 3/4" Far</t>
+  </si>
+  <si>
+    <t>4000V4-025025</t>
+  </si>
+  <si>
+    <t>Кран для радиатора прямой 25-3/4 SPK</t>
+  </si>
+  <si>
+    <t>1240737 1001</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой G 1/2" x G 3/4" Rehau</t>
+  </si>
+  <si>
+    <t>FV 1400 34</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  прямой 3/4" Far</t>
+  </si>
+  <si>
+    <t>FV 1350 1</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1" Far</t>
+  </si>
+  <si>
+    <t>467N0150</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1/2" НВ  Uni-Fitt</t>
+  </si>
+  <si>
+    <t>FV 1400 1</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  прямой 1" Far</t>
+  </si>
+  <si>
+    <t>FV 1150 12</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий угловой 1/2" Far</t>
+  </si>
+  <si>
+    <t>SVH-0004-000020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел Н-образный угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>467N0151</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1/2"х3/4" ЕК  Uni-Fitt</t>
+  </si>
+  <si>
+    <t>M 88</t>
+  </si>
+  <si>
+    <t>Блок для двухтрубной системы ручной 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1190504</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 1/2 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>FV 1200 12</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  угловой 1/2" Far</t>
+  </si>
+  <si>
+    <t>FV 1150 34</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий угловой 3/4" Far</t>
+  </si>
+  <si>
+    <t>1015814</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>FV 1200 34</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  угловой 3/4" Far</t>
+  </si>
+  <si>
+    <t>FV 1150 1</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий угловой 1" Far</t>
+  </si>
+  <si>
+    <t>FV 1200 1</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  угловой 1" Far</t>
+  </si>
+  <si>
+    <t>FV 1400 12</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  прямой 1/2" Far</t>
+  </si>
+  <si>
+    <t>4005V4-020020</t>
+  </si>
+  <si>
+    <t>Кран для радиатора угловой 20-1/2 SPK</t>
+  </si>
+  <si>
+    <t>MT 282</t>
+  </si>
+  <si>
+    <t>Блок для однотрубной системы термостатический 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1190606</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 3/4 проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1015883</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>1015884</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>RS 102 3/4''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль угловой 3/4" LUXOR</t>
+  </si>
+  <si>
+    <t>4005V4-025025</t>
+  </si>
+  <si>
+    <t>Кран для радиатора угловой 25-3/4 SPK</t>
+  </si>
+  <si>
+    <t>M 341</t>
+  </si>
+  <si>
+    <t>Блок с нижней подводкой для однотрубной системы 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1190506</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 3/4 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>M 351</t>
+  </si>
+  <si>
+    <t>Блок с нижней подводкой для двухтрубной системы 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1181104</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 1/2 проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1184083</t>
+  </si>
+  <si>
+    <t>Присоединительная арматура "Multiblok T" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>DD 121 1/2''</t>
+  </si>
+  <si>
+    <t>Клапан ручной прямой 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1181004</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 1/2 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1015943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex прямой  Oventrop </t>
+  </si>
+  <si>
+    <t>1181106</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 3/4 проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1015944</t>
+  </si>
+  <si>
+    <t>Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1181006</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 3/4 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1181404</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 1/2 осевой Oventrop</t>
+  </si>
+  <si>
+    <t>1181406</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 3/4 осевой Oventrop</t>
+  </si>
+  <si>
+    <t>RS 202 1/2''</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль угловой 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1091162</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 1/2" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>193N3020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Uni-Fitt</t>
+  </si>
+  <si>
+    <t>1091062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 1/2" угловой Oventrop</t>
+  </si>
+  <si>
+    <t>M 300</t>
+  </si>
+  <si>
+    <t>Вентиль ручной для блока 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1091163</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 3/4" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1091063</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 3/4" угловой Oventrop</t>
+  </si>
+  <si>
+    <t>M 320</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический для блока 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1091172</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" G 3/4" НР 1/2" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1091072</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Вентиль обратный "Combi 2" G 3/4" НР 1/2" угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1181097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термостатический вентиль "A" угловой М 30х1,5 G3/4"х1/2" НР Oventrop </t>
+  </si>
+  <si>
+    <t>1181197</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" проходной М 30х1,5 G3/4"х1/2" НР Oventrop</t>
+  </si>
+  <si>
+    <t>SVT 0005 100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический осевой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0002 100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>FV 1350 12</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1/2" Far</t>
+  </si>
+  <si>
+    <t>1181492</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" осевой М 30х1,5 G3/4"х1/2" НР Oventrop</t>
+  </si>
+  <si>
+    <t>SVT 0001 100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1166 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1196 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1172 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1172 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1152 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1152 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2122 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2122 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2102 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2102 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1156 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1156 000020</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1176 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1176 000020</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0001 000015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0003 000020</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0002 000015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0004 000020</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0005 000015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический осевой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>Вентили Oventrop</t>
+  </si>
+  <si>
+    <t>1163162</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР белый  проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1166062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" белый угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1163152</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР хром проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1167062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" белый прямой Oventrop</t>
+  </si>
+  <si>
+    <t>1163052</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР хром угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1028464</t>
+  </si>
+  <si>
+    <t>Ограничитель температуры обратного потока Dn 15 Oventrop</t>
+  </si>
+  <si>
+    <t>1167052</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" хром прямой Oventrop</t>
+  </si>
+  <si>
+    <t>1166052</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" хром угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1163062</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР белый  угловой Oventrop</t>
+  </si>
+  <si>
+    <t>Вентили Luxor</t>
+  </si>
+  <si>
     <t>RD 101 1/2''</t>
   </si>
   <si>
     <t>Регулирующий вентиль прямой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>SVH-0002-000020</t>
-[...106 lines deleted...]
-  <si>
     <t>RS 102 1/2''</t>
   </si>
   <si>
     <t>Регулирующий вентиль угловой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>FV 1400 1</t>
-[...76 lines deleted...]
-  <si>
     <t>RD 101 3/4''</t>
   </si>
   <si>
     <t>Регулирующий вентиль прямой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>MT 282</t>
-[...64 lines deleted...]
-  <si>
     <t>DS 122 1/2''</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>1181004</t>
-[...16 lines deleted...]
-  <si>
     <t>DD 121 3/4''</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>1181006</t>
-[...4 lines deleted...]
-  <si>
     <t>DS 122 3/4''</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>1181404</t>
-[...4 lines deleted...]
-  <si>
     <t>RD 201 1/2''</t>
   </si>
   <si>
     <t>Термостатический вентиль прямой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>1181406</t>
-[...26 lines deleted...]
-    <t>Вентиль обратный "Combi 2" ВР 1/2" угловой Oventrop</t>
+    <t>RD 201 3/4''</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль прямой 3/4" LUXOR</t>
   </si>
   <si>
     <t>RS 202 3/4''</t>
   </si>
   <si>
     <t>Термостатический вентиль угловой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>M 300</t>
-[...256 lines deleted...]
-  <si>
     <t>Присоединительные узлы</t>
   </si>
   <si>
-    <t>Мультифлекс Rehau</t>
-[...7 lines deleted...]
-  <si>
     <t>Мультифлекс Oventrop</t>
   </si>
   <si>
+    <t>1184483</t>
+  </si>
+  <si>
+    <t>Комплект Multiblock T прямой подключение к радиатору Rp 1/2 ВР Oventrop</t>
+  </si>
+  <si>
+    <t>1184484</t>
+  </si>
+  <si>
+    <t>Комплект Multiblock T угловой подключение к радиатору Rp 1/2 ВР Oventrop</t>
+  </si>
+  <si>
     <t>101580013</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex R Oventrop</t>
   </si>
   <si>
     <t>101580084</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex R Oventrop</t>
   </si>
   <si>
+    <t>101580113</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
+  </si>
+  <si>
+    <t>101580114</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
+  </si>
+  <si>
     <t>Мультифлекс Comisa</t>
   </si>
   <si>
     <t>88.21.025</t>
   </si>
   <si>
     <t>Присоединительный узел угловой конический 3/4" Comisa</t>
   </si>
   <si>
     <t>Термоголовки</t>
   </si>
   <si>
-    <t>10029674</t>
-[...10 lines deleted...]
-  <si>
     <t>R470HX001</t>
   </si>
   <si>
     <t>Термостатическая головка жидкостная М30х1,5 Giacomini</t>
   </si>
   <si>
-    <t>1012415</t>
-[...28 lines deleted...]
-  <si>
     <t>1011465</t>
   </si>
   <si>
     <t>Термостат "Uni LH" 7-28 C, 0* с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
     <t>1011365</t>
   </si>
   <si>
     <t>Термостат "Uni XH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
-    <t>STE-0010-230001</t>
-[...28 lines deleted...]
-  <si>
     <t>1012065</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
-    <t>10025872</t>
-[...4 lines deleted...]
-  <si>
     <t>1142861</t>
   </si>
   <si>
     <t>Терморегулятор с накладным датчиком 2 м Oventrop 20-50°С</t>
   </si>
   <si>
     <t>1142862</t>
   </si>
   <si>
     <t>Терморегулятор с накладным датчиком 2 м Oventrop 30-60°С</t>
   </si>
   <si>
     <t>1142863</t>
   </si>
   <si>
     <t>Терморегулятор с накладным датчиком 2 м Oventrop 40-70°С</t>
   </si>
   <si>
     <t>1142864</t>
   </si>
   <si>
     <t>Терморегулятор с накладным датчиком 2 м Oventrop 50-80°С</t>
   </si>
   <si>
     <t>1140561</t>
@@ -895,476 +838,443 @@
   <si>
     <t>1012069</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, хромированный Oventrop</t>
   </si>
   <si>
     <t>1011565</t>
   </si>
   <si>
     <t>Термостат "Uni XH" 7-28°C, с дистанционным датчиком Oventrop</t>
   </si>
   <si>
     <t>1011566</t>
   </si>
   <si>
     <t>Термостат "Uni XH" 7-28°C, с дистанционным датчиком 5м Oventrop</t>
   </si>
   <si>
     <t>1012295</t>
   </si>
   <si>
     <t>Термостат "Uni FH" 7-28°C, с дистанционной настройкой 2 м Oventrop</t>
   </si>
   <si>
-    <t>1012425</t>
-[...10 lines deleted...]
-  <si>
     <t>69011051</t>
   </si>
   <si>
     <t>Головка термоэлектрическая ТE3010 (230 V)  thermo tekna LUXOR</t>
   </si>
   <si>
     <t>1012416</t>
   </si>
   <si>
     <t>Привод термоэлектрический "Aktop T 2P" (24 V) нормально закрытый  Oventrop</t>
   </si>
   <si>
     <t>Терморегулятор Oventrop</t>
   </si>
   <si>
     <t>1012081</t>
   </si>
   <si>
     <t>Декоративное кольцо "SH-Cap"  хромированное для "Uni SH" Oventrop</t>
   </si>
   <si>
     <t>Термостат с накладным датчиком 40-70°C Oventrop</t>
   </si>
   <si>
     <t>1011467</t>
   </si>
   <si>
     <t>Термостат "Uni LH" 7-28 C, 0* антрацит (черный) Oventrop</t>
   </si>
   <si>
+    <t>1012063</t>
+  </si>
+  <si>
+    <t>Термостат "Uni SH" 7-28 C, 0* черный матовый Oventrop</t>
+  </si>
+  <si>
     <t>Термостат с накладным датчиком 50-80°C Oventrop</t>
   </si>
   <si>
     <t>1013066</t>
   </si>
   <si>
     <t>Термостат "Vindo TH" 7-28 C, 0* Oventrop</t>
   </si>
   <si>
     <t>Термостат с накладным датчиком 20-50°C Oventrop</t>
   </si>
   <si>
     <t>1011450</t>
   </si>
   <si>
     <t>Адаптер угловой М 30х1,5/М 30х1,5 Oventrop</t>
   </si>
   <si>
     <t>1151082</t>
   </si>
   <si>
     <t>Термостат для "Regufloor H" с датчиком 20-50°C Oventrop</t>
   </si>
   <si>
     <t>1012066</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом белый Oventrop</t>
   </si>
   <si>
-    <t>Терморегулятор Stout, Rommer</t>
-[...25 lines deleted...]
-  <si>
     <t>Терморегулятор Giacomini, Sanext</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>Термостатическая головка ТН М30х1,5 Sanext</t>
   </si>
   <si>
     <t>Терморегулятор Luxor</t>
   </si>
   <si>
     <t>69100000</t>
   </si>
   <si>
     <t>Термостатическая головка с регулировкой ТТ 3000 LUXOR</t>
   </si>
   <si>
     <t>Клапаны смесительные</t>
   </si>
   <si>
+    <t>RVM-0003-006320</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 3/4 " KVs 6,3 Rommer</t>
+  </si>
+  <si>
+    <t>11640500</t>
+  </si>
+  <si>
+    <t>Клапан четырехходовой смесительный VRG 141 1 1/4" ВР ESBE</t>
+  </si>
+  <si>
+    <t>10002495</t>
+  </si>
+  <si>
+    <t>Термосмеситель "ULTRAMIX" TX 91E 3/4" НР Watts</t>
+  </si>
+  <si>
+    <t>RVM-0111-164320</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-012501</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0003-025040</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/2 " KVs 25 Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-011502</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1/2" KVs 2,5 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0003-016032</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
+  </si>
+  <si>
+    <t>28130054</t>
+  </si>
+  <si>
+    <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
+  </si>
+  <si>
+    <t>RVM-0112-166020</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 35-60°С Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-012502</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>31100800</t>
+  </si>
+  <si>
+    <t>Термосмеситель VTA321 3/4" ВР ESBE</t>
+  </si>
+  <si>
+    <t>RVM-0003-040050</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 2 " KVs 40 Rommer</t>
+  </si>
+  <si>
+    <t>RVM-0003-010025</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 " KVs 10 Rommer</t>
+  </si>
+  <si>
+    <t>RDG-0019-010032</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный правый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-013201</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/4" KVs 15 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0122-166020</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" НР  35-60°С Rommer</t>
+  </si>
+  <si>
+    <t>RVM-0121-164320</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 3/4" НР 20-43°С Rommer</t>
+  </si>
+  <si>
+    <t>RDG-0019-010031</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
+  </si>
+  <si>
+    <t>SVM-0003-014001</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RVM-0131-164325</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 1" НР 20-43°С Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-011502</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-002515</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1/2 " KVs 2,5 Rommer</t>
   </si>
   <si>
     <t>SVM-0003-015001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2" KVs 40 м3/ч Stout</t>
   </si>
   <si>
+    <t>SVM-0003-012002</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 3/4" KVs 6 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RVM-0132-166025</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 1" НР 35-60°С Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-012002</t>
-[...118 lines deleted...]
-  <si>
     <t>28130056</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 3/4" НР EMMETI</t>
   </si>
   <si>
     <t>31101000</t>
   </si>
   <si>
     <t>Термосмеситель VTA322 1" НР ESBE</t>
   </si>
   <si>
+    <t>28130058</t>
+  </si>
+  <si>
+    <t>Вентиль зональный трехходовой 1" НР EMMETI</t>
+  </si>
+  <si>
     <t>11600400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1/2" ВР ESBE</t>
   </si>
   <si>
-    <t>28130058</t>
-[...4 lines deleted...]
-  <si>
     <t>11600900</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 3/4" ВР ESBE</t>
   </si>
   <si>
     <t>11601100</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1" ВР ESBE</t>
   </si>
   <si>
     <t>10017418</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 61C 3/4" ВР Watts</t>
   </si>
   <si>
     <t>11601200</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1 1/4" ВР ESBE</t>
   </si>
   <si>
     <t>10017423</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 61C 1" ВР Watts</t>
   </si>
   <si>
     <t>11603400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>10022122</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 62C 1/2" ВР Watts</t>
   </si>
   <si>
+    <t>11603600</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный VRG 131 2" ВР ESBE</t>
+  </si>
+  <si>
+    <t>10017422</t>
+  </si>
+  <si>
+    <t>Термосмеситель "AQUAMIX" для ГВС 62C 1" ВР Watts</t>
+  </si>
+  <si>
+    <t>10017420</t>
+  </si>
+  <si>
+    <t>Термосмеситель "AQUAMIX" для напольного отопления 63C 3/4" ВР Watts</t>
+  </si>
+  <si>
+    <t>1130295</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 1 1/4" 3 шт для вентиля Ду 40 Oventrop</t>
+  </si>
+  <si>
+    <t>10017421</t>
+  </si>
+  <si>
+    <t>Термосмеситель "AQUAMIX" для напольного отопления 63C 1" ВР Watts</t>
+  </si>
+  <si>
+    <t>13022400</t>
+  </si>
+  <si>
+    <t>Комплект из клапана VRG и привод ARA 661 1" ESBE</t>
+  </si>
+  <si>
+    <t>Термосмеситель Far</t>
+  </si>
+  <si>
+    <t>FA 3956 12</t>
+  </si>
+  <si>
+    <t>Термостатический смеситель 1/2" НР TERMO-FAR</t>
+  </si>
+  <si>
+    <t>FA 3950 12</t>
+  </si>
+  <si>
+    <t>Термостатический смеситель 1/2" ВР TERMO-FAR</t>
+  </si>
+  <si>
+    <t>Термосмеситель Oventrop</t>
+  </si>
+  <si>
+    <t>1131206</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 20 Oventrop</t>
+  </si>
+  <si>
+    <t>1131208</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 25 Oventrop</t>
+  </si>
+  <si>
+    <t>1131212</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 40 Oventrop</t>
+  </si>
+  <si>
+    <t>1130292</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 1/2" 3 шт для вентиля Ду 20 Oventrop</t>
+  </si>
+  <si>
     <t>1130293</t>
   </si>
   <si>
     <t>Втулки с резьбой 3/4" 3 шт для вентиля Ду 20 Oventrop</t>
   </si>
   <si>
-    <t>10017422</t>
-[...10 lines deleted...]
-  <si>
     <t>1130294</t>
   </si>
   <si>
     <t>Втулки с резьбой 1" 3 шт для вентиля Ду 25 Oventrop</t>
   </si>
   <si>
-    <t>10017420</t>
-[...64 lines deleted...]
-  <si>
     <t>1130296</t>
   </si>
   <si>
     <t>Втулки с резьбой 1 1/2" 3 шт для вентиля Ду 40 Oventrop</t>
   </si>
   <si>
     <t>Электроприводы</t>
   </si>
   <si>
     <t>12101200</t>
   </si>
   <si>
     <t>Привод ARA 651 3-точечный для клапанов VRG и VRB ESBE</t>
   </si>
   <si>
     <t>12101300</t>
   </si>
   <si>
     <t>Привод ARA 661 3-точечный для клапанов VRG и VRB ESBE</t>
   </si>
   <si>
     <t>12520200</t>
   </si>
   <si>
     <t>Привод поворотный ARA 659 пропорц. ESBE</t>
@@ -1483,50 +1393,56 @@
   <si>
     <t>Контроллер-привод CRB 122 для GSM-модуля ESBE</t>
   </si>
   <si>
     <t>12820100</t>
   </si>
   <si>
     <t>Контроллер-привод CRC 111 поворотный ESBE</t>
   </si>
   <si>
     <t>12601500</t>
   </si>
   <si>
     <t>Контроллер-привод 90С-1А с погодозависимой автоматикой ESBE</t>
   </si>
   <si>
     <t>12682200</t>
   </si>
   <si>
     <t>Контроллер-привод CRD 122 поворотный ESBE</t>
   </si>
   <si>
     <t>Клапаны балансировочные Oventrop, CIMBERIO, Giacomini</t>
   </si>
   <si>
+    <t>1060112</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий Hydrocontrol Ду40, 1 1/2" Oventrop</t>
+  </si>
+  <si>
     <t>Giacomini</t>
   </si>
   <si>
     <t>R206BY003</t>
   </si>
   <si>
     <t>Балансировочный, статичный клапан 1/2" Giacomini</t>
   </si>
   <si>
     <t>R206BY004</t>
   </si>
   <si>
     <t>Балансировочный, статичный клапан 3/4" Giacomini</t>
   </si>
   <si>
     <t>R206BY005</t>
   </si>
   <si>
     <t>Балансировочный, статичный клапан 1" Giacomini</t>
   </si>
   <si>
     <t>R206BY006</t>
   </si>
   <si>
     <t>Балансировочный, статичный клапан 1 1/4" Giacomini</t>
@@ -1583,56 +1499,50 @@
     <t>Oventrop</t>
   </si>
   <si>
     <t>1060104</t>
   </si>
   <si>
     <t>Вентиль регулирующий Hydrocontrol Ду15, 1/2" Oventrop</t>
   </si>
   <si>
     <t>1060106</t>
   </si>
   <si>
     <t>Вентиль регулирующий Hydrocontrol Ду20, 3/4" Oventrop</t>
   </si>
   <si>
     <t>1060108</t>
   </si>
   <si>
     <t>Вентиль регулирующий Hydrocontrol Ду25, 1" Oventrop</t>
   </si>
   <si>
     <t>1060110</t>
   </si>
   <si>
     <t>Вентиль регулирующий Hydrocontrol Ду32, 1 1/4" Oventrop</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вентиль регулирующий Hydrocontrol Ду40, 1 1/2" Oventrop</t>
   </si>
   <si>
     <t>1060116</t>
   </si>
   <si>
     <t>Вентиль регулирующий Hydrocontrol Ду50, 2" Oventrop</t>
   </si>
   <si>
     <t>CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP 1/2</t>
   </si>
   <si>
     <t>Балансировочный, автоматический клапан 1/2" 718LP CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP 3/4</t>
   </si>
   <si>
     <t>Балансировочный, автоматический клапан 3/4" 718LP CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP 1</t>
   </si>
@@ -2222,62 +2132,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-pryamoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-uglovoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-0-chernyy-matovyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D328"/>
+  <dimension ref="A1:D311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D328" sqref="D328"/>
+      <selection activeCell="D311" sqref="D311"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -2329,4408 +2239,4180 @@
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="13">
         <v>1577</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13">
-        <v>4209</v>
+        <v>231</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="13">
-        <v>507</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="13">
-        <v>779</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="13">
-        <v>1141</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="13">
-        <v>2332</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="13">
-        <v>231</v>
+        <v>962</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="13">
-        <v>1156.56</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="13">
-        <v>962</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="13">
-        <v>1833</v>
+        <v>507</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="13">
-        <v>3111</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="13">
-        <v>1892</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="13">
-        <v>1926</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="13">
-        <v>2135</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="13">
-        <v>1732</v>
+        <v>630</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="13">
-        <v>1661</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="13">
-        <v>2135</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="13">
         <v>3419</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="13">
-        <v>1161</v>
+        <v>7881</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="13">
-        <v>7881</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="13">
-        <v>4209</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="13">
-        <v>630</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="13">
-        <v>759</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="13">
-        <v>3452</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="13">
-        <v>2389</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="13">
-        <v>1079</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="13">
-        <v>2620</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="13">
-        <v>1047</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="13">
-        <v>1774</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="13">
-        <v>1697</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="13">
-        <v>3350</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D40" s="13">
-        <v>3372</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="13">
-        <v>1065</v>
+        <v>506</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="13">
-        <v>2379</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="13">
-        <v>4453</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="13">
-        <v>506</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="13">
-        <v>1059</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="13">
-        <v>3529</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D47" s="13">
-        <v>2379</v>
+        <v>635</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="13">
-        <v>4453</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="13">
-        <v>635</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D50" s="13">
-        <v>1017</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="13">
-        <v>1797</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="13">
-        <v>3355</v>
+        <v>11712</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="13">
-        <v>11712</v>
+        <v>647</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="13">
-        <v>647</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="13">
-        <v>1696</v>
+        <v>5490</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="13">
-        <v>5490</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="13">
-        <v>635</v>
+        <v>5734</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="13">
-        <v>3355</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="13">
-        <v>4453</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="13">
-        <v>5734</v>
+        <v>5917</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="13">
-        <v>956</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="13">
-        <v>4453</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D63" s="13">
-        <v>952</v>
+        <v>962</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D64" s="13">
-        <v>3904</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D65" s="13">
-        <v>1414</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="13">
-        <v>5917</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="13">
-        <v>1319</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>61</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="13">
-        <v>962</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="13">
-        <v>2135</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="13">
-        <v>2135</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D71" s="13">
-        <v>1567</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>65</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="13">
-        <v>1264</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="13">
-        <v>3355</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>67</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="13">
-        <v>3355</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>68</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="13">
-        <v>1606</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>69</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D76" s="13">
-        <v>2379</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>70</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D77" s="13">
-        <v>2379</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D78" s="13">
-        <v>3721</v>
+        <v>656</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>72</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="13">
-        <v>3721</v>
+        <v>713</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="13">
-        <v>1695</v>
+        <v>783</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="13">
-        <v>1261</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="13">
-        <v>1093</v>
+        <v>725</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>76</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="13">
-        <v>4148</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D84" s="13">
-        <v>1314</v>
+        <v>699</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>78</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D85" s="13">
-        <v>656</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>79</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D86" s="13">
-        <v>713</v>
+        <v>645</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="13">
-        <v>783</v>
+        <v>962</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>81</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="13">
-        <v>1128</v>
+        <v>597</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>82</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D89" s="13">
-        <v>725</v>
+        <v>944</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>83</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D90" s="13">
-        <v>1077</v>
+        <v>656</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>84</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D91" s="13">
-        <v>699</v>
+        <v>952</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>85</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>176</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D92" s="13">
-        <v>1005</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>86</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="13">
-        <v>645</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>87</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="13">
-        <v>962</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>88</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="13">
-        <v>597</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>89</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="13">
-        <v>944</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="97" spans="1:4">
-      <c r="A97" s="5">
-[...2 lines deleted...]
-      <c r="B97" s="11" t="s">
+      <c r="A97" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="C97" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B97" s="8"/>
+      <c r="C97" s="9"/>
+      <c r="D97" s="13"/>
     </row>
     <row r="98" spans="1:4">
-      <c r="A98" s="5">
-[...9 lines deleted...]
-        <v>952</v>
+      <c r="A98" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>92</v>
+        <v>1</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D99" s="13">
-        <v>1180</v>
+        <v>18971</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D100" s="13">
-        <v>1502</v>
+        <v>22204</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D101" s="13">
-        <v>1101</v>
+        <v>18971</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D102" s="13">
-        <v>1430</v>
+        <v>18971</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="B103" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="D103" s="13">
+        <v>18971</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="5">
+        <v>6</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="C104" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="C103" s="9" t="s">
+      <c r="D104" s="13">
+        <v>10309</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="5">
+        <v>7</v>
+      </c>
+      <c r="B105" s="11" t="s">
         <v>199</v>
       </c>
-      <c r="D103" s="13">
-[...4 lines deleted...]
-      <c r="A104" s="6" t="s">
+      <c r="C105" s="9" t="s">
         <v>200</v>
       </c>
-      <c r="B104" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D105" s="13">
+        <v>18971</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D106" s="13">
-        <v>18971</v>
+        <v>22204</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D107" s="13">
-        <v>22204</v>
+        <v>19032</v>
       </c>
     </row>
     <row r="108" spans="1:4">
-      <c r="A108" s="5">
-[...2 lines deleted...]
-      <c r="B108" s="11" t="s">
+      <c r="A108" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="C108" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B108" s="8"/>
+      <c r="C108" s="9"/>
+      <c r="D108" s="13"/>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="5">
+      <c r="A109" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B109" s="11" t="s">
-[...6 lines deleted...]
-        <v>18971</v>
+      <c r="B109" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D110" s="13">
-        <v>18971</v>
+        <v>779</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D111" s="13">
-        <v>18971</v>
+        <v>759</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D112" s="13">
-        <v>10309</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D113" s="13">
-        <v>22204</v>
+        <v>635</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B114" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="C114" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D114" s="13">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="5">
+        <v>6</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="C115" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="C114" s="9" t="s">
+      <c r="D115" s="13">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="5">
+        <v>7</v>
+      </c>
+      <c r="B116" s="11" t="s">
         <v>218</v>
       </c>
-      <c r="D114" s="13">
-[...4 lines deleted...]
-      <c r="A115" s="6" t="s">
+      <c r="C116" s="9" t="s">
         <v>219</v>
       </c>
-      <c r="B115" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D116" s="13">
+        <v>1414</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="13">
         <v>1799</v>
       </c>
     </row>
     <row r="118" spans="1:4">
-      <c r="A118" s="6" t="s">
+      <c r="A118" s="5">
+        <v>9</v>
+      </c>
+      <c r="B118" s="11" t="s">
         <v>222</v>
       </c>
-      <c r="B118" s="8"/>
-[...1 lines deleted...]
-      <c r="D118" s="13"/>
+      <c r="C118" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D118" s="13">
+        <v>1567</v>
+      </c>
     </row>
     <row r="119" spans="1:4">
-      <c r="A119" s="7" t="s">
-        <v>223</v>
+      <c r="A119" s="6" t="s">
+        <v>224</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9"/>
       <c r="D119" s="13"/>
     </row>
     <row r="120" spans="1:4">
-      <c r="A120" s="4" t="s">
+      <c r="A120" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B120" s="8"/>
+      <c r="C120" s="9"/>
+      <c r="D120" s="13"/>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B120" s="10" t="s">
+      <c r="B121" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C120" s="12" t="s">
+      <c r="C121" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="14" t="s">
+      <c r="D121" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="121" spans="1:4">
-      <c r="A121" s="5">
+    <row r="122" spans="1:4">
+      <c r="A122" s="5">
         <v>1</v>
       </c>
-      <c r="B121" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A122" s="7" t="s">
+      <c r="B122" s="11" t="s">
         <v>226</v>
       </c>
-      <c r="B122" s="8"/>
-[...1 lines deleted...]
-      <c r="D122" s="13"/>
+      <c r="C122" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" s="13">
+        <v>19154</v>
+      </c>
     </row>
     <row r="123" spans="1:4">
-      <c r="A123" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A123" s="5">
+        <v>2</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C123" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D123" s="13">
+        <v>19154</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D124" s="13">
         <v>2196</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D125" s="13">
         <v>2379</v>
       </c>
     </row>
     <row r="126" spans="1:4">
-      <c r="A126" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D126" s="13"/>
+      <c r="A126" s="5">
+        <v>5</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C126" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D126" s="13">
+        <v>2867</v>
+      </c>
     </row>
     <row r="127" spans="1:4">
-      <c r="A127" s="4" t="s">
+      <c r="A127" s="5">
+        <v>6</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" s="13">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9"/>
+      <c r="D128" s="13"/>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B127" s="10" t="s">
+      <c r="B129" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C127" s="12" t="s">
+      <c r="C129" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D127" s="14" t="s">
+      <c r="D129" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="128" spans="1:4">
-      <c r="A128" s="5">
+    <row r="130" spans="1:4">
+      <c r="A130" s="5">
         <v>1</v>
       </c>
-      <c r="B128" s="11" t="s">
-[...18 lines deleted...]
-      <c r="A130" s="4" t="s">
+      <c r="B130" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D130" s="13">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B131" s="8"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="13"/>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B130" s="10" t="s">
+      <c r="B132" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C130" s="12" t="s">
+      <c r="C132" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D130" s="14" t="s">
+      <c r="D132" s="14" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D133" s="13">
         <v>903</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D134" s="13">
-        <v>6039</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D135" s="13">
-        <v>2765</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D136" s="13">
-        <v>2765</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D137" s="13">
-        <v>3450</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D138" s="13">
-        <v>2298</v>
+        <v>26291</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D139" s="13">
-        <v>2684</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D140" s="13">
-        <v>2623</v>
+        <v>26291</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D141" s="13">
-        <v>2458</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D142" s="13">
-        <v>3150</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D143" s="13">
-        <v>14394</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D144" s="13">
-        <v>2765</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D145" s="13">
-        <v>3150</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D146" s="13">
-        <v>3355</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D147" s="13">
-        <v>5120</v>
+        <v>7198</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D148" s="13">
-        <v>30256</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D149" s="13">
-        <v>26291</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D150" s="13">
-        <v>30256</v>
+        <v>6039</v>
       </c>
     </row>
     <row r="151" spans="1:4">
-      <c r="A151" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A151" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="B151" s="8"/>
+      <c r="C151" s="9"/>
+      <c r="D151" s="13"/>
     </row>
     <row r="152" spans="1:4">
-      <c r="A152" s="5">
-[...9 lines deleted...]
-        <v>28182</v>
+      <c r="A152" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D153" s="13">
-        <v>28182</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B154" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C154" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="C154" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="13">
-        <v>28182</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="B155" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="C155" s="9" t="s">
         <v>283</v>
       </c>
-      <c r="C155" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="13">
-        <v>28182</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="B156" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="C156" s="9" t="s">
         <v>285</v>
       </c>
-      <c r="C156" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="13">
-        <v>4941</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D157" s="13">
-        <v>4900</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D158" s="13">
-        <v>7198</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>291</v>
+        <v>250</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D159" s="13">
-        <v>12200</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D160" s="13">
-        <v>6039</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D161" s="13">
-        <v>6039</v>
+        <v>9455</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="B162" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="C162" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="D162" s="13">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9"/>
+      <c r="D163" s="13"/>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="5">
+        <v>1</v>
+      </c>
+      <c r="B165" s="11" t="s">
         <v>297</v>
       </c>
-      <c r="C162" s="9" t="s">
+      <c r="C165" s="9" t="s">
         <v>298</v>
       </c>
-      <c r="D162" s="13">
-[...7 lines deleted...]
-      <c r="B163" s="11" t="s">
+      <c r="D165" s="13">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="C163" s="9" t="s">
-[...15 lines deleted...]
-      <c r="A165" s="4" t="s">
+      <c r="B166" s="8"/>
+      <c r="C166" s="9"/>
+      <c r="D166" s="13"/>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B165" s="10" t="s">
+      <c r="B167" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C165" s="12" t="s">
+      <c r="C167" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D165" s="14" t="s">
+      <c r="D167" s="14" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>30256</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D168" s="13">
-        <v>3050</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="A169" s="5">
+      <c r="A169" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B169" s="8"/>
+      <c r="C169" s="9"/>
+      <c r="D169" s="13"/>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B169" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A170" s="5">
+      <c r="B170" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B170" s="11" t="s">
-[...6 lines deleted...]
-        <v>2257</v>
+      <c r="C170" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>269</v>
+        <v>303</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D171" s="13">
-        <v>30256</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="D172" s="13">
-        <v>1710</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="D173" s="13">
-        <v>9455</v>
+        <v>46704</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D174" s="13">
-        <v>3355</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="175" spans="1:4">
-      <c r="A175" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D175" s="13"/>
+      <c r="A175" s="5">
+        <v>5</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="D175" s="13">
+        <v>7906</v>
+      </c>
     </row>
     <row r="176" spans="1:4">
-      <c r="A176" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C176" s="12" t="s">
+      <c r="A176" s="5">
         <v>6</v>
       </c>
-      <c r="D176" s="14" t="s">
-        <v>7</v>
+      <c r="B176" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="D176" s="13">
+        <v>5754</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D177" s="13">
-        <v>911</v>
+        <v>8338</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="D178" s="13">
-        <v>911</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D179" s="13">
-        <v>718</v>
+        <v>15917.84</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B180" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="C180" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="D180" s="13">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="5">
+        <v>11</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="C181" s="9" t="s">
         <v>324</v>
       </c>
-      <c r="C180" s="9" t="s">
+      <c r="D181" s="13">
+        <v>9917</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="5">
+        <v>12</v>
+      </c>
+      <c r="B182" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="D180" s="13">
-[...4 lines deleted...]
-      <c r="A181" s="6" t="s">
+      <c r="C182" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="B181" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D182" s="13">
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D183" s="13">
-        <v>600</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="184" spans="1:4">
-      <c r="A184" s="6" t="s">
+      <c r="A184" s="5">
+        <v>14</v>
+      </c>
+      <c r="B184" s="11" t="s">
         <v>329</v>
       </c>
-      <c r="B184" s="8"/>
-[...1 lines deleted...]
-      <c r="D184" s="13"/>
+      <c r="C184" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="D184" s="13">
+        <v>2151</v>
+      </c>
     </row>
     <row r="185" spans="1:4">
-      <c r="A185" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A185" s="5">
+        <v>15</v>
+      </c>
+      <c r="B185" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="C185" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="D185" s="13">
+        <v>4013</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D186" s="13">
-        <v>1344</v>
+        <v>10348</v>
       </c>
     </row>
     <row r="187" spans="1:4">
-      <c r="A187" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D187" s="13"/>
+      <c r="A187" s="5">
+        <v>17</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="C187" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="D187" s="13">
+        <v>3105</v>
+      </c>
     </row>
     <row r="188" spans="1:4">
-      <c r="A188" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A188" s="5">
+        <v>18</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C188" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D188" s="13">
+        <v>3105</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D189" s="13">
-        <v>3425</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D190" s="13">
-        <v>8338</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D191" s="13">
-        <v>1960</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D192" s="13">
-        <v>28459</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D193" s="13">
-        <v>3425</v>
+        <v>28459</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="D194" s="13">
         <v>7617</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="D195" s="13">
-        <v>2057</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="D196" s="13">
-        <v>46704</v>
+        <v>16928</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="D197" s="13">
-        <v>18000</v>
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="D198" s="13">
-        <v>3044</v>
+        <v>17107.4</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="D199" s="13">
-        <v>7906</v>
+        <v>8705.959999999999</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D200" s="13">
-        <v>5641</v>
+        <v>7188.88</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="D201" s="13">
-        <v>15917.84</v>
+        <v>7249.6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D202" s="13">
-        <v>3334</v>
+        <v>10525</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="D203" s="13">
-        <v>3044</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="D204" s="13">
-        <v>9917</v>
+        <v>11235</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="D205" s="13">
-        <v>9330.639999999999</v>
+        <v>13742.04</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D206" s="13">
-        <v>6521</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D207" s="13">
-        <v>2109</v>
+        <v>20338.44</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="D208" s="13">
-        <v>3934</v>
+        <v>11595</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D209" s="13">
-        <v>10348</v>
+        <v>11665</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D210" s="13">
-        <v>3044</v>
+        <v>10675</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="D211" s="13">
-        <v>3044</v>
+        <v>12525</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="D212" s="13">
-        <v>3934</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="213" spans="1:4">
-      <c r="A213" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A213" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="B213" s="8"/>
+      <c r="C213" s="9"/>
+      <c r="D213" s="13"/>
     </row>
     <row r="214" spans="1:4">
-      <c r="A214" s="5">
-[...9 lines deleted...]
-        <v>16928</v>
+      <c r="A214" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D215" s="13">
-        <v>9330.639999999999</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D216" s="13">
-        <v>8705.959999999999</v>
+        <v>10070</v>
       </c>
     </row>
     <row r="217" spans="1:4">
-      <c r="A217" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A217" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="B217" s="8"/>
+      <c r="C217" s="9"/>
+      <c r="D217" s="13"/>
     </row>
     <row r="218" spans="1:4">
-      <c r="A218" s="5">
-[...9 lines deleted...]
-        <v>7188.88</v>
+      <c r="A218" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>394</v>
       </c>
       <c r="D219" s="13">
-        <v>7249.6</v>
+        <v>33672</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C220" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D220" s="13">
-        <v>10525</v>
+        <v>40260</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>398</v>
       </c>
       <c r="D221" s="13">
-        <v>10000</v>
+        <v>59902</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>400</v>
       </c>
       <c r="D222" s="13">
-        <v>11235</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C223" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D223" s="13">
-        <v>13742.04</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D224" s="13">
-        <v>10100</v>
+        <v>7076</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C225" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D225" s="13">
-        <v>3904</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="226" spans="1:4">
-      <c r="A226" s="5">
-[...2 lines deleted...]
-      <c r="B226" s="11" t="s">
+      <c r="A226" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="C226" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B226" s="8"/>
+      <c r="C226" s="9"/>
+      <c r="D226" s="13"/>
     </row>
     <row r="227" spans="1:4">
-      <c r="A227" s="5">
-[...9 lines deleted...]
-        <v>20338.44</v>
+      <c r="A227" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D228" s="13">
-        <v>7076</v>
+        <v>15718.2</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D229" s="13">
-        <v>11665</v>
+        <v>15718.2</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D230" s="13">
-        <v>35000</v>
+        <v>18524.2</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="B231" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="D231" s="13">
+        <v>20212.4</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="5">
+        <v>5</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="C232" s="9" t="s">
         <v>417</v>
       </c>
-      <c r="C231" s="9" t="s">
+      <c r="D232" s="13">
+        <v>32422.64</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="5">
+        <v>6</v>
+      </c>
+      <c r="B233" s="11" t="s">
         <v>418</v>
       </c>
-      <c r="D231" s="13">
-[...4 lines deleted...]
-      <c r="A232" s="6" t="s">
+      <c r="C233" s="9" t="s">
         <v>419</v>
       </c>
-      <c r="B232" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D233" s="13">
+        <v>25301.84</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D234" s="13">
-        <v>10070</v>
+        <v>29081.2</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C235" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D235" s="13">
-        <v>10484</v>
+        <v>20212.4</v>
       </c>
     </row>
     <row r="236" spans="1:4">
-      <c r="A236" s="6" t="s">
+      <c r="A236" s="5">
+        <v>9</v>
+      </c>
+      <c r="B236" s="11" t="s">
         <v>424</v>
       </c>
-      <c r="B236" s="8"/>
-[...1 lines deleted...]
-      <c r="D236" s="13"/>
+      <c r="C236" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="D236" s="13">
+        <v>29081.2</v>
+      </c>
     </row>
     <row r="237" spans="1:4">
-      <c r="A237" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A237" s="5">
+        <v>10</v>
+      </c>
+      <c r="B237" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="C237" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="D237" s="13">
+        <v>29081.2</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C238" s="9" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="D238" s="13">
-        <v>33672</v>
+        <v>25761.84</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D239" s="13">
-        <v>40260</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C240" s="9" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D240" s="13">
-        <v>59902</v>
+        <v>25301.84</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D241" s="13">
-        <v>4514</v>
+        <v>24593.44</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C242" s="9" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D242" s="13">
-        <v>10675</v>
+        <v>25394.76</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C243" s="9" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D243" s="13">
-        <v>15000</v>
+        <v>21868.4</v>
       </c>
     </row>
     <row r="244" spans="1:4">
-      <c r="A244" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D244" s="13"/>
+      <c r="A244" s="5">
+        <v>17</v>
+      </c>
+      <c r="B244" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C244" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="D244" s="13">
+        <v>21871.16</v>
+      </c>
     </row>
     <row r="245" spans="1:4">
-      <c r="A245" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A245" s="5">
+        <v>18</v>
+      </c>
+      <c r="B245" s="11" t="s">
+        <v>442</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="D245" s="13">
+        <v>25969.76</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="C246" s="9" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D246" s="13">
-        <v>15718.2</v>
+        <v>40256.44</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="C247" s="9" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="D247" s="13">
-        <v>15718.2</v>
+        <v>56807.24</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C248" s="9" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D248" s="13">
-        <v>18524.2</v>
+        <v>57832.12</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="5">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="C249" s="9" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="D249" s="13">
-        <v>20212.4</v>
+        <v>70603.56</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="5">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C250" s="9" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D250" s="13">
-        <v>32422.64</v>
+        <v>42045.84</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C251" s="9" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="D251" s="13">
-        <v>25301.84</v>
+        <v>69286.12</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
+        <v>25</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="C252" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="D252" s="13">
+        <v>80538.64</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B253" s="8"/>
+      <c r="C253" s="9"/>
+      <c r="D253" s="13"/>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D254" s="14" t="s">
         <v>7</v>
-      </c>
-[...35 lines deleted...]
-        <v>29081.2</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C255" s="9" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D255" s="13">
-        <v>29081.2</v>
+        <v>24102</v>
       </c>
     </row>
     <row r="256" spans="1:4">
-      <c r="A256" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A256" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="B256" s="8"/>
+      <c r="C256" s="9"/>
+      <c r="D256" s="13"/>
     </row>
     <row r="257" spans="1:4">
-      <c r="A257" s="5">
-[...9 lines deleted...]
-        <v>25200</v>
+      <c r="A257" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C258" s="9" t="s">
         <v>463</v>
       </c>
       <c r="D258" s="13">
-        <v>25301.84</v>
+        <v>5626</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>464</v>
       </c>
       <c r="C259" s="9" t="s">
         <v>465</v>
       </c>
       <c r="D259" s="13">
-        <v>24593.44</v>
+        <v>5763</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>466</v>
       </c>
       <c r="C260" s="9" t="s">
         <v>467</v>
       </c>
       <c r="D260" s="13">
-        <v>25394.76</v>
+        <v>6211</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>468</v>
       </c>
       <c r="C261" s="9" t="s">
         <v>469</v>
       </c>
       <c r="D261" s="13">
-        <v>21868.4</v>
+        <v>7924</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>470</v>
       </c>
       <c r="C262" s="9" t="s">
         <v>471</v>
       </c>
       <c r="D262" s="13">
-        <v>21871.16</v>
+        <v>12121</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>472</v>
       </c>
       <c r="C263" s="9" t="s">
         <v>473</v>
       </c>
       <c r="D263" s="13">
-        <v>25969.76</v>
+        <v>14657</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>474</v>
       </c>
       <c r="C264" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D264" s="13">
-        <v>40256.44</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C265" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D265" s="13">
-        <v>56807.24</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C266" s="9" t="s">
         <v>479</v>
       </c>
       <c r="D266" s="13">
-        <v>57832.12</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>481</v>
       </c>
       <c r="D267" s="13">
-        <v>70603.56</v>
+        <v>6792</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>482</v>
       </c>
       <c r="C268" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D268" s="13">
-        <v>42045.84</v>
+        <v>11069</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>484</v>
       </c>
       <c r="C269" s="9" t="s">
         <v>485</v>
       </c>
       <c r="D269" s="13">
-        <v>69286.12</v>
+        <v>13660</v>
       </c>
     </row>
     <row r="270" spans="1:4">
-      <c r="A270" s="5">
-[...2 lines deleted...]
-      <c r="B270" s="11" t="s">
+      <c r="A270" s="6" t="s">
         <v>486</v>
       </c>
-      <c r="C270" s="9" t="s">
+      <c r="B270" s="8"/>
+      <c r="C270" s="9"/>
+      <c r="D270" s="13"/>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" s="5">
+        <v>1</v>
+      </c>
+      <c r="B272" s="11" t="s">
         <v>487</v>
       </c>
-      <c r="D270" s="13">
-[...4 lines deleted...]
-      <c r="A271" s="3" t="s">
+      <c r="C272" s="9" t="s">
         <v>488</v>
       </c>
-      <c r="B271" s="8"/>
-[...4 lines deleted...]
-      <c r="A272" s="6" t="s">
+      <c r="D272" s="13">
+        <v>11356</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" s="5">
+        <v>2</v>
+      </c>
+      <c r="B273" s="11" t="s">
         <v>489</v>
       </c>
-      <c r="B272" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C273" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="D273" s="13">
+        <v>11878</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D274" s="13">
-        <v>3520.84</v>
+        <v>14372</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D275" s="13">
-        <v>3609.16</v>
+        <v>21106</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D276" s="13">
-        <v>3887.92</v>
+        <v>36985</v>
       </c>
     </row>
     <row r="277" spans="1:4">
-      <c r="A277" s="5">
+      <c r="A277" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="B277" s="8"/>
+      <c r="C277" s="9"/>
+      <c r="D277" s="13"/>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B277" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A278" s="5">
+      <c r="B278" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B278" s="11" t="s">
-[...6 lines deleted...]
-        <v>7589.08</v>
+      <c r="C278" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C279" s="9" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D279" s="13">
-        <v>9173.32</v>
+        <v>18188</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D280" s="13">
-        <v>2831.76</v>
+        <v>18446</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C281" s="9" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D281" s="13">
-        <v>2915.48</v>
+        <v>23864</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D282" s="13">
-        <v>3196.08</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C283" s="9" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D283" s="13">
-        <v>4251.32</v>
+        <v>17210</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C284" s="9" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D284" s="13">
-        <v>6934.04</v>
+        <v>18985</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B285" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="C285" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="D285" s="13">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="5">
+        <v>8</v>
+      </c>
+      <c r="B286" s="11" t="s">
         <v>512</v>
       </c>
-      <c r="C285" s="9" t="s">
+      <c r="C286" s="9" t="s">
         <v>513</v>
       </c>
-      <c r="D285" s="13">
-[...4 lines deleted...]
-      <c r="A286" s="6" t="s">
+      <c r="D286" s="13">
+        <v>5618</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="5">
+        <v>9</v>
+      </c>
+      <c r="B287" s="11" t="s">
         <v>514</v>
       </c>
-      <c r="B286" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C287" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="D287" s="13">
+        <v>6731</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C288" s="9" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D288" s="13">
-        <v>11356</v>
+        <v>9831</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C289" s="9" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D289" s="13">
-        <v>11878</v>
+        <v>13172</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D290" s="13">
-        <v>14372</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C291" s="9" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D291" s="13">
-        <v>21106</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
+        <v>14</v>
+      </c>
+      <c r="B292" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="C292" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="D292" s="13">
+        <v>5587</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B293" s="8"/>
+      <c r="C293" s="9"/>
+      <c r="D293" s="13"/>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B294" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B292" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A293" s="5">
+      <c r="C294" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B293" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A294" s="6" t="s">
+      <c r="D294" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="5">
+        <v>1</v>
+      </c>
+      <c r="B295" s="11" t="s">
         <v>527</v>
       </c>
-      <c r="B294" s="8"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="C295" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="D295" s="13">
+        <v>723</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C296" s="9" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D296" s="13">
-        <v>18188</v>
+        <v>643</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D297" s="13">
-        <v>18446</v>
+        <v>569</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C298" s="9" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D298" s="13">
-        <v>23864</v>
+        <v>560</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C299" s="9" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D299" s="13">
-        <v>16900</v>
+        <v>580</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D300" s="13">
-        <v>17210</v>
+        <v>776</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D301" s="13">
-        <v>18985</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C302" s="9" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D302" s="13">
-        <v>4405</v>
+        <v>668</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C303" s="9" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D303" s="13">
-        <v>5618</v>
+        <v>776</v>
       </c>
     </row>
     <row r="304" spans="1:4">
-      <c r="A304" s="5">
-[...5 lines deleted...]
-      <c r="C304" s="9" t="s">
+      <c r="A304" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="D304" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="B304" s="8"/>
+      <c r="C304" s="9"/>
+      <c r="D304" s="13"/>
     </row>
     <row r="305" spans="1:4">
-      <c r="A305" s="5">
-[...9 lines deleted...]
-        <v>9831</v>
+      <c r="A305" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="5">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C306" s="9" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D306" s="13">
-        <v>13172</v>
+        <v>747</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="5">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="C307" s="9" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D307" s="13">
-        <v>4272</v>
+        <v>828</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B308" s="11" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C308" s="9" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D308" s="13">
-        <v>4819</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B309" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>553</v>
+      </c>
+      <c r="D309" s="13">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="5">
+        <v>5</v>
+      </c>
+      <c r="B310" s="11" t="s">
         <v>554</v>
       </c>
-      <c r="C309" s="9" t="s">
+      <c r="C310" s="9" t="s">
         <v>555</v>
       </c>
-      <c r="D309" s="13">
-[...4 lines deleted...]
-      <c r="A310" s="3" t="s">
+      <c r="D310" s="13">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="5">
+        <v>6</v>
+      </c>
+      <c r="B311" s="11" t="s">
         <v>556</v>
       </c>
-      <c r="B310" s="8"/>
-[...21 lines deleted...]
-      <c r="B312" s="11" t="s">
+      <c r="C311" s="9" t="s">
         <v>557</v>
       </c>
-      <c r="C312" s="9" t="s">
-[...220 lines deleted...]
-      <c r="D328" s="13">
+      <c r="D311" s="13">
         <v>3294</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D327"/>
+  <autoFilter ref="B6:D310"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A104:D104"/>
-[...1 lines deleted...]
-    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="A108:D108"/>
     <mergeCell ref="A119:D119"/>
-    <mergeCell ref="A122:D122"/>
-[...15 lines deleted...]
-    <mergeCell ref="A321:D321"/>
+    <mergeCell ref="A120:D120"/>
+    <mergeCell ref="A128:D128"/>
+    <mergeCell ref="A131:D131"/>
+    <mergeCell ref="A151:D151"/>
+    <mergeCell ref="A163:D163"/>
+    <mergeCell ref="A166:D166"/>
+    <mergeCell ref="A169:D169"/>
+    <mergeCell ref="A213:D213"/>
+    <mergeCell ref="A217:D217"/>
+    <mergeCell ref="A226:D226"/>
+    <mergeCell ref="A253:D253"/>
+    <mergeCell ref="A256:D256"/>
+    <mergeCell ref="A270:D270"/>
+    <mergeCell ref="A277:D277"/>
+    <mergeCell ref="A293:D293"/>
+    <mergeCell ref="A304:D304"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -6778,242 +6460,228 @@
     <hyperlink ref="C72" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_89"/>
-    <hyperlink ref="C97" r:id="rId_hyperlink_90"/>
-[...5 lines deleted...]
-    <hyperlink ref="C103" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C105" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="C108" r:id="rId_hyperlink_99"/>
-[...5 lines deleted...]
-    <hyperlink ref="C114" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_106"/>
-    <hyperlink ref="C121" r:id="rId_hyperlink_107"/>
-[...24 lines deleted...]
-    <hyperlink ref="C152" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C122" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_142"/>
-    <hyperlink ref="C163" r:id="rId_hyperlink_143"/>
-[...12 lines deleted...]
-    <hyperlink ref="C180" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_157"/>
-    <hyperlink ref="C186" r:id="rId_hyperlink_158"/>
-[...29 lines deleted...]
-    <hyperlink ref="C218" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C200" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_195"/>
-    <hyperlink ref="C226" r:id="rId_hyperlink_196"/>
-[...4 lines deleted...]
-    <hyperlink ref="C231" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_203"/>
-    <hyperlink ref="C238" r:id="rId_hyperlink_204"/>
-[...16 lines deleted...]
-    <hyperlink ref="C257" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C243" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C245" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="C246" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C255" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="C270" r:id="rId_hyperlink_234"/>
-[...46 lines deleted...]
-    <hyperlink ref="C328" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="C272" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C273" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C274" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C281" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C282" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C283" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C284" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="C285" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="C286" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="C288" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C289" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="C290" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="C291" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="C292" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="C295" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="C296" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="C297" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="C298" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="C299" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="C302" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="C303" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="C306" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="C307" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="C308" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="C309" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="C310" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="C311" r:id="rId_hyperlink_267"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>