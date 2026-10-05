--- v3 (2026-08-21)
+++ v4 (2026-10-05)
@@ -7,719 +7,791 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$310</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$294</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="532">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Регулирующая арматура</t>
   </si>
   <si>
     <t>Вентили для радиаторов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>685B1534</t>
   </si>
   <si>
     <t>Соединитель обжимной 15х 3/4"ЕК черный Uni-Fitt</t>
   </si>
   <si>
+    <t>M 87</t>
+  </si>
+  <si>
+    <t>Блок для однотрубной системы ручной 1/2" LUXOR</t>
+  </si>
+  <si>
     <t>196N3301</t>
   </si>
   <si>
     <t>Узел перекрестный прямой 3/4"ЕК x 3/4"ЕК Uni-Fitt</t>
   </si>
   <si>
+    <t>1190604</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 1/2 проходной Oventrop</t>
+  </si>
+  <si>
     <t>685W1534</t>
   </si>
   <si>
     <t>Соединитель обжимной 15х 3/4"ЕК белый Uni-Fitt</t>
   </si>
   <si>
+    <t>1015813</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>88.21.020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой конический 3/4" Comisa</t>
+  </si>
+  <si>
+    <t>192N3020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Uni-Fitt</t>
+  </si>
+  <si>
+    <t>4000V4-020020</t>
+  </si>
+  <si>
+    <t>Кран для радиатора прямой 20-1/2 SPK</t>
+  </si>
+  <si>
+    <t>1240727 1001</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой G 1/2" x G 3/4" Rehau</t>
+  </si>
+  <si>
+    <t>193B3021</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2" х 3/4"ЕК черный Uni-Fitt</t>
+  </si>
+  <si>
+    <t>193W3021</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2" х 3/4"ЕК белый Uni-Fitt</t>
+  </si>
+  <si>
+    <t>197N3301</t>
+  </si>
+  <si>
+    <t>Узел перекрестный угловой 3/4"ЕК x 3/4"ЕК Uni-Fitt</t>
+  </si>
+  <si>
     <t>SVH-0002-000020</t>
   </si>
   <si>
     <t>Присоединительный узел Н-образный прямой 3/4" STOUT</t>
   </si>
   <si>
-    <t>M 87</t>
-[...58 lines deleted...]
-  <si>
     <t>FV 1350 34</t>
   </si>
   <si>
     <t>Вентиль регулирующий прямой 3/4" Far</t>
   </si>
   <si>
+    <t>RVT-0002-100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>RVL-0001-100020</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой 3/4" Rommer</t>
+  </si>
+  <si>
+    <t>SVH-0004-000020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел Н-образный угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>FV 1400 34</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  прямой 3/4" Far</t>
+  </si>
+  <si>
+    <t>M 88</t>
+  </si>
+  <si>
+    <t>Блок для двухтрубной системы ручной 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>FV 1350 1</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1" Far</t>
+  </si>
+  <si>
+    <t>RVT-0001-100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>RVR-0002-100015</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулирующий угловой 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>467N0150</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1/2" НВ  Uni-Fitt</t>
+  </si>
+  <si>
+    <t>1190504</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 1/2 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>FV 1400 1</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  прямой 1" Far</t>
+  </si>
+  <si>
+    <t>FV 1150 12</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий угловой 1/2" Far</t>
+  </si>
+  <si>
+    <t>1015814</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>RVT-0002-100020</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой 3/4" Rommer</t>
+  </si>
+  <si>
+    <t>RVR-0001-100015</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулирующий прямой 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>467N0151</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1/2"х3/4" ЕК  Uni-Fitt</t>
+  </si>
+  <si>
+    <t>RVL-0002-100015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>FV 1200 12</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  угловой 1/2" Far</t>
+  </si>
+  <si>
+    <t>FV 1150 34</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий угловой 3/4" Far</t>
+  </si>
+  <si>
+    <t>RVT-0001-100020</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой 3/4" Rommer</t>
+  </si>
+  <si>
+    <t>RVR-0002-100020</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулирующий угловой 3/4" Rommer</t>
+  </si>
+  <si>
+    <t>RVL-0001-100015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>FV 1200 34</t>
+  </si>
+  <si>
+    <t>Вентиль запорный  угловой 3/4" Far</t>
+  </si>
+  <si>
     <t>4000V4-025025</t>
   </si>
   <si>
     <t>Кран для радиатора прямой 25-3/4 SPK</t>
   </si>
   <si>
+    <t>FV 1150 1</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий угловой 1" Far</t>
+  </si>
+  <si>
     <t>1240737 1001</t>
   </si>
   <si>
     <t>Присоединительный узел угловой G 1/2" x G 3/4" Rehau</t>
   </si>
   <si>
-    <t>FV 1400 34</t>
-[...80 lines deleted...]
-    <t>Вентиль регулирующий угловой 1" Far</t>
+    <t>RVR-0001-100020</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулирующий прямой 3/4" Rommer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RVL-0002-100020</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой 3/4" Rommer</t>
   </si>
   <si>
     <t>FV 1200 1</t>
   </si>
   <si>
     <t>Вентиль запорный  угловой 1" Far</t>
   </si>
   <si>
     <t>FV 1400 12</t>
   </si>
   <si>
     <t>Вентиль запорный  прямой 1/2" Far</t>
   </si>
   <si>
+    <t>MT 282</t>
+  </si>
+  <si>
+    <t>Блок для однотрубной системы термостатический 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1190606</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 3/4 проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1015883</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
     <t>4005V4-020020</t>
   </si>
   <si>
     <t>Кран для радиатора угловой 20-1/2 SPK</t>
   </si>
   <si>
-    <t>MT 282</t>
-[...14 lines deleted...]
-    <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
+    <t>4005V4-025025</t>
+  </si>
+  <si>
+    <t>Кран для радиатора угловой 25-3/4 SPK</t>
+  </si>
+  <si>
+    <t>M 341</t>
+  </si>
+  <si>
+    <t>Блок с нижней подводкой для однотрубной системы 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1190506</t>
+  </si>
+  <si>
+    <t>Вентиль с ручным приводом "HR" 3/4 угловой Oventrop</t>
   </si>
   <si>
     <t>1015884</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
+    <t>M 351</t>
+  </si>
+  <si>
+    <t>Блок с нижней подводкой для двухтрубной системы 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1181104</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 1/2 проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1184083</t>
+  </si>
+  <si>
+    <t>Присоединительная арматура "Multiblok T" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1181004</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 1/2 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1015943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex прямой  Oventrop </t>
+  </si>
+  <si>
+    <t>1181106</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 3/4 проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1015944</t>
+  </si>
+  <si>
+    <t>Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1181006</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 3/4 угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1181404</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 1/2 осевой Oventrop</t>
+  </si>
+  <si>
+    <t>1181406</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" 3/4 осевой Oventrop</t>
+  </si>
+  <si>
+    <t>193N3020</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Uni-Fitt</t>
+  </si>
+  <si>
+    <t>1091162</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 1/2" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1091062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 1/2" угловой Oventrop</t>
+  </si>
+  <si>
+    <t>M 300</t>
+  </si>
+  <si>
+    <t>Вентиль ручной для блока 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1091163</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 3/4" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1091063</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" ВР 3/4" угловой Oventrop</t>
+  </si>
+  <si>
+    <t>M 320</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический для блока 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1091172</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi 2" G 3/4" НР 1/2" проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1091072</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Вентиль обратный "Combi 2" G 3/4" НР 1/2" угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1181097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термостатический вентиль "A" угловой М 30х1,5 G3/4"х1/2" НР Oventrop </t>
+  </si>
+  <si>
+    <t>1181197</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" проходной М 30х1,5 G3/4"х1/2" НР Oventrop</t>
+  </si>
+  <si>
+    <t>SVT 0005 100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический осевой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0002 100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>FV 1350 12</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий прямой 1/2" Far</t>
+  </si>
+  <si>
+    <t>1181492</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "A" осевой М 30х1,5 G3/4"х1/2" НР Oventrop</t>
+  </si>
+  <si>
+    <t>SVT 0001 100015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1166 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1196 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой евроконус 1/2"х3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1172 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1172 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1152 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVRS 1152 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с неподъемным шпинделем угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2122 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2122 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2102 000015</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVR 2102 000020</t>
+  </si>
+  <si>
+    <t>Вентиль с закрытием затвора угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1156 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1156 000020</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1176 000015</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVL 1176 000020</t>
+  </si>
+  <si>
+    <t>Вентиль запорно-балансировочный прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0001 000015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0003 000020</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический прямой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0002 000015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0004 000020</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой 3/4" STOUT</t>
+  </si>
+  <si>
+    <t>SVT 0005 000015</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический осевой 1/2" STOUT</t>
+  </si>
+  <si>
+    <t>Вентили Oventrop</t>
+  </si>
+  <si>
+    <t>1163162</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР белый  проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1166062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" белый угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1163152</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР хром проходной Oventrop</t>
+  </si>
+  <si>
+    <t>1167062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" белый прямой Oventrop</t>
+  </si>
+  <si>
+    <t>1163052</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР хром угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1167052</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" хром прямой Oventrop</t>
+  </si>
+  <si>
+    <t>1028464</t>
+  </si>
+  <si>
+    <t>Ограничитель температуры обратного потока Dn 15 Oventrop</t>
+  </si>
+  <si>
+    <t>1166052</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" хром угловой Oventrop</t>
+  </si>
+  <si>
+    <t>1163062</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР белый  угловой Oventrop</t>
+  </si>
+  <si>
+    <t>Вентили Luxor</t>
+  </si>
+  <si>
+    <t>RD 101 1/2''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль прямой 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>RS 102 1/2''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль угловой 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>RD 101 3/4''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль прямой 3/4" LUXOR</t>
+  </si>
+  <si>
     <t>RS 102 3/4''</t>
   </si>
   <si>
     <t>Регулирующий вентиль угловой 3/4" LUXOR</t>
   </si>
   <si>
-    <t>4005V4-025025</t>
-[...34 lines deleted...]
-  <si>
     <t>DD 121 1/2''</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>1181004</t>
-[...38 lines deleted...]
-    <t>Термостатический вентиль "A" 3/4 осевой Oventrop</t>
+    <t>DS 122 1/2''</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>DD 121 3/4''</t>
+  </si>
+  <si>
+    <t>Клапан ручной прямой 3/4" LUXOR</t>
+  </si>
+  <si>
+    <t>DS 122 3/4''</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 3/4" LUXOR</t>
+  </si>
+  <si>
+    <t>RD 201 1/2''</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль прямой 1/2" LUXOR</t>
   </si>
   <si>
     <t>RS 202 1/2''</t>
   </si>
   <si>
     <t>Термостатический вентиль угловой 1/2" LUXOR</t>
   </si>
   <si>
-    <t>1091162</t>
-[...310 lines deleted...]
-  <si>
     <t>RD 201 3/4''</t>
   </si>
   <si>
     <t>Термостатический вентиль прямой 3/4" LUXOR</t>
   </si>
   <si>
     <t>RS 202 3/4''</t>
   </si>
   <si>
     <t>Термостатический вентиль угловой 3/4" LUXOR</t>
   </si>
   <si>
     <t>Присоединительные узлы</t>
   </si>
   <si>
     <t>Мультифлекс Oventrop</t>
   </si>
   <si>
     <t>1184483</t>
   </si>
   <si>
     <t>Комплект Multiblock T прямой подключение к радиатору Rp 1/2 ВР Oventrop</t>
   </si>
   <si>
     <t>1184484</t>
@@ -748,50 +820,56 @@
   <si>
     <t>101580114</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
   </si>
   <si>
     <t>Мультифлекс Comisa</t>
   </si>
   <si>
     <t>88.21.025</t>
   </si>
   <si>
     <t>Присоединительный узел угловой конический 3/4" Comisa</t>
   </si>
   <si>
     <t>Термоголовки</t>
   </si>
   <si>
     <t>R470HX001</t>
   </si>
   <si>
     <t>Термостатическая головка жидкостная М30х1,5 Giacomini</t>
   </si>
   <si>
+    <t>69100000</t>
+  </si>
+  <si>
+    <t>Термостатическая головка с регулировкой ТТ 3000 LUXOR</t>
+  </si>
+  <si>
     <t>1011465</t>
   </si>
   <si>
     <t>Термостат "Uni LH" 7-28 C, 0* с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
     <t>1011365</t>
   </si>
   <si>
     <t>Термостат "Uni XH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
     <t>1012065</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
     <t>1142861</t>
   </si>
   <si>
     <t>Терморегулятор с накладным датчиком 2 м Oventrop 20-50°С</t>
   </si>
   <si>
     <t>1142862</t>
@@ -853,272 +931,263 @@
   <si>
     <t>Термостат "Uni XH" 7-28°C, с дистанционным датчиком 5м Oventrop</t>
   </si>
   <si>
     <t>1012295</t>
   </si>
   <si>
     <t>Термостат "Uni FH" 7-28°C, с дистанционной настройкой 2 м Oventrop</t>
   </si>
   <si>
     <t>69011051</t>
   </si>
   <si>
     <t>Головка термоэлектрическая ТE3010 (230 V)  thermo tekna LUXOR</t>
   </si>
   <si>
     <t>1012416</t>
   </si>
   <si>
     <t>Привод термоэлектрический "Aktop T 2P" (24 V) нормально закрытый  Oventrop</t>
   </si>
   <si>
     <t>Терморегулятор Oventrop</t>
   </si>
   <si>
+    <t>Термостат с накладным датчиком 20-50°C Oventrop</t>
+  </si>
+  <si>
+    <t>1011450</t>
+  </si>
+  <si>
+    <t>Адаптер угловой М 30х1,5/М 30х1,5 Oventrop</t>
+  </si>
+  <si>
+    <t>1151082</t>
+  </si>
+  <si>
+    <t>Термостат для "Regufloor H" с датчиком 20-50°C Oventrop</t>
+  </si>
+  <si>
+    <t>1012066</t>
+  </si>
+  <si>
+    <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом белый Oventrop</t>
+  </si>
+  <si>
     <t>1012081</t>
   </si>
   <si>
     <t>Декоративное кольцо "SH-Cap"  хромированное для "Uni SH" Oventrop</t>
   </si>
   <si>
     <t>Термостат с накладным датчиком 40-70°C Oventrop</t>
   </si>
   <si>
     <t>1011467</t>
   </si>
   <si>
     <t>Термостат "Uni LH" 7-28 C, 0* антрацит (черный) Oventrop</t>
   </si>
   <si>
     <t>1012063</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, 0* черный матовый Oventrop</t>
   </si>
   <si>
     <t>Термостат с накладным датчиком 50-80°C Oventrop</t>
   </si>
   <si>
     <t>1013066</t>
   </si>
   <si>
     <t>Термостат "Vindo TH" 7-28 C, 0* Oventrop</t>
   </si>
   <si>
-    <t>Термостат с накладным датчиком 20-50°C Oventrop</t>
-[...19 lines deleted...]
-  <si>
     <t>Терморегулятор Giacomini, Sanext</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>Термостатическая головка ТН М30х1,5 Sanext</t>
   </si>
   <si>
-    <t>Терморегулятор Luxor</t>
-[...7 lines deleted...]
-  <si>
     <t>Клапаны смесительные</t>
   </si>
   <si>
+    <t>SVM-0003-012002</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 3/4" KVs 6 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>RVM-0132-166025</t>
+  </si>
+  <si>
+    <t>Термосмеситель для систем отопления и ГВС 1" НР 35-60°С Rommer</t>
+  </si>
+  <si>
     <t>RVM-0003-006320</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 3/4 " KVs 6,3 Rommer</t>
   </si>
   <si>
     <t>11640500</t>
   </si>
   <si>
     <t>Клапан четырехходовой смесительный VRG 141 1 1/4" ВР ESBE</t>
   </si>
   <si>
+    <t>SVM-0003-011502</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1/2" KVs 2,5 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>SVM-0003-012501</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1" KVs 8 м3/ч Stout</t>
+  </si>
+  <si>
+    <t>28130054</t>
+  </si>
+  <si>
+    <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
+  </si>
+  <si>
     <t>10002495</t>
   </si>
   <si>
     <t>Термосмеситель "ULTRAMIX" TX 91E 3/4" НР Watts</t>
   </si>
   <si>
     <t>RVM-0111-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 20-43°С Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-012501</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-025040</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2 " KVs 25 Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-011502</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-016032</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/4" KVs 16 Rommer</t>
   </si>
   <si>
-    <t>28130054</t>
-[...2 lines deleted...]
-    <t>Вентиль зональный трехходовой 1/2" НР EMMETI</t>
+    <t>SVM-0003-012502</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
   </si>
   <si>
     <t>RVM-0112-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" ВР 35-60°С Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-012502</t>
-[...2 lines deleted...]
-    <t>Клапан трехходовой смесительный 1" KVs 12 м3/ч Stout</t>
+    <t>RVM-0003-040050</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 2 " KVs 40 Rommer</t>
   </si>
   <si>
     <t>31100800</t>
   </si>
   <si>
     <t>Термосмеситель VTA321 3/4" ВР ESBE</t>
   </si>
   <si>
-    <t>RVM-0003-040050</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0003-010025</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 " KVs 10 Rommer</t>
   </si>
   <si>
+    <t>SVM-0003-013201</t>
+  </si>
+  <si>
+    <t>Клапан трехходовой смесительный 1 1/4" KVs 15 м3/ч Stout</t>
+  </si>
+  <si>
     <t>RDG-0019-010032</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный правый для привода для группы RDG-1003 Rommer</t>
   </si>
   <si>
-    <t>SVM-0003-013201</t>
-[...4 lines deleted...]
-  <si>
     <t>RVM-0122-166020</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР  35-60°С Rommer</t>
   </si>
   <si>
     <t>RVM-0121-164320</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 3/4" НР 20-43°С Rommer</t>
   </si>
   <si>
     <t>RDG-0019-010031</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный левый для привода для группы RDG-1003 Rommer</t>
   </si>
   <si>
     <t>SVM-0003-014001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1 1/2" KVs 26 м3/ч Stout</t>
   </si>
   <si>
     <t>RVM-0131-164325</t>
   </si>
   <si>
     <t>Термосмеситель для систем отопления и ГВС 1" НР 20-43°С Rommer</t>
   </si>
   <si>
     <t>RVM-0003-002515</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 1/2 " KVs 2,5 Rommer</t>
   </si>
   <si>
     <t>SVM-0003-015001</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный 2" KVs 40 м3/ч Stout</t>
   </si>
   <si>
-    <t>SVM-0003-012002</t>
-[...10 lines deleted...]
-  <si>
     <t>28130056</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 3/4" НР EMMETI</t>
   </si>
   <si>
     <t>31101000</t>
   </si>
   <si>
     <t>Термосмеситель VTA322 1" НР ESBE</t>
   </si>
   <si>
     <t>28130058</t>
   </si>
   <si>
     <t>Вентиль зональный трехходовой 1" НР EMMETI</t>
   </si>
   <si>
     <t>11600400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>11600900</t>
@@ -1129,426 +1198,279 @@
   <si>
     <t>11601100</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1" ВР ESBE</t>
   </si>
   <si>
     <t>10017418</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 61C 3/4" ВР Watts</t>
   </si>
   <si>
     <t>11601200</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1 1/4" ВР ESBE</t>
   </si>
   <si>
     <t>10017423</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 61C 1" ВР Watts</t>
   </si>
   <si>
+    <t>1130292</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 1/2" 3 шт для вентиля Ду 20 Oventrop</t>
+  </si>
+  <si>
     <t>11603400</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 1 1/2" ВР ESBE</t>
   </si>
   <si>
     <t>10022122</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 62C 1/2" ВР Watts</t>
   </si>
   <si>
+    <t>1130293</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 3/4" 3 шт для вентиля Ду 20 Oventrop</t>
+  </si>
+  <si>
     <t>11603600</t>
   </si>
   <si>
     <t>Клапан трехходовой смесительный VRG 131 2" ВР ESBE</t>
   </si>
   <si>
     <t>10017422</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для ГВС 62C 1" ВР Watts</t>
   </si>
   <si>
     <t>10017420</t>
   </si>
   <si>
     <t>Термосмеситель "AQUAMIX" для напольного отопления 63C 3/4" ВР Watts</t>
   </si>
   <si>
+    <t>1130294</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 1" 3 шт для вентиля Ду 25 Oventrop</t>
+  </si>
+  <si>
+    <t>10017421</t>
+  </si>
+  <si>
+    <t>Термосмеситель "AQUAMIX" для напольного отопления 63C 1" ВР Watts</t>
+  </si>
+  <si>
+    <t>1130296</t>
+  </si>
+  <si>
+    <t>Втулки с резьбой 1 1/2" 3 шт для вентиля Ду 40 Oventrop</t>
+  </si>
+  <si>
+    <t>Термосмеситель Far</t>
+  </si>
+  <si>
+    <t>FA 3950 12</t>
+  </si>
+  <si>
+    <t>Термостатический смеситель 1/2" ВР TERMO-FAR</t>
+  </si>
+  <si>
+    <t>FA 3956 12</t>
+  </si>
+  <si>
+    <t>Термостатический смеситель 1/2" НР TERMO-FAR</t>
+  </si>
+  <si>
+    <t>Термосмеситель Oventrop</t>
+  </si>
+  <si>
+    <t>1130206</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный вентиль "Tri-D" TR Ду 20 Oventrop</t>
+  </si>
+  <si>
+    <t>1131206</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 20 Oventrop</t>
+  </si>
+  <si>
+    <t>1131208</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 25 Oventrop</t>
+  </si>
+  <si>
+    <t>1131212</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный и смесительный вентиль "Tri-CTR" Ду 40 Oventrop</t>
+  </si>
+  <si>
+    <t>1130208</t>
+  </si>
+  <si>
+    <t>Трехходовой распределительный вентиль "Tri-D" TR Ду 25 Oventrop</t>
+  </si>
+  <si>
     <t>1130295</t>
   </si>
   <si>
     <t>Втулки с резьбой 1 1/4" 3 шт для вентиля Ду 40 Oventrop</t>
   </si>
   <si>
-    <t>10017421</t>
-[...223 lines deleted...]
-  <si>
     <t>Клапаны балансировочные Oventrop, CIMBERIO, Giacomini</t>
   </si>
   <si>
+    <t>1060104</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий Hydrocontrol Ду15, 1/2" Oventrop</t>
+  </si>
+  <si>
+    <t>1060106</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий Hydrocontrol Ду20, 3/4" Oventrop</t>
+  </si>
+  <si>
+    <t>1060108</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий Hydrocontrol Ду25, 1" Oventrop</t>
+  </si>
+  <si>
+    <t>1060116</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий Hydrocontrol Ду50, 2" Oventrop</t>
+  </si>
+  <si>
+    <t>Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY003</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1/2" Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY004</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 3/4" Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY005</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1" Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY006</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1 1/4" Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY007</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1 1/2" Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY008</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 2" Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY013</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1/2" без штуцера Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY014</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 3/4" без штуцера Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY015</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1" без штуцера Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY016</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1 1/4" без штуцера Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY017</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 1 1/2" без штуцера Giacomini</t>
+  </si>
+  <si>
+    <t>R206BY018</t>
+  </si>
+  <si>
+    <t>Балансировочный, статичный клапан 2" без штуцера Giacomini</t>
+  </si>
+  <si>
+    <t>Oventrop</t>
+  </si>
+  <si>
+    <t>1060110</t>
+  </si>
+  <si>
+    <t>Вентиль регулирующий Hydrocontrol Ду32, 1 1/4" Oventrop</t>
+  </si>
+  <si>
     <t>1060112</t>
   </si>
   <si>
     <t>Вентиль регулирующий Hydrocontrol Ду40, 1 1/2" Oventrop</t>
-  </si>
-[...106 lines deleted...]
-    <t>Вентиль регулирующий Hydrocontrol Ду50, 2" Oventrop</t>
   </si>
   <si>
     <t>CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP 1/2</t>
   </si>
   <si>
     <t>Балансировочный, автоматический клапан 1/2" 718LP CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP 3/4</t>
   </si>
   <si>
     <t>Балансировочный, автоматический клапан 3/4" 718LP CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP 1</t>
   </si>
   <si>
     <t>Балансировочный, автоматический клапан 1" 718LP CIMBERIO</t>
   </si>
   <si>
     <t>CIM 718LP/2NYL 1/2</t>
   </si>
@@ -2132,62 +2054,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-pryamoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-uglovoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-0-chernyy-matovyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-termostaticheskiy-uglovoy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-zaporno-balansirovochnyy-pryamoy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-termostaticheskiy-pryamoy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-ruchnoy-reguliruyushchiy-uglovoy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-termostaticheskiy-uglovoy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-ruchnoy-reguliruyushchiy-pryamoy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-zaporno-balansirovochnyy-uglovoy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-termostaticheskiy-pryamoy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-ruchnoy-reguliruyushchiy-uglovoy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-zaporno-balansirovochnyy-pryamoy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-ruchnoy-reguliruyushchiy-pryamoy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-rommer/ventil-zaporno-balansirovochnyy-uglovoy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-pryamoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-uglovoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-0-chernyy-matovyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34-kvs-6-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-34--kvs-63-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-chetyrekhkhodovoy-smesitelnyy-vrg-141-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12-kvs-25-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-8-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-12-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-ultramix-tx-91e-34-nr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-kvs-12-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-vr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2--kvs-40-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta321-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1--kvs-10-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-14-kvs-15-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-pravyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-35-60s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-34-nr-20-43s-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-levyy-dlya-privoda-dlya-gruppy-rdg-1003-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-1-12-kvs-26-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-dlya-sistem-otopleniya-i-gvs-1-nr-20-43s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-12--kvs-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapan-trekhkhodovoy-smesitelnyy-2-kvs-40-m3ch-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-34-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-vta322-1-nr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/ventil-zonalnyy-trekhkhodovoy-1-nr-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-34-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-14-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-61c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-1-12-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/klapana-trekhkhodovoy-smesitelnyy-vrg-131-2-vr-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-gvs-62c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-34-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-aquamix-dlya-napolnogo-otopleniya-63c-1-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-vr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/termosmesitel-far/termostaticheskiy-smesitel-12-nr-termo-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-ventil-tri-d-tr-du-20-oventrop-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-ventil-tri-d-tr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-34-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-14-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-1-12-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/giacomini/balansirovochnyy-statichnyy-klapan-2-bez-shtutsera-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-12-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-34-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-avtomaticheskiy-klapan-1-718lp2nyl-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-14-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-12-787ot2r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-12-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-34-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-balansirovochnye/cimberio/balansirovochnyy-ruchnoy-klapan-1-787r-cimberio/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-34-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-14-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-1-12-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/zadvizhki-uni-fitt/zadvizhka-pn10-2-v-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D311"/>
+  <dimension ref="A1:D295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D311" sqref="D311"/>
+      <selection activeCell="D295" sqref="D295"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -2211,4208 +2133,3994 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="13">
-        <v>227</v>
+        <v>261</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="13">
-        <v>1577</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13">
-        <v>231</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="13">
-        <v>1141</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="13">
-        <v>2332</v>
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="13">
-        <v>2135</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="13">
-        <v>4209</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="13">
-        <v>962</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="13">
-        <v>1322</v>
+        <v>507</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="13">
-        <v>1833</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="13">
-        <v>507</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="13">
-        <v>1892</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="13">
-        <v>1926</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="13">
-        <v>3111</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="13">
         <v>1732</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="13">
-        <v>630</v>
+        <v>846</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="13">
-        <v>3111</v>
+        <v>706</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="13">
-        <v>1661</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="13">
-        <v>3419</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="13">
-        <v>7881</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="13">
-        <v>3452</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="13">
-        <v>1079</v>
+        <v>854</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="13">
-        <v>1161</v>
+        <v>462</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="13">
-        <v>2620</v>
+        <v>7881</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="13">
-        <v>2389</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="13">
-        <v>2135</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="13">
-        <v>1047</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="13">
-        <v>1774</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="13">
-        <v>4209</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="13">
-        <v>1697</v>
+        <v>497</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="13">
-        <v>3350</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="13">
-        <v>3372</v>
+        <v>426</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D40" s="13">
-        <v>1065</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="13">
-        <v>506</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="13">
-        <v>3529</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="13">
-        <v>2379</v>
+        <v>750</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="13">
-        <v>4453</v>
+        <v>460</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="13">
-        <v>4453</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="13">
-        <v>1017</v>
+        <v>630</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D47" s="13">
-        <v>635</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="13">
-        <v>1797</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="13">
-        <v>2379</v>
+        <v>755</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D50" s="13">
-        <v>1696</v>
+        <v>690</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="13">
-        <v>3355</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="13">
-        <v>11712</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>98</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="13">
-        <v>647</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="13">
-        <v>3355</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="13">
-        <v>5490</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="13">
-        <v>4453</v>
+        <v>506</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="13">
-        <v>5734</v>
+        <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="13">
-        <v>4453</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="13">
-        <v>3904</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="13">
-        <v>5917</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="13">
-        <v>1319</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="13">
-        <v>2135</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D63" s="13">
-        <v>962</v>
+        <v>10431</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D64" s="13">
-        <v>2135</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D65" s="13">
-        <v>1264</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="13">
-        <v>3355</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="13">
-        <v>3355</v>
+        <v>5246</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>61</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="13">
-        <v>1606</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="13">
-        <v>2379</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="13">
-        <v>2379</v>
+        <v>5490</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D71" s="13">
-        <v>3721</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>65</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="13">
-        <v>3721</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="13">
-        <v>1695</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>67</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="13">
-        <v>1261</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>68</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="13">
-        <v>1093</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>69</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D76" s="13">
-        <v>4148</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>70</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D77" s="13">
-        <v>1314</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D78" s="13">
-        <v>656</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>72</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="13">
-        <v>713</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="13">
-        <v>783</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="13">
-        <v>1128</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="13">
-        <v>725</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>76</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="13">
-        <v>1077</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D84" s="13">
-        <v>699</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>78</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D85" s="13">
-        <v>1005</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>79</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D86" s="13">
-        <v>645</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="13">
-        <v>962</v>
+        <v>656</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>81</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="13">
-        <v>597</v>
+        <v>713</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>82</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D89" s="13">
-        <v>944</v>
+        <v>783</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>83</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D90" s="13">
-        <v>656</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>84</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>174</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D91" s="13">
-        <v>952</v>
+        <v>725</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>85</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>176</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D92" s="13">
-        <v>1180</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>86</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="13">
-        <v>1502</v>
+        <v>699</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>87</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="13">
-        <v>1101</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>88</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="13">
-        <v>1430</v>
+        <v>645</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>89</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="13">
-        <v>1614</v>
+        <v>962</v>
       </c>
     </row>
     <row r="97" spans="1:4">
-      <c r="A97" s="6" t="s">
+      <c r="A97" s="5">
+        <v>90</v>
+      </c>
+      <c r="B97" s="11" t="s">
         <v>186</v>
       </c>
-      <c r="B97" s="8"/>
-[...1 lines deleted...]
-      <c r="D97" s="13"/>
+      <c r="C97" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="D97" s="13">
+        <v>597</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
-      <c r="A98" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A98" s="5">
+        <v>91</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="D98" s="13">
+        <v>944</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D99" s="13">
-        <v>18971</v>
+        <v>656</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D100" s="13">
-        <v>22204</v>
+        <v>952</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D101" s="13">
-        <v>18971</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D102" s="13">
-        <v>18971</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D103" s="13">
-        <v>18971</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D104" s="13">
-        <v>10309</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
+        <v>98</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="D105" s="13">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B106" s="8"/>
+      <c r="C106" s="9"/>
+      <c r="D106" s="13"/>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B105" s="11" t="s">
-[...35 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:4">
-      <c r="A108" s="6" t="s">
+      <c r="A108" s="5">
+        <v>1</v>
+      </c>
+      <c r="B108" s="11" t="s">
         <v>205</v>
       </c>
-      <c r="B108" s="8"/>
-[...1 lines deleted...]
-      <c r="D108" s="13"/>
+      <c r="C108" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D108" s="13">
+        <v>17791</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A109" s="5">
+        <v>2</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="D109" s="13">
+        <v>17751</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D110" s="13">
-        <v>779</v>
+        <v>17791</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D111" s="13">
-        <v>759</v>
+        <v>17751</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D112" s="13">
-        <v>1059</v>
+        <v>17791</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D113" s="13">
-        <v>635</v>
+        <v>17751</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D114" s="13">
-        <v>956</v>
+        <v>9089</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D115" s="13">
-        <v>952</v>
+        <v>17751</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
+        <v>9</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="C116" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D116" s="13">
+        <v>17791</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B117" s="8"/>
+      <c r="C117" s="9"/>
+      <c r="D117" s="13"/>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B116" s="11" t="s">
-[...35 lines deleted...]
-      </c>
     </row>
     <row r="119" spans="1:4">
-      <c r="A119" s="6" t="s">
+      <c r="A119" s="5">
+        <v>1</v>
+      </c>
+      <c r="B119" s="11" t="s">
         <v>224</v>
       </c>
-      <c r="B119" s="8"/>
-[...1 lines deleted...]
-      <c r="D119" s="13"/>
+      <c r="C119" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D119" s="13">
+        <v>801</v>
+      </c>
     </row>
     <row r="120" spans="1:4">
-      <c r="A120" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D120" s="13"/>
+      <c r="A120" s="5">
+        <v>2</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D120" s="13">
+        <v>781</v>
+      </c>
     </row>
     <row r="121" spans="1:4">
-      <c r="A121" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A121" s="5">
+        <v>3</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D121" s="13">
+        <v>1090</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D122" s="13">
-        <v>19154</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D123" s="13">
-        <v>19154</v>
+        <v>665</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D124" s="13">
-        <v>2196</v>
+        <v>653</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D125" s="13">
-        <v>2379</v>
+        <v>984</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D126" s="13">
-        <v>2867</v>
+        <v>980</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D127" s="13">
-        <v>2867</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="128" spans="1:4">
-      <c r="A128" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D128" s="13"/>
+      <c r="A128" s="5">
+        <v>10</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="D128" s="13">
+        <v>1359</v>
+      </c>
     </row>
     <row r="129" spans="1:4">
-      <c r="A129" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A129" s="5">
+        <v>11</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="D129" s="13">
+        <v>1853</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D130" s="13">
-        <v>1451</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="131" spans="1:4">
-      <c r="A131" s="3" t="s">
-        <v>241</v>
+      <c r="A131" s="6" t="s">
+        <v>248</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9"/>
       <c r="D131" s="13"/>
     </row>
     <row r="132" spans="1:4">
-      <c r="A132" s="4" t="s">
+      <c r="A132" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B132" s="8"/>
+      <c r="C132" s="9"/>
+      <c r="D132" s="13"/>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B132" s="10" t="s">
+      <c r="B133" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C132" s="12" t="s">
+      <c r="C133" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D132" s="14" t="s">
+      <c r="D133" s="14" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D134" s="13">
-        <v>2684</v>
+        <v>19154</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="D135" s="13">
-        <v>2623</v>
+        <v>19154</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D136" s="13">
-        <v>3355</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D137" s="13">
-        <v>30256</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D138" s="13">
-        <v>26291</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
+        <v>6</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="C139" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" s="13">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B140" s="8"/>
+      <c r="C140" s="9"/>
+      <c r="D140" s="13"/>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="14" t="s">
         <v>7</v>
-      </c>
-[...35 lines deleted...]
-        <v>28182</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D142" s="13">
-        <v>28182</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="143" spans="1:4">
-      <c r="A143" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A143" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B143" s="8"/>
+      <c r="C143" s="9"/>
+      <c r="D143" s="13"/>
     </row>
     <row r="144" spans="1:4">
-      <c r="A144" s="5">
-[...9 lines deleted...]
-        <v>28182</v>
+      <c r="A144" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D145" s="13">
-        <v>4941</v>
+        <v>903</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>268</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>269</v>
       </c>
       <c r="D146" s="13">
-        <v>4900</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="13">
-        <v>7198</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>272</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="13">
-        <v>12200</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>275</v>
       </c>
       <c r="D149" s="13">
-        <v>3500</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D150" s="13">
-        <v>6039</v>
+        <v>27633</v>
       </c>
     </row>
     <row r="151" spans="1:4">
-      <c r="A151" s="6" t="s">
+      <c r="A151" s="5">
+        <v>7</v>
+      </c>
+      <c r="B151" s="11" t="s">
         <v>278</v>
       </c>
-      <c r="B151" s="8"/>
-[...1 lines deleted...]
-      <c r="D151" s="13"/>
+      <c r="C151" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="D151" s="13">
+        <v>23058</v>
+      </c>
     </row>
     <row r="152" spans="1:4">
-      <c r="A152" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A152" s="5">
+        <v>8</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="C152" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="D152" s="13">
+        <v>23119</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D153" s="13">
-        <v>1037</v>
+        <v>23119</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D154" s="13">
-        <v>30256</v>
+        <v>25132</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D155" s="13">
-        <v>3050</v>
+        <v>25132</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D156" s="13">
-        <v>4880</v>
+        <v>25132</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="D157" s="13">
-        <v>30256</v>
+        <v>25132</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D158" s="13">
-        <v>2257</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>250</v>
+        <v>294</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="D159" s="13">
-        <v>30256</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D160" s="13">
-        <v>1710</v>
+        <v>6954</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="D161" s="13">
-        <v>9455</v>
+        <v>10858</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D162" s="13">
-        <v>3355</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="163" spans="1:4">
-      <c r="A163" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D163" s="13"/>
+      <c r="A163" s="5">
+        <v>19</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="C163" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="D163" s="13">
+        <v>5490</v>
+      </c>
     </row>
     <row r="164" spans="1:4">
-      <c r="A164" s="4" t="s">
+      <c r="A164" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B164" s="8"/>
+      <c r="C164" s="9"/>
+      <c r="D164" s="13"/>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B164" s="10" t="s">
+      <c r="B165" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C164" s="12" t="s">
+      <c r="C165" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D164" s="14" t="s">
+      <c r="D165" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="165" spans="1:4">
-      <c r="A165" s="5">
+    <row r="166" spans="1:4">
+      <c r="A166" s="5">
         <v>1</v>
       </c>
-      <c r="B165" s="11" t="s">
-[...15 lines deleted...]
-      <c r="D166" s="13"/>
+      <c r="B166" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C166" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D166" s="13">
+        <v>27633</v>
+      </c>
     </row>
     <row r="167" spans="1:4">
-      <c r="A167" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A167" s="5">
+        <v>2</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="D167" s="13">
+        <v>1710</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="D168" s="13">
-        <v>1344</v>
+        <v>10187</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="A169" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D169" s="13"/>
+      <c r="A169" s="5">
+        <v>4</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C169" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="D169" s="13">
+        <v>2928</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
-      <c r="A170" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B170" s="10" t="s">
+      <c r="A170" s="5">
         <v>5</v>
       </c>
-      <c r="C170" s="12" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B170" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="D170" s="13">
+        <v>976</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="D171" s="13">
-        <v>2098</v>
+        <v>23119</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="D172" s="13">
-        <v>18000</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="D173" s="13">
-        <v>46704</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="D174" s="13">
-        <v>3105</v>
+        <v>23119</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
+        <v>10</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="D175" s="13">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="B176" s="8"/>
+      <c r="C176" s="9"/>
+      <c r="D176" s="13"/>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B177" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B175" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A176" s="5">
+      <c r="C177" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B176" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A177" s="5">
+      <c r="D177" s="14" t="s">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>8338</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D178" s="13">
-        <v>3401</v>
+        <v>600</v>
       </c>
     </row>
     <row r="179" spans="1:4">
-      <c r="A179" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A179" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="9"/>
+      <c r="D179" s="13"/>
     </row>
     <row r="180" spans="1:4">
-      <c r="A180" s="5">
-[...9 lines deleted...]
-        <v>3105</v>
+      <c r="A180" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D181" s="13">
-        <v>9917</v>
+        <v>7617</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D182" s="13">
-        <v>9330.639999999999</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B183" s="11" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D183" s="13">
-        <v>6651</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D184" s="13">
-        <v>2151</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B185" s="11" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D185" s="13">
-        <v>4013</v>
+        <v>8338</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D186" s="13">
-        <v>10348</v>
+        <v>7906</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D187" s="13">
-        <v>3105</v>
+        <v>15917.84</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D188" s="13">
-        <v>3105</v>
+        <v>46704</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D189" s="13">
-        <v>4013</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D190" s="13">
-        <v>18397</v>
+        <v>6962</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D191" s="13">
-        <v>3493</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D192" s="13">
-        <v>1999</v>
+        <v>9917</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D193" s="13">
-        <v>28459</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D194" s="13">
-        <v>7617</v>
+        <v>8048</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D195" s="13">
-        <v>3493</v>
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D196" s="13">
-        <v>16928</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D197" s="13">
-        <v>9330.639999999999</v>
+        <v>10348</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D198" s="13">
-        <v>17107.4</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D199" s="13">
-        <v>8705.959999999999</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D200" s="13">
-        <v>7188.88</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D201" s="13">
-        <v>7249.6</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D202" s="13">
-        <v>10525</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D203" s="13">
-        <v>10000</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D204" s="13">
-        <v>11235</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D205" s="13">
-        <v>13742.04</v>
+        <v>28459</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D206" s="13">
-        <v>10100</v>
+        <v>16928</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D207" s="13">
-        <v>20338.44</v>
+        <v>9330.639999999999</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D208" s="13">
-        <v>11595</v>
+        <v>17107.4</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D209" s="13">
-        <v>11665</v>
+        <v>8705.959999999999</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D210" s="13">
-        <v>10675</v>
+        <v>7188.88</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D211" s="13">
-        <v>12525</v>
+        <v>7249.6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="B212" s="11" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D212" s="13">
-        <v>35000</v>
+        <v>10525</v>
       </c>
     </row>
     <row r="213" spans="1:4">
-      <c r="A213" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D213" s="13"/>
+      <c r="A213" s="5">
+        <v>33</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="C213" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="D213" s="13">
+        <v>10000</v>
+      </c>
     </row>
     <row r="214" spans="1:4">
-      <c r="A214" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A214" s="5">
+        <v>34</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="C214" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="D214" s="13">
+        <v>11235</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="D215" s="13">
-        <v>10484</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="D216" s="13">
-        <v>10070</v>
+        <v>13742.04</v>
       </c>
     </row>
     <row r="217" spans="1:4">
-      <c r="A217" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D217" s="13"/>
+      <c r="A217" s="5">
+        <v>37</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="C217" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="D217" s="13">
+        <v>10100</v>
+      </c>
     </row>
     <row r="218" spans="1:4">
-      <c r="A218" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A218" s="5">
+        <v>38</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="C218" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="D218" s="13">
+        <v>3721</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="D219" s="13">
-        <v>33672</v>
+        <v>20338.44</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="D220" s="13">
-        <v>40260</v>
+        <v>11595</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="C221" s="9" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="D221" s="13">
-        <v>59902</v>
+        <v>11665</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="D222" s="13">
-        <v>4514</v>
+        <v>6466</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="D223" s="13">
-        <v>3904</v>
+        <v>12525</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
+        <v>44</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="C224" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="D224" s="13">
+        <v>12042</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="B225" s="8"/>
+      <c r="C225" s="9"/>
+      <c r="D225" s="13"/>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B224" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A225" s="5">
+      <c r="D226" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B225" s="11" t="s">
-[...15 lines deleted...]
-      <c r="D226" s="13"/>
     </row>
     <row r="227" spans="1:4">
-      <c r="A227" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A227" s="5">
+        <v>1</v>
+      </c>
+      <c r="B227" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="C227" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="D227" s="13">
+        <v>10070</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="D228" s="13">
-        <v>15718.2</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="229" spans="1:4">
-      <c r="A229" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A229" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="B229" s="8"/>
+      <c r="C229" s="9"/>
+      <c r="D229" s="13"/>
     </row>
     <row r="230" spans="1:4">
-      <c r="A230" s="5">
-[...9 lines deleted...]
-        <v>18524.2</v>
+      <c r="A230" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="D231" s="13">
-        <v>20212.4</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D232" s="13">
-        <v>32422.64</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D233" s="13">
-        <v>25301.84</v>
+        <v>31150</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="D234" s="13">
-        <v>29081.2</v>
+        <v>46400</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D235" s="13">
-        <v>20212.4</v>
+        <v>29600</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C236" s="9" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="D236" s="13">
-        <v>29081.2</v>
+        <v>9699</v>
       </c>
     </row>
     <row r="237" spans="1:4">
-      <c r="A237" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A237" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B237" s="8"/>
+      <c r="C237" s="9"/>
+      <c r="D237" s="13"/>
     </row>
     <row r="238" spans="1:4">
-      <c r="A238" s="5">
-[...9 lines deleted...]
-        <v>25761.84</v>
+      <c r="A238" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D239" s="13">
-        <v>25200</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C240" s="9" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D240" s="13">
-        <v>25301.84</v>
+        <v>10900</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D241" s="13">
-        <v>24593.44</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C242" s="9" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D242" s="13">
-        <v>25394.76</v>
+        <v>33700</v>
       </c>
     </row>
     <row r="243" spans="1:4">
-      <c r="A243" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A243" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="B243" s="8"/>
+      <c r="C243" s="9"/>
+      <c r="D243" s="13"/>
     </row>
     <row r="244" spans="1:4">
-      <c r="A244" s="5">
-[...9 lines deleted...]
-        <v>21871.16</v>
+      <c r="A244" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>442</v>
       </c>
       <c r="C245" s="9" t="s">
         <v>443</v>
       </c>
       <c r="D245" s="13">
-        <v>25969.76</v>
+        <v>5626</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C246" s="9" t="s">
         <v>445</v>
       </c>
       <c r="D246" s="13">
-        <v>40256.44</v>
+        <v>5763</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>446</v>
       </c>
       <c r="C247" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D247" s="13">
-        <v>56807.24</v>
+        <v>6211</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>448</v>
       </c>
       <c r="C248" s="9" t="s">
         <v>449</v>
       </c>
       <c r="D248" s="13">
-        <v>57832.12</v>
+        <v>7924</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="5">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>451</v>
       </c>
       <c r="D249" s="13">
-        <v>70603.56</v>
+        <v>12121</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="5">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>452</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>453</v>
       </c>
       <c r="D250" s="13">
-        <v>42045.84</v>
+        <v>14657</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>454</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>455</v>
       </c>
       <c r="D251" s="13">
-        <v>69286.12</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>457</v>
       </c>
       <c r="D252" s="13">
-        <v>80538.64</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="253" spans="1:4">
-      <c r="A253" s="3" t="s">
+      <c r="A253" s="5">
+        <v>9</v>
+      </c>
+      <c r="B253" s="11" t="s">
         <v>458</v>
       </c>
-      <c r="B253" s="8"/>
-[...1 lines deleted...]
-      <c r="D253" s="13"/>
+      <c r="C253" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="D253" s="13">
+        <v>5112</v>
+      </c>
     </row>
     <row r="254" spans="1:4">
-      <c r="A254" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A254" s="5">
+        <v>10</v>
+      </c>
+      <c r="B254" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="D254" s="13">
+        <v>6792</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C255" s="9" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="D255" s="13">
-        <v>24102</v>
+        <v>11069</v>
       </c>
     </row>
     <row r="256" spans="1:4">
-      <c r="A256" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D256" s="13"/>
+      <c r="A256" s="5">
+        <v>12</v>
+      </c>
+      <c r="B256" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="C256" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="D256" s="13">
+        <v>13660</v>
+      </c>
     </row>
     <row r="257" spans="1:4">
-      <c r="A257" s="4" t="s">
+      <c r="A257" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="B257" s="8"/>
+      <c r="C257" s="9"/>
+      <c r="D257" s="13"/>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B257" s="10" t="s">
+      <c r="B258" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C257" s="12" t="s">
+      <c r="C258" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D257" s="14" t="s">
+      <c r="D258" s="14" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>5626</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C259" s="9" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D259" s="13">
-        <v>5763</v>
+        <v>19300</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C260" s="9" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D260" s="13">
-        <v>6211</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="261" spans="1:4">
-      <c r="A261" s="5">
+      <c r="A261" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="B261" s="8"/>
+      <c r="C261" s="9"/>
+      <c r="D261" s="13"/>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B261" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A262" s="5">
+      <c r="B262" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B262" s="11" t="s">
-[...6 lines deleted...]
-        <v>12121</v>
+      <c r="C262" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>472</v>
       </c>
       <c r="C263" s="9" t="s">
         <v>473</v>
       </c>
       <c r="D263" s="13">
-        <v>14657</v>
+        <v>18188</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>474</v>
       </c>
       <c r="C264" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D264" s="13">
-        <v>4522</v>
+        <v>18446</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C265" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D265" s="13">
-        <v>4658</v>
+        <v>23864</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C266" s="9" t="s">
         <v>479</v>
       </c>
       <c r="D266" s="13">
-        <v>5112</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>481</v>
       </c>
       <c r="D267" s="13">
-        <v>6792</v>
+        <v>17210</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>482</v>
       </c>
       <c r="C268" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D268" s="13">
-        <v>11069</v>
+        <v>18985</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>484</v>
       </c>
       <c r="C269" s="9" t="s">
         <v>485</v>
       </c>
       <c r="D269" s="13">
-        <v>13660</v>
+        <v>4405</v>
       </c>
     </row>
     <row r="270" spans="1:4">
-      <c r="A270" s="6" t="s">
+      <c r="A270" s="5">
+        <v>8</v>
+      </c>
+      <c r="B270" s="11" t="s">
         <v>486</v>
       </c>
-      <c r="B270" s="8"/>
-[...1 lines deleted...]
-      <c r="D270" s="13"/>
+      <c r="C270" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="D270" s="13">
+        <v>5618</v>
+      </c>
     </row>
     <row r="271" spans="1:4">
-      <c r="A271" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A271" s="5">
+        <v>9</v>
+      </c>
+      <c r="B271" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="D271" s="13">
+        <v>6731</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C272" s="9" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D272" s="13">
-        <v>11356</v>
+        <v>9831</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C273" s="9" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D273" s="13">
-        <v>11878</v>
+        <v>13172</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D274" s="13">
-        <v>14372</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="D275" s="13">
-        <v>21106</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="D276" s="13">
-        <v>36985</v>
+        <v>5587</v>
       </c>
     </row>
     <row r="277" spans="1:4">
-      <c r="A277" s="6" t="s">
-        <v>497</v>
+      <c r="A277" s="3" t="s">
+        <v>500</v>
       </c>
       <c r="B277" s="8"/>
       <c r="C277" s="9"/>
       <c r="D277" s="13"/>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D278" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
         <v>1</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C279" s="9" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="D279" s="13">
-        <v>18188</v>
+        <v>723</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
         <v>2</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="D280" s="13">
-        <v>18446</v>
+        <v>643</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
         <v>3</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C281" s="9" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D281" s="13">
-        <v>23864</v>
+        <v>573</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
         <v>4</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D282" s="13">
-        <v>16900</v>
+        <v>560</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
         <v>5</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C283" s="9" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="D283" s="13">
-        <v>17210</v>
+        <v>580</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
         <v>6</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C284" s="9" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D284" s="13">
-        <v>18985</v>
+        <v>776</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
         <v>7</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C285" s="9" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D285" s="13">
-        <v>4405</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
         <v>8</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C286" s="9" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D286" s="13">
-        <v>5618</v>
+        <v>682</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
         <v>9</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C287" s="9" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="D287" s="13">
-        <v>6731</v>
+        <v>776</v>
       </c>
     </row>
     <row r="288" spans="1:4">
-      <c r="A288" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A288" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="B288" s="8"/>
+      <c r="C288" s="9"/>
+      <c r="D288" s="13"/>
     </row>
     <row r="289" spans="1:4">
-      <c r="A289" s="5">
-[...9 lines deleted...]
-        <v>13172</v>
+      <c r="A289" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B289" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C290" s="9" t="s">
         <v>521</v>
       </c>
       <c r="D290" s="13">
-        <v>4272</v>
+        <v>762</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>522</v>
       </c>
       <c r="C291" s="9" t="s">
         <v>523</v>
       </c>
       <c r="D291" s="13">
-        <v>4819</v>
+        <v>845</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>524</v>
       </c>
       <c r="C292" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D292" s="13">
-        <v>5587</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="293" spans="1:4">
-      <c r="A293" s="3" t="s">
+      <c r="A293" s="5">
+        <v>4</v>
+      </c>
+      <c r="B293" s="11" t="s">
         <v>526</v>
       </c>
-      <c r="B293" s="8"/>
-[...1 lines deleted...]
-      <c r="D293" s="13"/>
+      <c r="C293" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="D293" s="13">
+        <v>1850</v>
+      </c>
     </row>
     <row r="294" spans="1:4">
-      <c r="A294" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B294" s="10" t="s">
+      <c r="A294" s="5">
         <v>5</v>
       </c>
-      <c r="C294" s="12" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B294" s="11" t="s">
+        <v>528</v>
+      </c>
+      <c r="C294" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="D294" s="13">
+        <v>2400</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C295" s="9" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="D295" s="13">
-        <v>723</v>
-[...217 lines deleted...]
-        <v>3294</v>
+        <v>3365</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D310"/>
+  <autoFilter ref="B6:D294"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A97:D97"/>
-[...3 lines deleted...]
-    <mergeCell ref="A128:D128"/>
+    <mergeCell ref="A106:D106"/>
+    <mergeCell ref="A117:D117"/>
     <mergeCell ref="A131:D131"/>
-    <mergeCell ref="A151:D151"/>
-[...8 lines deleted...]
-    <mergeCell ref="A270:D270"/>
+    <mergeCell ref="A132:D132"/>
+    <mergeCell ref="A140:D140"/>
+    <mergeCell ref="A143:D143"/>
+    <mergeCell ref="A164:D164"/>
+    <mergeCell ref="A176:D176"/>
+    <mergeCell ref="A179:D179"/>
+    <mergeCell ref="A225:D225"/>
+    <mergeCell ref="A229:D229"/>
+    <mergeCell ref="A237:D237"/>
+    <mergeCell ref="A243:D243"/>
+    <mergeCell ref="A257:D257"/>
+    <mergeCell ref="A261:D261"/>
     <mergeCell ref="A277:D277"/>
-    <mergeCell ref="A293:D293"/>
-    <mergeCell ref="A304:D304"/>
+    <mergeCell ref="A288:D288"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -6460,228 +6168,216 @@
     <hyperlink ref="C72" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_89"/>
-    <hyperlink ref="C99" r:id="rId_hyperlink_90"/>
-[...35 lines deleted...]
-    <hyperlink ref="C144" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C105" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C108" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C109" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C119" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C121" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C122" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_132"/>
-    <hyperlink ref="C153" r:id="rId_hyperlink_133"/>
-[...78 lines deleted...]
-    <hyperlink ref="C244" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C200" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C221" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C248" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C249" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C250" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_220"/>
-    <hyperlink ref="C255" r:id="rId_hyperlink_221"/>
-[...4 lines deleted...]
-    <hyperlink ref="C262" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C255" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C256" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="C259" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="C260" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="C272" r:id="rId_hyperlink_234"/>
-[...14 lines deleted...]
-    <hyperlink ref="C289" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="C270" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C271" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C272" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C273" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C274" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C281" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C282" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="C283" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="C284" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="C285" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="C286" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_252"/>
-    <hyperlink ref="C295" r:id="rId_hyperlink_253"/>
-[...13 lines deleted...]
-    <hyperlink ref="C311" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="C293" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="C294" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="C295" r:id="rId_hyperlink_255"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>