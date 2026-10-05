--- v0 (2026-05-21)
+++ v1 (2026-10-05)
@@ -649,331 +649,331 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>108</v>
+        <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>131</v>
+        <v>142</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>129</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>129</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>211</v>
+        <v>228</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>198</v>
+        <v>213</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>206</v>
+        <v>223</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>212</v>
+        <v>229</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>262</v>
+        <v>282</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>276</v>
+        <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>370</v>
+        <v>399</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>350</v>
+        <v>378</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>514</v>
+        <v>556</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>514</v>
+        <v>556</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>2055</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>2055</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>2974</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>4133</v>
+        <v>4463</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D26"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>