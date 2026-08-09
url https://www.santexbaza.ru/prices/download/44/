--- v0 (2026-06-17)
+++ v1 (2026-08-09)
@@ -70,60 +70,60 @@
   <si>
     <t>7306005</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 50 л</t>
   </si>
   <si>
     <t>7306500</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 80 л</t>
   </si>
   <si>
     <t>7306600</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 100 л</t>
   </si>
   <si>
     <t>7306700</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 200 л</t>
   </si>
   <si>
+    <t>7306800</t>
+  </si>
+  <si>
+    <t>Расширительный бак для водоснабжения Reflex DE 300 л</t>
+  </si>
+  <si>
     <t>7306900</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 500 л</t>
-  </si>
-[...4 lines deleted...]
-    <t>Расширительный бак для водоснабжения Reflex DE 300 л</t>
   </si>
   <si>
     <t>Мембранные баки для отопления Reflex</t>
   </si>
   <si>
     <t>8202501</t>
   </si>
   <si>
     <t>Расширительный бак для систем отопления Reflex N 8 л</t>
   </si>
   <si>
     <t>8203301</t>
   </si>
   <si>
     <t>Расширительный бак для систем отопления Reflex N 12 л</t>
   </si>
   <si>
     <t>8204301</t>
   </si>
   <si>
     <t>Расширительный бак для систем отопления Reflex N 18 л</t>
   </si>
   <si>
     <t>8206301</t>
   </si>
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-300-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-35-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-300/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-300-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-35-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-ng-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-otopleniya-reflex/rasshiritelnyy-bak-dlya-sistem-otopleniya-reflex-n-300/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -659,51 +659,51 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
         <v>10500</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>32380</v>
+        <v>36180</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
         <v>42727</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
@@ -715,199 +715,199 @@
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
         <v>89950</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>150000</v>
+        <v>111369</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>111369</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="7"/>
       <c r="D15" s="11"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>1</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>5845</v>
+        <v>6105</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>2</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
-        <v>6281</v>
+        <v>6570</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>3</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="11">
-        <v>6863</v>
+        <v>6655</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>4</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="11">
-        <v>8095</v>
+        <v>7120</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>5</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="11">
-        <v>11108</v>
+        <v>10560</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>6</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="11">
-        <v>11762</v>
+        <v>11890</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="11">
-        <v>18696</v>
+        <v>20770</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="11">
-        <v>34122</v>
+        <v>34430</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="11">
         <v>120000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D24"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A15:D15"/>