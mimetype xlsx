--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -1450,86 +1450,86 @@
   <si>
     <t>SFT-0062-001260</t>
   </si>
   <si>
     <t>Удлинитель 1/2" НН Stout 60 мм</t>
   </si>
   <si>
     <t>SFT-0062-000170</t>
   </si>
   <si>
     <t>Удлинитель 1" НН Stout 70 мм</t>
   </si>
   <si>
     <t>SFT-0062-003470</t>
   </si>
   <si>
     <t>Удлинитель 3/4" НН Stout 70 мм</t>
   </si>
   <si>
     <t>SFT-0062-003480</t>
   </si>
   <si>
     <t>Удлинитель 3/4" НН Stout 80 мм</t>
   </si>
   <si>
+    <t>SFT-0001-001225</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" ВН Stout 25 мм</t>
+  </si>
+  <si>
     <t>SFT-0062-001270</t>
   </si>
   <si>
     <t>Удлинитель 1/2" НН Stout 70 мм</t>
   </si>
   <si>
-    <t>SFT-0001-001225</t>
-[...4 lines deleted...]
-  <si>
     <t>SFT-0062-000180</t>
   </si>
   <si>
     <t>Удлинитель 1" НН Stout 80 мм</t>
   </si>
   <si>
     <t>SFT-0062-034100</t>
   </si>
   <si>
     <t>Удлинитель 3/4" НН Stout 100 мм</t>
   </si>
   <si>
+    <t>SFT-0001-001230</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" ВН Stout 30 мм</t>
+  </si>
+  <si>
     <t>SFT-0062-001280</t>
   </si>
   <si>
     <t>Удлинитель 1/2" НН Stout 80 мм</t>
   </si>
   <si>
-    <t>SFT-0001-001230</t>
-[...4 lines deleted...]
-  <si>
     <t>SFT-0062-001100</t>
   </si>
   <si>
     <t>Удлинитель 1" НН Stout 100 мм</t>
   </si>
   <si>
     <t>SFT-0062-012100</t>
   </si>
   <si>
     <t>Удлинитель 1/2" НН Stout 100 мм</t>
   </si>
   <si>
     <t>SFT-0001-001240</t>
   </si>
   <si>
     <t>Удлинитель 1/2" ВН Stout 40 мм</t>
   </si>
   <si>
     <t>SFT-0062-001120</t>
   </si>
   <si>
     <t>Удлинитель 1" НН Stout 120 мм</t>
   </si>
   <si>
     <t>SFT-0062-034120</t>
@@ -1588,60 +1588,60 @@
   <si>
     <t>SFT-0062-034250</t>
   </si>
   <si>
     <t>Удлинитель 3/4" НН Stout 250 мм</t>
   </si>
   <si>
     <t>SFT-0062-012200</t>
   </si>
   <si>
     <t>Удлинитель 1/2" НН Stout 200 мм</t>
   </si>
   <si>
     <t>SFT-0001-001260</t>
   </si>
   <si>
     <t>Удлинитель 1/2" ВН Stout 60 мм</t>
   </si>
   <si>
     <t>SFT-0062-010250</t>
   </si>
   <si>
     <t>Удлинитель 1" НН Stout 250 мм</t>
   </si>
   <si>
+    <t>SFT-0062-012250</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" НН Stout 250 мм</t>
+  </si>
+  <si>
     <t>SFT-0001-001265</t>
   </si>
   <si>
     <t>Удлинитель 1/2" ВН Stout 65 мм</t>
-  </si>
-[...4 lines deleted...]
-    <t>Удлинитель 1/2" НН Stout 250 мм</t>
   </si>
   <si>
     <t>SFT-0001-001270</t>
   </si>
   <si>
     <t>Удлинитель 1/2" ВН Stout 70 мм</t>
   </si>
   <si>
     <t>SFT-0001-001280</t>
   </si>
   <si>
     <t>Удлинитель 1/2" ВН Stout 80 мм</t>
   </si>
   <si>
     <t>SFT-0001-012100</t>
   </si>
   <si>
     <t>Удлинитель 1/2" ВН Stout 100 мм</t>
   </si>
   <si>
     <t>SFT-0001-003410</t>
   </si>
   <si>
     <t>Удлинитель 3/4" ВН Stout 10 мм</t>
   </si>
@@ -2552,51 +2552,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-4-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-12kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-34kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2-12kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-3kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-3kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-4kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-4kh3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-12kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-34kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-2kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-34-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-14-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-2-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-34-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-14-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-2-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-34-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-14-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-2-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-75-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-100-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-150-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-200-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-34-100-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-34-150-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-34-200-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-1-100-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-1-150-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-1-200-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-14kh14kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-38kh38kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-12kh12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-34kh34kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-1kh1kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-1-14kh1-14kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-1-12kh1-12kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-2kh2kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-2-12kh2-12kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-3kh3kh3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-4kh4kh4-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-nn-stout/troynik-nn-12kh12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-nn-stout/troynik-nn-34kh34kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-nn-stout/troynik-nn-1kh1kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vnv-stout/troynik-vnv-12kh12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vnv-stout/troynik-vnv-34kh34kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vnv-stout/troynik-vnv-1kh1kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-perekhodnoy-stout/troynik-perekhodnoy-vv-34kh12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-perekhodnoy-stout/troynik-perekhodnoy-vv-1kh12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-perekhodnoy-stout/troynik-perekhodnoy-vv-1kh34kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-14-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-38-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-12-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-34-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-1-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-1-14-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-1-12-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-2-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nn-stout/ugolnik-nn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nn-stout/ugolnik-nn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nn-stout/ugolnik-nn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=14998" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4216" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15083" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15012" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4217" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=14999" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15084" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15013" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15014" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15000" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4218" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15085" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15015" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15001" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4219" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15086" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15003" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4220" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15087" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15016" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15004" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4221" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15088" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15017" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15005" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4222" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15089" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15018" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15019" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15006" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4223" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15090" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4224" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15007" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4225" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4226" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4227" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4229" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4230" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4231" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4232" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4233" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4234" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4236" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4238" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4239" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4240" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-38kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-12kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-34kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-34kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-2-12kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-18-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-18-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-14-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-14-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-38-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-38-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-38-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-16mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-18mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-34-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-34-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-14-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-14-35mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-12-40mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-2-50mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-18-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-18-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-14-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-14-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-38-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-38-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-38-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-16mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-18mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-34-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-34-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-14-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-14-35mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-14-40mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-12-45mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-2-50mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-2-12-60mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-3-80mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-4-100mm-stout/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-vr-stout/zaglushka-vr-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/zaglushka-nr-stout/zaglushka-nr-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-stout/kontrgayka-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/kontrgayka-s-uporom-stout/kontrgayka-s-uporom-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/krestovina-vv-stout/krestovina-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-vv-stout/mufta-vv-3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/mufta-perekhodnaya-vv-stout/mufta-perekhodnaya-vv-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-nn-stout/nippel-4-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-12kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-34kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-2-12kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-3kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-3kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-4kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/nippel-perekhodnoy-nn-stout/nippel-perekhodnoy-4kh3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-12kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-34kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-2kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/perekhodnik-vn-stout/perekhodnik-vn-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-34-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-14-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-1-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vv-stout/razemnoe-soedinenie-vv-2-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-34-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-14-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-1-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razemnoe-soedinenie-amerikanka-vn-stout/razemnoe-soedinenie-vn-2-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-34-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-14-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-1-12-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/razyomnoe-soedinenie-amerikanka-uglovaya-vn-stout/razemnoe-uglovoe-soedinenie-vn-2-nikelirovannoe-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-75-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-100-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-150-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-12-200-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-34-100-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-34-150-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-34-200-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-1-100-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-1-150-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/sgon-stout/sgon-1-200-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-14kh14kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-38kh38kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-12kh12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-34kh34kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-1kh1kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-1-14kh1-14kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-1-12kh1-12kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-2kh2kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-2-12kh2-12kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-3kh3kh3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-stout/troynik-vv-4kh4kh4-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-nn-stout/troynik-nn-12kh12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-nn-stout/troynik-nn-34kh34kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-nn-stout/troynik-nn-1kh1kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vnv-stout/troynik-vnv-12kh12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vnv-stout/troynik-vnv-34kh34kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vnv-stout/troynik-vnv-1kh1kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-perekhodnoy-stout/troynik-perekhodnoy-vv-34kh12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-perekhodnoy-stout/troynik-perekhodnoy-vv-1kh12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/troynik-vv-perekhodnoy-stout/troynik-perekhodnoy-vv-1kh34kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-3-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-vv-stout/ugolnik-vv-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-stout/ugolnik-vn-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-14-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-38-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-12-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-34-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-1-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-1-14-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-1-12-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nv-s-uporom-stout/ugolnik-vn-2-s-uporom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nn-stout/ugolnik-nn-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nn-stout/ugolnik-nn-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/ugolnik-nn-stout/ugolnik-nn-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=14998" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4216" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15083" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15012" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4217" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=14999" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15084" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15013" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15014" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4218" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15000" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15085" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15015" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4219" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15001" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15086" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15003" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4220" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15087" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15016" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15004" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4221" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15088" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15017" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15005" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4222" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15089" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15018" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-nn-stout/?sku=15019" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15006" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4223" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-1-nn-stout/?sku=15090" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12-nn-stout/?sku=15007" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4224" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4225" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4226" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-12kh10-mm-stout/?sku=4227" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4229" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4230" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4231" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4232" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4233" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4234" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4236" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4238" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4239" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/udlinitel-stout/udlinitel-34-stout/?sku=4240" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-14kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-38kh18-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-38kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-12kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-12kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-34kh14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-34kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-34kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1kh38-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-14kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-14kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-14kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-1-12kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-2kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-2kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-2-12kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/futorka-stout/futorka-3kh2-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-18-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-18-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-14-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-14-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-38-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-38-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-38-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-16mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-18mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-12-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-34-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-34-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-14-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-14-35mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-1-12-40mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-vr-stout/shtutser-vr-2-50mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-18-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-18-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-14-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-14-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-38-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-38-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-38-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-10mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-12mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-14mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-16mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-18mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-12-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-34-20mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-34-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-25mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-14-30mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-14-35mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-14-40mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-1-12-45mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-2-50mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-2-12-60mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-3-80mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rezbovye-soedineniya-viega-tiemme-valtec/latunnye-rezbovye-fitingi-stout/shtutser-nr-stout/shtutser-nr-4-100mm-stout/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D392"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D392" sqref="D392"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -6251,121 +6251,121 @@
     <row r="275" spans="1:4">
       <c r="A275" s="5">
         <v>13</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D275" s="11">
         <v>585</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
         <v>14</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>478</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D276" s="11">
-        <v>275</v>
+        <v>243</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="5">
         <v>15</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>480</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D277" s="11">
-        <v>243</v>
+        <v>275</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="5">
         <v>16</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>482</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D278" s="11">
         <v>744</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
         <v>17</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>484</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D279" s="11">
         <v>675</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
         <v>18</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>486</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D280" s="11">
-        <v>358</v>
+        <v>283</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
         <v>19</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>488</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D281" s="11">
-        <v>283</v>
+        <v>358</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
         <v>20</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>490</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D282" s="11">
         <v>891</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
         <v>21</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>492</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>493</v>
@@ -6573,65 +6573,65 @@
     <row r="298" spans="1:4">
       <c r="A298" s="5">
         <v>36</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>522</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D298" s="11">
         <v>2251</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
         <v>37</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>524</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D299" s="11">
-        <v>533</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
         <v>38</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>526</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D300" s="11">
-        <v>1114</v>
+        <v>533</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
         <v>39</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>528</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D301" s="11">
         <v>580</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
         <v>40</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>530</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>531</v>