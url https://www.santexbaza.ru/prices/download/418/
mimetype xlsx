--- v0 (2026-07-28)
+++ v1 (2026-09-22)
@@ -43,210 +43,210 @@
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Трапы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>GZ99040</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 40 см Ganzer</t>
   </si>
   <si>
+    <t>DL60А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 60 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
     <t>APZ13-DOUBLE9-950</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 950 мм</t>
   </si>
   <si>
-    <t>DL60А</t>
-[...4 lines deleted...]
-  <si>
     <t>736569</t>
   </si>
   <si>
     <t>Дизайн-вставка Advantix Vario для душевых лотков 300-1200 Viega</t>
   </si>
   <si>
     <t>GZ99050</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 50 см Ganzer</t>
   </si>
   <si>
+    <t>DL70А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 70 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>APZ10-550M</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ10 с перфорированной решеткой 550 мм</t>
+  </si>
+  <si>
     <t>15103069</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 600 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
-    <t>DL70А</t>
-[...10 lines deleted...]
-  <si>
     <t>APZ13-DOUBLE9-550</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 550 мм</t>
   </si>
   <si>
     <t>GZ99060</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 60 см Ganzer</t>
   </si>
   <si>
+    <t>DL80А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 80 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
     <t>15103079</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 700 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
-    <t>DL80А</t>
-[...4 lines deleted...]
-  <si>
     <t>APZ13-DOUBLE9-650</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 650 мм</t>
   </si>
   <si>
+    <t>GZ99070</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 70 см Ganzer</t>
+  </si>
+  <si>
     <t>MRFGC3SNRV-110</t>
   </si>
   <si>
     <t>Трап напольный с сухим затвором MRFGC3SNRV-110 McALPINE</t>
   </si>
   <si>
-    <t>GZ99070</t>
-[...4 lines deleted...]
-  <si>
     <t>15103089</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 800 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
     <t>DL90А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 90 см с сухим затвором VIEIR</t>
   </si>
   <si>
+    <t>DL40А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 40 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>557171</t>
+  </si>
+  <si>
+    <t>Трап горизонтальный ф110 Viega</t>
+  </si>
+  <si>
     <t>APZ13-DOUBLE9-750</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 750 мм</t>
   </si>
   <si>
-    <t>DL40А</t>
-[...10 lines deleted...]
-  <si>
     <t>GZ99080</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 80 см Ganzer</t>
   </si>
   <si>
     <t>15103099</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 900 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
     <t>GZ99030</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 30 см Ganzer</t>
   </si>
   <si>
+    <t>DL50А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 50 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>T001</t>
+  </si>
+  <si>
+    <t>Трап вертикальный с обратным клапаном Ganzer</t>
+  </si>
+  <si>
     <t>APZ13-DOUBLE9-850</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 850 мм</t>
   </si>
   <si>
-    <t>DL50А</t>
-[...8 lines deleted...]
-    <t>Трап вертикальный с обратным клапаном Ganzer</t>
+    <t>GZ99090</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 90 см Ganzer</t>
   </si>
   <si>
     <t>DL30А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 30 см с сухим затвором VIEIR</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лоток душевой с сухим затвором 90 см Ganzer</t>
   </si>
   <si>
     <t>557119</t>
   </si>
   <si>
     <t>Трап горизонтальный ф50 Viega</t>
   </si>
   <si>
     <t>T002</t>
   </si>
   <si>
     <t>Трап горизонтальный с обратным клапаном Ganzer</t>
   </si>
   <si>
     <t>APZ10-650M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 650 мм</t>
   </si>
   <si>
     <t>MRFGC3SSV-110</t>
   </si>
   <si>
     <t>Трап напольный с сухим затвором MRFGC3SSV-110 McALPINE</t>
   </si>
@@ -836,51 +836,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-40-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-60-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dizayn-vstavka-advantix-vario-dlya-dushevykh-lotkov-300-1200-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-50-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-600-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-70-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-60-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-700-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-80-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3snrv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-70-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-800-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-90-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-40-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f110-viega-557171/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-80-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-900-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-30-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-50-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-30-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-90-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-viega-557119/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3ssv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f50-gorizontalnyy-viega-583217/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-669201/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-superploskiy-viega-583231/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f110-vertikalnyy-viega-557201/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-viega-556914/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-f50-vertikalnyy-s-sukhim-zatvorom-viega-583224/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-617271/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-reguliruemyy-uglovoy-polukruglyy-viega-592370/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-721671/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-686277/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-matovoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704353/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-khromirovannoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704360/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-advantix-visign-er10-753153/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-advantix-visign-er10-753160/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-advantix-visign-er10-753177/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-advantix-visign-er10-753184/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-advantix-visign-er10-753191/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753207/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753214/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753221/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753238/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vstraivaemyy-v-stenu-dlya-dusha-advantix-vario-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753245/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-gorizontalnyy-dn4050-s-sukhim-sifonom-primus-hl510npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-vertikalnyy-dn5075110-s-sukhim-zatvorom-primus-hl310npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-dn-110-hl98/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-rw150110/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-40-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-60-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dizayn-vstavka-advantix-vario-dlya-dushevykh-lotkov-300-1200-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-50-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-70-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-600-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-60-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-80-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-700-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-70-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3snrv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-800-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-90-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-40-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f110-viega-557171/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-80-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-900-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-30-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-50-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-90-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-30-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-viega-557119/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3ssv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f50-gorizontalnyy-viega-583217/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-669201/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-superploskiy-viega-583231/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f110-vertikalnyy-viega-557201/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-viega-556914/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-f50-vertikalnyy-s-sukhim-zatvorom-viega-583224/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-617271/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-reguliruemyy-uglovoy-polukruglyy-viega-592370/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-721671/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-686277/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-matovoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704353/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-khromirovannoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704360/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-advantix-visign-er10-753153/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-advantix-visign-er10-753160/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-advantix-visign-er10-753177/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-advantix-visign-er10-753184/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-advantix-visign-er10-753191/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753207/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753214/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753221/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753238/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vstraivaemyy-v-stenu-dlya-dusha-advantix-vario-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753245/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-gorizontalnyy-dn4050-s-sukhim-sifonom-primus-hl510npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-vertikalnyy-dn5075110-s-sukhim-zatvorom-primus-hl310npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-dn-110-hl98/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-rw150110/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D70" sqref="D70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -921,303 +921,303 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <v>3800</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>40740</v>
+        <v>4115.1</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>4115.1</v>
+        <v>40740</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
         <v>16550</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11">
         <v>4650</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="11">
-        <v>26000</v>
+        <v>4196.01</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
-        <v>4196.01</v>
+        <v>12795</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>12795</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
         <v>32789</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
         <v>5200</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
-        <v>27000</v>
+        <v>4961.61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="11">
-        <v>4961.61</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="11">
         <v>35072</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="11">
-        <v>5043</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="11">
-        <v>5550</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="11">
         <v>28000</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="11">
         <v>5365.29</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
-        <v>37133</v>
+        <v>3089.37</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
-        <v>3089.37</v>
+        <v>12170</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
-        <v>12170</v>
+        <v>37133</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="11">
         <v>6000</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
@@ -1229,107 +1229,107 @@
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="11">
         <v>3500</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="11">
-        <v>38358</v>
+        <v>3711.42</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="11">
-        <v>3711.42</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
-        <v>1402</v>
+        <v>38358</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="11">
-        <v>2763.12</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="11">
-        <v>6400</v>
+        <v>2763.12</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="11">
         <v>4150</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>66</v>