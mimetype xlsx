--- v0 (2026-06-17)
+++ v1 (2026-08-09)
@@ -7,311 +7,311 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$406</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$407</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="738">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="740">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Трапы, гофры, сифоны и подводки</t>
   </si>
   <si>
     <t>Трапы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>GZ99040</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 40 см Ganzer</t>
+  </si>
+  <si>
+    <t>DL60А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 60 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>APZ13-DOUBLE9-950</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 950 мм</t>
+  </si>
+  <si>
+    <t>736569</t>
+  </si>
+  <si>
+    <t>Дизайн-вставка Advantix Vario для душевых лотков 300-1200 Viega</t>
+  </si>
+  <si>
+    <t>GZ99050</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 50 см Ganzer</t>
+  </si>
+  <si>
     <t>APZ10-550M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 550 мм</t>
   </si>
   <si>
-    <t>GZ99040</t>
-[...26 lines deleted...]
-    <t>Лоток душевой с сухим затвором 50 см Ganzer</t>
+    <t>DL70А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 70 см с сухим затвором VIEIR</t>
   </si>
   <si>
     <t>15103069</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 600 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
-    <t>DL70А</t>
-[...4 lines deleted...]
-  <si>
     <t>APZ13-DOUBLE9-550</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 550 мм</t>
   </si>
   <si>
+    <t>GZ99060</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 60 см Ganzer</t>
+  </si>
+  <si>
+    <t>DL80А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 80 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>15103079</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку 700 мм 2 в 1 хром матовый TECElinus</t>
+  </si>
+  <si>
     <t>MRFGC3SNRV-110</t>
   </si>
   <si>
     <t>Трап напольный с сухим затвором MRFGC3SNRV-110 McALPINE</t>
   </si>
   <si>
-    <t>GZ99060</t>
-[...2 lines deleted...]
-    <t>Лоток душевой с сухим затвором 60 см Ganzer</t>
+    <t>APZ13-DOUBLE9-650</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 650 мм</t>
+  </si>
+  <si>
+    <t>GZ99070</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 70 см Ganzer</t>
   </si>
   <si>
     <t>557171</t>
   </si>
   <si>
     <t>Трап горизонтальный ф110 Viega</t>
   </si>
   <si>
-    <t>15103079</t>
-[...20 lines deleted...]
-    <t>Лоток душевой с сухим затвором 70 см Ganzer</t>
+    <t>15103089</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку 800 мм 2 в 1 хром матовый TECElinus</t>
+  </si>
+  <si>
+    <t>DL90А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 90 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>DL40А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 40 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>APZ13-DOUBLE9-750</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 750 мм</t>
+  </si>
+  <si>
+    <t>GZ99080</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 80 см Ganzer</t>
+  </si>
+  <si>
+    <t>15103099</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку 900 мм 2 в 1 хром матовый TECElinus</t>
+  </si>
+  <si>
+    <t>GZ99030</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 30 см Ganzer</t>
   </si>
   <si>
     <t>T001</t>
   </si>
   <si>
     <t>Трап вертикальный с обратным клапаном Ganzer</t>
   </si>
   <si>
-    <t>15103089</t>
-[...20 lines deleted...]
-    <t>Лоток душевой под плитку 40 см с сухим затвором VIEIR</t>
+    <t>DL50А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 50 см с сухим затвором VIEIR</t>
   </si>
   <si>
     <t>DL30А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 30 см с сухим затвором VIEIR</t>
   </si>
   <si>
-    <t>GZ99080</t>
-[...16 lines deleted...]
-  <si>
     <t>APZ13-DOUBLE9-850</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 850 мм</t>
   </si>
   <si>
-    <t>DL50А</t>
-[...4 lines deleted...]
-  <si>
     <t>GZ99090</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 90 см Ganzer</t>
   </si>
   <si>
+    <t>T002</t>
+  </si>
+  <si>
+    <t>Трап горизонтальный с обратным клапаном Ganzer</t>
+  </si>
+  <si>
     <t>APZ10-650M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 650 мм</t>
   </si>
   <si>
     <t>MRFGC3SSV-110</t>
   </si>
   <si>
     <t>Трап напольный с сухим затвором MRFGC3SSV-110 McALPINE</t>
   </si>
   <si>
     <t>557119</t>
   </si>
   <si>
     <t>Трап горизонтальный ф50 Viega</t>
   </si>
   <si>
-    <t>T002</t>
-[...4 lines deleted...]
-  <si>
     <t>583217</t>
   </si>
   <si>
     <t>Трап горизонтальный ф50 с сухим затвором Viega</t>
   </si>
   <si>
     <t>APZ10-750M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 750 мм</t>
   </si>
   <si>
     <t>APZ10-850M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 850 мм</t>
   </si>
   <si>
     <t>669201</t>
   </si>
   <si>
     <t>Трап горизонтальный ф50 с рамкой из нержавеющей стали Viega</t>
   </si>
   <si>
+    <t>583231</t>
+  </si>
+  <si>
+    <t>Трап горизонтальный ф50 суперплоский Viega</t>
+  </si>
+  <si>
     <t>APZ10-950M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 950 мм</t>
   </si>
   <si>
-    <t>583231</t>
-[...4 lines deleted...]
-  <si>
     <t>557201</t>
   </si>
   <si>
     <t>Трап вертикальный ф110 Viega</t>
   </si>
   <si>
     <t>556914</t>
   </si>
   <si>
     <t>Трап вертикальный ф50 Viega</t>
   </si>
   <si>
     <t>583224</t>
   </si>
   <si>
     <t>Трап вертикальный ф50 с сухим затвором Viega</t>
   </si>
   <si>
     <t>617271</t>
   </si>
   <si>
     <t>Трап вертикальный ф50 с рамкой из нержавеющей стали Viega</t>
   </si>
   <si>
     <t>592370</t>
@@ -490,284 +490,290 @@
   <si>
     <t>Гофра для сифона 1 1/4" 40/50 290-500 мм McALPINE</t>
   </si>
   <si>
     <t>MRMF1S</t>
   </si>
   <si>
     <t>Гофра для сифона 1 1/4" 40/50 460-1000 мм McALPINE</t>
   </si>
   <si>
     <t>MRMF2</t>
   </si>
   <si>
     <t>Гофра для сифона 1 1/2" 40/50 460-1000 мм McALPINE</t>
   </si>
   <si>
     <t>MRMF1</t>
   </si>
   <si>
     <t>Гофра для сифона 1 1/4" 32 400-1000 мм McALPINE</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
+    <t>MRNRV50-PB</t>
+  </si>
+  <si>
+    <t>Сифон самозакрывающийся с сухим затвором MRNRV50-PB McALPINE</t>
+  </si>
+  <si>
+    <t>A-4003</t>
+  </si>
+  <si>
+    <t>Сифoн бyтылoчный ф40 универсальный ORIO</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>Сифон для стиральных машин 3/4" Itap</t>
+  </si>
+  <si>
+    <t>MRNRV32C-PB</t>
+  </si>
+  <si>
+    <t>Сифон самозакрывающийся с сухим затвором MRNRV32C-PB McALPINE</t>
+  </si>
+  <si>
     <t>APS6</t>
   </si>
   <si>
     <t>Сифoн под штукатурку для стиральной машины двойной Alcaplast</t>
   </si>
   <si>
-    <t>MRNRV50-PB</t>
-[...2 lines deleted...]
-    <t>Сифон самозакрывающийся с сухим затвором MRNRV50-PB McALPINE</t>
+    <t>HL21</t>
+  </si>
+  <si>
+    <t>Воронка капельная HL21</t>
   </si>
   <si>
     <t>A-3</t>
   </si>
   <si>
     <t>Сифoн для раковины короткий хром GANZER</t>
   </si>
   <si>
-    <t>MRNRV32C-PB</t>
-[...2 lines deleted...]
-    <t>Сифон самозакрывающийся с сухим затвором MRNRV32C-PB McALPINE</t>
+    <t>MRNRV40C-PB</t>
+  </si>
+  <si>
+    <t>Сифон самозакрывающийся с сухим затвором MRNRV40C-PB McALPINE</t>
+  </si>
+  <si>
+    <t>958LRR</t>
+  </si>
+  <si>
+    <t>Сифoн металлический ф32 для биде Remer</t>
+  </si>
+  <si>
+    <t>MRNRV50C-PB</t>
+  </si>
+  <si>
+    <t>Сифон самозакрывающийся с сухим затвором MRNRV50C-PB McALPINE</t>
   </si>
   <si>
     <t>С2015</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф32-40 с универсальным выпуском и гофрой Ани Пласт</t>
   </si>
   <si>
-    <t>958LRR</t>
-[...14 lines deleted...]
-    <t>Сифон самозакрывающийся с сухим затвором MRNRV50C-PB McALPINE</t>
+    <t>MRNRV32-PB</t>
+  </si>
+  <si>
+    <t>Сифон самозакрывающийся с сухим затвором MRNRV32-PB McALPINE</t>
   </si>
   <si>
     <t>103927</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф32 для раковины, с пробкой Viega</t>
   </si>
   <si>
     <t>MRSK2</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф40 с выпуском и пробкой McALPINE</t>
   </si>
   <si>
-    <t>390</t>
-[...20 lines deleted...]
-    <t>Сифoн бyтылoчный ф40 универсальный ORIO</t>
+    <t>AG210321100</t>
+  </si>
+  <si>
+    <t>Сифoн под штукатурку для стиральной машины нерж. сталь Alcaplast</t>
+  </si>
+  <si>
+    <t>114619</t>
+  </si>
+  <si>
+    <t>Сифoн бyтылoчный ф32 для биде Viega</t>
+  </si>
+  <si>
+    <t>MRSK12-50</t>
+  </si>
+  <si>
+    <t>Сифoн для кухонной мойки ф40 P/S-образный  McALPINE</t>
   </si>
   <si>
     <t>APS4</t>
   </si>
   <si>
     <t>Сифoн под штукатурку для стиральной машины Alcaplast</t>
   </si>
   <si>
     <t>A-2C</t>
   </si>
   <si>
     <t>Сифoн для раковины черный матовый GANZER</t>
   </si>
   <si>
+    <t>958BRR</t>
+  </si>
+  <si>
+    <t>Сифoн металлический ф32 для биде 958BRR Remer</t>
+  </si>
+  <si>
     <t>С0100</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф40 с универсальным выпуском Ани Пласт</t>
   </si>
   <si>
-    <t>958BRR</t>
-[...16 lines deleted...]
-  <si>
     <t>305611</t>
   </si>
   <si>
     <t>Сифoн P-образный ф32 без выпуска Viega</t>
   </si>
   <si>
     <t>MRW2L</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф32 универсальный с выпуском McALPINE</t>
   </si>
   <si>
     <t>A-2F</t>
   </si>
   <si>
     <t>Сифoн для раковины белый GANZER</t>
   </si>
   <si>
     <t>904CC114</t>
   </si>
   <si>
     <t>Донный клапан для раковины Remer</t>
   </si>
   <si>
     <t>A400</t>
   </si>
   <si>
     <t>Сифон Design ф32 для умывальника Alcaplast</t>
   </si>
   <si>
     <t>HC2PO-40</t>
   </si>
   <si>
     <t>Сифoн для писсуара ф40 McALPINE</t>
   </si>
   <si>
     <t>103781</t>
   </si>
   <si>
     <t>Сифoн V-образный ф32 без выпуска Viega</t>
   </si>
   <si>
     <t>F-9</t>
   </si>
   <si>
     <t>Донный клапан с переливом GANZER</t>
   </si>
   <si>
+    <t>F-9С</t>
+  </si>
+  <si>
+    <t>Донный клапан с переливом черный GANZER</t>
+  </si>
+  <si>
     <t>366681</t>
   </si>
   <si>
     <t>Сифoн с выпуском ф32 для раковины с пробкой Viega</t>
   </si>
   <si>
-    <t>F-9С</t>
-[...4 lines deleted...]
-  <si>
     <t>F-2Е</t>
   </si>
   <si>
     <t>Донный клапан с переливом золото GANZER</t>
   </si>
   <si>
     <t>100674</t>
   </si>
   <si>
     <t>Сифoн без выпуска ф32 для раковины Viega</t>
   </si>
   <si>
     <t>MRNRV40-PB</t>
   </si>
   <si>
     <t>Сифон самозакрывающийся с сухим затвором MRNRV40-PB McALPINE</t>
   </si>
   <si>
     <t>F-16</t>
   </si>
   <si>
     <t>Донный клапан с переливом БОЛ/ЭКО GANZER</t>
   </si>
   <si>
     <t>440190</t>
   </si>
   <si>
     <t>Сифoн металлический для биде Eleganta 1 Viega</t>
   </si>
   <si>
     <t>F-9D</t>
   </si>
   <si>
     <t>Донный клапан с переливом бронза GANZER</t>
   </si>
   <si>
     <t>493981</t>
   </si>
   <si>
     <t>Сифoн металлический для биде Eleganta 2 Viega</t>
   </si>
   <si>
+    <t>493998</t>
+  </si>
+  <si>
+    <t>Сифoн металлический для биде Eleganta 3 Viega</t>
+  </si>
+  <si>
     <t>F-9F</t>
   </si>
   <si>
     <t>Донный клапан с переливом белый GANZER</t>
   </si>
   <si>
-    <t>493998</t>
-[...4 lines deleted...]
-  <si>
     <t>208615</t>
   </si>
   <si>
     <t>Сифoн для поддона 65 мм Domoplex Viega</t>
   </si>
   <si>
     <t>575601</t>
   </si>
   <si>
     <t>Сифoн для душевых поддонов Tempoplex Viega</t>
   </si>
   <si>
     <t>FWM32</t>
   </si>
   <si>
     <t>Сифoн с разрывом струи 32 мм с воронкой D60 McALPINE</t>
   </si>
   <si>
     <t>FWM40</t>
   </si>
   <si>
     <t>Сифoн с разрывом струи 40 мм с воронкой D60 McALPINE</t>
   </si>
   <si>
     <t>FUNNEL-B</t>
@@ -835,294 +841,294 @@
   <si>
     <t>Адаптер прямой ф40 для подключения слива бытовой техники McALPINE</t>
   </si>
   <si>
     <t>452452</t>
   </si>
   <si>
     <t>Сифoн-гидрозатвор для стиральной и посудомоечной машин Viega</t>
   </si>
   <si>
     <t>MRSKW7</t>
   </si>
   <si>
     <t>Выпуск с фильтрующей решеткой 1 1/2" McALPINE</t>
   </si>
   <si>
     <t>OFR2-113S</t>
   </si>
   <si>
     <t>Слив-перелив универсальный с круглым сливом 113 мм  McALPINE</t>
   </si>
   <si>
     <t>Подводка для воды и газа</t>
   </si>
   <si>
+    <t>660.30</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 30 см</t>
+  </si>
+  <si>
+    <t>696.40 Imperial</t>
+  </si>
+  <si>
+    <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 40 см</t>
+  </si>
+  <si>
     <t>669.50</t>
   </si>
   <si>
     <t>Подводка для воды 3/8"НРх1/2"ВР в стальной оплетке IMPERIAL 50 см</t>
   </si>
   <si>
     <t>698.20 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 20 см</t>
   </si>
   <si>
     <t>699.20 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 20 см</t>
   </si>
   <si>
     <t>650.30</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 30 см</t>
   </si>
   <si>
     <t>668.50</t>
   </si>
   <si>
     <t>Подводка для воды 3/8"ВРх1/2"НР в стальной оплетке IMPERIAL 50 см</t>
   </si>
   <si>
-    <t>660.30</t>
-[...8 lines deleted...]
-    <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 40 см</t>
+    <t>669.80</t>
+  </si>
+  <si>
+    <t>Подводка для воды 3/8"НРх1/2"ВР в стальной оплетке IMPERIAL 80 см</t>
   </si>
   <si>
     <t>660.50</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 50 см</t>
   </si>
   <si>
     <t>696.50 Imperial</t>
   </si>
   <si>
     <t xml:space="preserve">Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 50 см </t>
   </si>
   <si>
     <t>698.30 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 30 см</t>
   </si>
   <si>
     <t>699.30 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 30 см</t>
   </si>
   <si>
     <t>650.50</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 50 см</t>
   </si>
   <si>
     <t>668.80</t>
   </si>
   <si>
     <t>Подводка для воды 3/8"ВРх1/2"НР в стальной оплетке IMPERIAL 80 см</t>
   </si>
   <si>
-    <t>669.80</t>
-[...4 lines deleted...]
-  <si>
     <t>660.60</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 60 см</t>
   </si>
   <si>
     <t>696.60 Imperial</t>
   </si>
   <si>
     <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 60 см</t>
   </si>
   <si>
     <t>698.40 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 40 см</t>
   </si>
   <si>
     <t>699.40 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 40 см</t>
   </si>
   <si>
     <t>650.60</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 60 см</t>
   </si>
   <si>
+    <t>650.80</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 80 см</t>
+  </si>
+  <si>
     <t>660.80</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 80 см</t>
   </si>
   <si>
     <t>696.80 Imperial</t>
   </si>
   <si>
     <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 80 см</t>
   </si>
   <si>
     <t>698.50 Imperial</t>
   </si>
   <si>
     <t xml:space="preserve">Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 50 см </t>
   </si>
   <si>
     <t>699.50 Imperial</t>
   </si>
   <si>
     <t xml:space="preserve">Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 50 см </t>
   </si>
   <si>
-    <t>650.80</t>
-[...2 lines deleted...]
-    <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 80 см</t>
+    <t>661.00</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 100 см</t>
+  </si>
+  <si>
+    <t>698.60 Imperial</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 60 см</t>
+  </si>
+  <si>
+    <t>699.60 Imperial</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 60 см</t>
   </si>
   <si>
     <t>631.00</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 100 см</t>
   </si>
   <si>
-    <t>661.00</t>
-[...4 lines deleted...]
-  <si>
     <t>671.00 Imperial</t>
   </si>
   <si>
     <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 100 см</t>
   </si>
   <si>
-    <t>698.60 Imperial</t>
-[...8 lines deleted...]
-    <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 60 см</t>
+    <t>661.50</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 150 см</t>
   </si>
   <si>
     <t>698.80 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 80 см</t>
   </si>
   <si>
     <t>699.80 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 80 см</t>
   </si>
   <si>
     <t>631.50</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 150 см</t>
   </si>
   <si>
-    <t>661.50</t>
-[...4 lines deleted...]
-  <si>
     <t>681.00 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 100 см</t>
   </si>
   <si>
     <t>691.00 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 100 см</t>
   </si>
   <si>
     <t>681.20 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 120 см</t>
   </si>
   <si>
     <t>691.20 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 120 см</t>
   </si>
   <si>
     <t>681.50 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 150 см</t>
   </si>
   <si>
     <t>691.50 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 150 см</t>
   </si>
   <si>
+    <t>692.00 Imperial</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 200 см</t>
+  </si>
+  <si>
     <t>682.00 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 200 см</t>
-  </si>
-[...4 lines deleted...]
-    <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 200 см</t>
   </si>
   <si>
     <t>95-020</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН VICTORIA  20 см</t>
   </si>
   <si>
     <t>95-030</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН VICTORIA  30 см</t>
   </si>
   <si>
     <t>95-040</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН VICTORIA  40 см</t>
   </si>
   <si>
     <t>95-050</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН VICTORIA  50 см</t>
   </si>
@@ -2660,62 +2666,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-40-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-60-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dizayn-vstavka-advantix-vario-dlya-dushevykh-lotkov-300-1200-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-50-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-600-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-70-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3snrv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-60-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f110-viega-557171/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-700-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-80-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-70-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-800-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-90-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-40-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-30-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-80-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-900-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-30-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-50-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-90-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3ssv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-viega-557119/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f50-gorizontalnyy-viega-583217/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-669201/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-superploskiy-viega-583231/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f110-vertikalnyy-viega-557201/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-viega-556914/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-f50-vertikalnyy-s-sukhim-zatvorom-viega-583224/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-617271/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-reguliruemyy-uglovoy-polukruglyy-viega-592370/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-721671/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-686277/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-matovoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704353/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-khromirovannoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704360/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-advantix-visign-er10-753153/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-advantix-visign-er10-753160/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-advantix-visign-er10-753177/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-advantix-visign-er10-753184/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-advantix-visign-er10-753191/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753207/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753214/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753221/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753238/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vstraivaemyy-v-stenu-dlya-dusha-advantix-vario-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753245/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-gorizontalnyy-dn4050-s-sukhim-sifonom-primus-hl510npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-vertikalnyy-dn5075110-s-sukhim-zatvorom-primus-hl310npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-dn-110-hl98/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-rw150110/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-gladkaya-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-230-440-mm-gladkaya-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-330-950-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-230-440-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-pod-uglom-90-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f32-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f40-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-290-500-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-12-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-32-400-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-korotkiy-khrom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-40-s-universalnym-vypuskom-i-gofroy-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-vypuskom-i-probkoy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-stiralnykh-mashin-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-kapelnaya-hl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-universalnyy-orio/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-chernyy-matovyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-universalnym-vypuskom-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-958brr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-bide-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-kukhonnoy-moyki-f40-ps-obraznyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-p-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-universalnyy-s-vypuskom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-dlya-rakoviny-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-design-f32-dlya-umyvalnika-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-pissuara-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-v-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-vypuskom-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-chernyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-zoloto-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bez-vypuska-f32-dlya-rakoviny-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-boleko-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-1-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-bronza-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-2-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-3-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-poddona-65-mm-domoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-dushevykh-poddonov-tempoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-32-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-40-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/klapan-obratnyy-kompressionnyy-f-40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-12-l285-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-14-l232-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-7-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-24-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dvoynoy-dlya-sifona-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f4050-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f50-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f32-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f40-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-gidrozatvor-dlya-stiralnoy-i-posudomoechnoy-mashin-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/vypusk-s-filtruyushchey-reshetkoy-1-12-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sliv-pereliv-universalnyy-s-kruglym-slivom-113-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3984" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25960" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25948" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25938" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25924" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/?sku=25932" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/?sku=25936" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3985" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25961" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25949" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25939" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25925" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3986" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25962" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25950" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25940" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25926" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25927" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3987" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25963" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25951" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25941" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25952" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25942" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25928" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3988" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25953" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25943" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25954" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25944" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25955" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25945" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25956" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25946" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4000" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4001" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4002" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4003" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4004" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4005" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4006" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4007" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4008" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4009" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4010" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4011" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4012" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4014" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4016" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4017" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4018" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4019" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4020" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4021" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4022" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4032" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4033" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4034" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4035" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4036" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4037" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4038" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4040" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4041" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4042" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4043" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4044" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4045" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4046" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4047" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4048" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4050" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4051" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4052" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4053" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4054" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4055" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4056" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4057" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4058" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4060" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4061" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4063" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4064" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4065" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4066" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4067" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4068" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4070" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4071" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4072" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4073" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4074" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4075" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4076" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4077" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4078" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4080" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4081" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4082" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4083" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4084" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4085" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4086" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4087" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4088" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4090" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4091" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4092" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4102" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4103" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4104" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4105" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4106" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4110" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4111" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4112" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4113" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4114" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4118" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4119" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4120" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4121" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4122" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4123" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4125" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4126" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4127" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4129" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4130" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4132" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4133" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4134" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4135" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4136" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4137" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4138" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4139" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4140" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4141" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4142" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4145" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4146" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4147" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4148" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4149" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4150" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4151" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4152" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4153" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4154" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4156" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4157" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4158" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4159" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4160" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4161" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4162" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4163" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4164" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4165" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4167" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4168" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4169" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4170" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4171" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l540mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l725mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-dlya-vanny-s-kolenom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb12-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb11-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-tip-knopka-s-kolenom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-bonomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-tip-knopka-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/koleno-latunnoe-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-f110-250-mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-90-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-ekstsentrik-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine-mrwc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-26-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-35-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-12-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-60-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-80-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-100-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-130-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-150-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-180-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-dlya-skrytoy-ustanovki-4050-mm-hl-40000/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-110mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-1-stiralnoy-mashiny-hl-40001/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-2-stiralnykh-mashin-hl-40002/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-s-vertikalnym-vypuskom-dya-konditsionerov-dn-32-hl-138n/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-50mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-hl900neco-dn-110mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-180mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-400mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/uglovoy-soedinitelnyy-patrubok-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/obratnyy-klapan-barer-anti-krysa-f110-arb-1-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/udlinennyy-montazhnyy-komplekt-dlya-podvesnogo-unitaza-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-260mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vypusknoy-komplekt-so-stop-knopkoy-12-chrom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/vypusknoy-komplekt-so-stop-knopkoy-sa1200-12-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332relarr-s-klyuchom-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332rel-rr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332resrr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-gigienicheskogo-dusha-grohe-bauedge/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-noiseblock-pipe-stp-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-pro-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-50-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-100-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-100-mm-s-rr-na-chugun-stal-hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-rr-dn-75-na-chugun-stal-dn-70-mm-hl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vrezka-v-trubu-110-kh-50-kh-57-mm-mcalpine/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-40-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-60-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dizayn-vstavka-advantix-vario-dlya-dushevykh-lotkov-300-1200-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-50-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-70-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-600-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-60-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-80-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-700-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3snrv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-70-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f110-viega-557171/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-800-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-90-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-40-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-80-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-900-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-30-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-50-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-30-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-90-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3ssv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-viega-557119/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f50-gorizontalnyy-viega-583217/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-669201/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-superploskiy-viega-583231/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f110-vertikalnyy-viega-557201/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-viega-556914/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-f50-vertikalnyy-s-sukhim-zatvorom-viega-583224/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-617271/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-reguliruemyy-uglovoy-polukruglyy-viega-592370/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-721671/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-686277/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-matovoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704353/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-khromirovannoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704360/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-advantix-visign-er10-753153/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-advantix-visign-er10-753160/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-advantix-visign-er10-753177/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-advantix-visign-er10-753184/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-advantix-visign-er10-753191/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753207/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753214/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753221/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753238/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vstraivaemyy-v-stenu-dlya-dusha-advantix-vario-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753245/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-gorizontalnyy-dn4050-s-sukhim-sifonom-primus-hl510npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-vertikalnyy-dn5075110-s-sukhim-zatvorom-primus-hl310npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-dn-110-hl98/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-rw150110/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-gladkaya-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-230-440-mm-gladkaya-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-330-950-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-230-440-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-pod-uglom-90-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f32-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f40-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-290-500-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-12-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-32-400-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-universalnyy-orio/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-stiralnykh-mashin-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-kapelnaya-hl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-korotkiy-khrom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-40-s-universalnym-vypuskom-i-gofroy-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-vypuskom-i-probkoy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-nerzh-stal-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-bide-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-kukhonnoy-moyki-f40-ps-obraznyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-chernyy-matovyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-958brr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-universalnym-vypuskom-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-p-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-universalnyy-s-vypuskom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-dlya-rakoviny-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-design-f32-dlya-umyvalnika-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-pissuara-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-v-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-chernyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-vypuskom-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-zoloto-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bez-vypuska-f32-dlya-rakoviny-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-boleko-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-1-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-bronza-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-2-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-3-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-poddona-65-mm-domoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-dushevykh-poddonov-tempoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-32-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-40-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/klapan-obratnyy-kompressionnyy-f-40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-12-l285-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-14-l232-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-7-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-24-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dvoynoy-dlya-sifona-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f4050-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f50-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f32-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f40-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-gidrozatvor-dlya-stiralnoy-i-posudomoechnoy-mashin-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/vypusk-s-filtruyushchey-reshetkoy-1-12-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sliv-pereliv-universalnyy-s-kruglym-slivom-113-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/?sku=25936" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3984" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25960" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25948" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25938" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25924" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/?sku=25932" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3985" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25961" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25949" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25939" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25925" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25926" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3986" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25962" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25950" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25940" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3987" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25951" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25941" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25927" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25963" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3988" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25952" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25942" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25928" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25953" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25943" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25954" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25944" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25955" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25945" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25946" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25956" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4000" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4001" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4002" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4003" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4004" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4005" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4006" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4007" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4008" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4009" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4010" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4011" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4012" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4013" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4014" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4016" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4017" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4018" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4019" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4020" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4021" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4022" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4032" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4033" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4034" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4035" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4036" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4037" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4038" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4040" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4041" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4042" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4043" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4044" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4045" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4046" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4047" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4048" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4050" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4051" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4052" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4053" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4054" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4055" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4056" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4057" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4058" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4060" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4061" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4063" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4064" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4065" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4066" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4067" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4068" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4070" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4071" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4072" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4073" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4074" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4075" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4076" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4077" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4078" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4080" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4081" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4082" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4083" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4084" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4085" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4086" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4087" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4088" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4090" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4091" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4092" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4102" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4103" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4104" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4105" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4106" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4110" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4111" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4112" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4113" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4114" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4118" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4119" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4120" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4121" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4122" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4123" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4125" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4126" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4127" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4129" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4130" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4132" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4133" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4134" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4135" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4136" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4137" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4138" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4139" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4140" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4141" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4142" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4145" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4146" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4147" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4148" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4149" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4150" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4151" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4152" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4153" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4154" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4156" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4157" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4158" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4159" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4160" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4161" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4162" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4163" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4164" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4165" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4167" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4168" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4169" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4170" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4171" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l540mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l725mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-dlya-vanny-s-kolenom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb12-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb11-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-tip-knopka-s-kolenom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-bonomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-tip-knopka-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/koleno-latunnoe-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-f110-250-mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-90-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-ekstsentrik-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine-mrwc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-26-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-35-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-12-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-60-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-80-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-100-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-130-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-150-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-180-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-dlya-skrytoy-ustanovki-4050-mm-hl-40000/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-110mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-1-stiralnoy-mashiny-hl-40001/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-2-stiralnykh-mashin-hl-40002/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-s-vertikalnym-vypuskom-dya-konditsionerov-dn-32-hl-138n/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-50mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-hl900neco-dn-110mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-180mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-400mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/uglovoy-soedinitelnyy-patrubok-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/obratnyy-klapan-barer-anti-krysa-f110-arb-1-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/udlinennyy-montazhnyy-komplekt-dlya-podvesnogo-unitaza-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-260mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vypusknoy-komplekt-so-stop-knopkoy-12-chrom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/vypusknoy-komplekt-so-stop-knopkoy-sa1200-12-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332relarr-s-klyuchom-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332rel-rr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332resrr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-gigienicheskogo-dusha-grohe-bauedge/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-noiseblock-pipe-stp-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-pro-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-50-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-100-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-100-mm-s-rr-na-chugun-stal-hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-rr-dn-75-na-chugun-stal-dn-70-mm-hl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vrezka-v-trubu-110-kh-50-kh-57-mm-mcalpine/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D407"/>
+  <dimension ref="A1:D408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D407" sqref="D407"/>
+      <selection activeCell="D408" sqref="D408"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -2739,485 +2745,485 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
-        <v>12795</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>3800</v>
+        <v>4115.1</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
         <v>40740</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>4115.1</v>
+        <v>16550</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
-        <v>16550</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="12">
-        <v>4650</v>
+        <v>12795</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
-        <v>26000</v>
+        <v>4196.01</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>4196.01</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
         <v>32789</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
-        <v>5043</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>5200</v>
+        <v>4961.61</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>12170</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
-        <v>27000</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="12">
-        <v>4961.61</v>
+        <v>35072</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="12">
-        <v>35072</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="12">
-        <v>5550</v>
+        <v>12170</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="12">
-        <v>1402</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="12">
-        <v>28000</v>
+        <v>5365.29</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="12">
-        <v>5365.29</v>
+        <v>3089.37</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="12">
         <v>37133</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="12">
-        <v>3089.37</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="12">
-        <v>2763.12</v>
+        <v>29000</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="12">
-        <v>6000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="12">
-        <v>29000</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="12">
-        <v>3500</v>
+        <v>3711.42</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="12">
-        <v>38358</v>
+        <v>2763.12</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="12">
-        <v>3711.42</v>
+        <v>38358</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="12">
         <v>6400</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="12">
-        <v>14931</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="12">
-        <v>6021</v>
+        <v>14931</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="12">
-        <v>4150</v>
+        <v>6021</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="12">
-        <v>1790</v>
+        <v>4150</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D40" s="12">
         <v>6230</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>75</v>
@@ -3243,65 +3249,65 @@
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="12">
         <v>24700</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="12">
-        <v>20843</v>
+        <v>34100</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="12">
-        <v>34100</v>
+        <v>20843</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="12">
         <v>12550</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>87</v>
@@ -3839,4416 +3845,4430 @@
     <row r="87" spans="1:4">
       <c r="A87" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D87" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>1</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D88" s="12">
-        <v>6098</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>2</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D89" s="12">
-        <v>3499</v>
+        <v>146.36</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>3</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D90" s="12">
-        <v>2400</v>
+        <v>933.8</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>4</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D91" s="12">
         <v>3042</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>5</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D92" s="12">
-        <v>385</v>
+        <v>6098</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>6</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D93" s="12">
-        <v>5215</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>7</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D94" s="12">
-        <v>3042</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>8</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D95" s="12">
-        <v>3611</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>9</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D96" s="12">
-        <v>917</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>10</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D97" s="12">
-        <v>772</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>11</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D98" s="12">
-        <v>933.8</v>
+        <v>385</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>12</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D99" s="12">
-        <v>2488</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>13</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D100" s="12">
-        <v>3042</v>
+        <v>917</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>14</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D101" s="12">
-        <v>146.36</v>
+        <v>772</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>15</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D102" s="12">
-        <v>533</v>
+        <v>638</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>16</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D103" s="12">
-        <v>3060</v>
+        <v>5275</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>17</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D104" s="12">
-        <v>284</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>18</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D105" s="12">
-        <v>5853</v>
+        <v>533</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>19</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D106" s="12">
-        <v>5275</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>20</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D107" s="12">
-        <v>1006</v>
+        <v>5853</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>21</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D108" s="12">
-        <v>2891</v>
+        <v>284</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>22</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D109" s="12">
-        <v>780</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>23</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D110" s="12">
-        <v>2830</v>
+        <v>780</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>24</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D111" s="12">
-        <v>2864</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>25</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D112" s="12">
-        <v>7000</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>26</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D113" s="12">
-        <v>1452</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>27</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D114" s="12">
-        <v>4384</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>28</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D115" s="12">
-        <v>1120</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>29</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D116" s="12">
-        <v>4418</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>30</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D117" s="12">
         <v>1251</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>31</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D118" s="12">
-        <v>1460</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>32</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D119" s="12">
-        <v>4294</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>33</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D120" s="12">
-        <v>3042</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>34</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D121" s="12">
-        <v>840</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>35</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D122" s="12">
-        <v>16100</v>
+        <v>840</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>36</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D123" s="12">
-        <v>1266</v>
+        <v>16100</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>37</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D124" s="12">
-        <v>28300</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>38</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D125" s="12">
-        <v>1211</v>
+        <v>28300</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>39</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D126" s="12">
         <v>31344</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>40</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D127" s="12">
-        <v>6411</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>41</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D128" s="12">
-        <v>12187</v>
+        <v>6411</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
         <v>42</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D129" s="12">
-        <v>1296</v>
+        <v>12187</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>43</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D130" s="12">
-        <v>1312</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>44</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D131" s="12">
-        <v>452</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>45</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D132" s="12">
-        <v>1842</v>
+        <v>452</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>46</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D133" s="12">
-        <v>656</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>47</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D134" s="12">
-        <v>672</v>
+        <v>656</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>48</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D135" s="12">
-        <v>345</v>
+        <v>672</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>49</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D136" s="12">
-        <v>452</v>
+        <v>345</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>50</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D137" s="12">
-        <v>493</v>
+        <v>452</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>51</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D138" s="12">
-        <v>266</v>
+        <v>493</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>52</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D139" s="12">
         <v>266</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>53</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D140" s="12">
-        <v>156</v>
+        <v>266</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>54</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D141" s="12">
         <v>156</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>55</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D142" s="12">
-        <v>2090.4</v>
+        <v>156</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>56</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D143" s="12">
-        <v>1905</v>
+        <v>2090.4</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>57</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D144" s="12">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="5">
+        <v>58</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="D145" s="12">
         <v>2409</v>
       </c>
     </row>
-    <row r="145" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="146" spans="1:4">
-      <c r="A146" s="4" t="s">
+      <c r="A146" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B146" s="7"/>
+      <c r="C146" s="8"/>
+      <c r="D146" s="12"/>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B146" s="9" t="s">
+      <c r="B147" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C146" s="11" t="s">
+      <c r="C147" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D146" s="13" t="s">
+      <c r="D147" s="13" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D148" s="12">
-        <v>286</v>
+        <v>373</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D149" s="12">
-        <v>255</v>
+        <v>545</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D150" s="12">
-        <v>411</v>
+        <v>324</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D151" s="12">
-        <v>324</v>
+        <v>286</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D152" s="12">
-        <v>373</v>
+        <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D153" s="12">
-        <v>545</v>
+        <v>411</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D154" s="12">
-        <v>395</v>
+        <v>324</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D155" s="12">
-        <v>577</v>
+        <v>370</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D156" s="12">
-        <v>299</v>
+        <v>395</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D157" s="12">
-        <v>271</v>
+        <v>577</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D158" s="12">
-        <v>447</v>
+        <v>299</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D159" s="12">
-        <v>370</v>
+        <v>271</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D160" s="12">
-        <v>370</v>
+        <v>447</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D161" s="12">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D162" s="12">
-        <v>602</v>
+        <v>420</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D163" s="12">
-        <v>312</v>
+        <v>602</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D164" s="12">
-        <v>289</v>
+        <v>312</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D165" s="12">
-        <v>471</v>
+        <v>289</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D166" s="12">
-        <v>483</v>
+        <v>471</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D167" s="12">
-        <v>669</v>
+        <v>524</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D168" s="12">
-        <v>324</v>
+        <v>483</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D169" s="12">
-        <v>305</v>
+        <v>669</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D170" s="12">
-        <v>524</v>
+        <v>324</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D171" s="12">
-        <v>580</v>
+        <v>305</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D172" s="12">
         <v>549</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D173" s="12">
-        <v>754</v>
+        <v>336</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D174" s="12">
-        <v>336</v>
+        <v>326</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D175" s="12">
-        <v>326</v>
+        <v>580</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D176" s="12">
-        <v>370</v>
+        <v>754</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D177" s="12">
-        <v>368</v>
+        <v>652</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D178" s="12">
-        <v>690</v>
+        <v>370</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D179" s="12">
-        <v>652</v>
+        <v>368</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D180" s="12">
-        <v>410</v>
+        <v>690</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D181" s="12">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D182" s="12">
-        <v>471</v>
+        <v>405</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D183" s="12">
-        <v>446</v>
+        <v>471</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D184" s="12">
-        <v>533</v>
+        <v>446</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D185" s="12">
-        <v>510</v>
+        <v>533</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D186" s="12">
-        <v>638</v>
+        <v>510</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D187" s="12">
         <v>614</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D188" s="12">
-        <v>157</v>
+        <v>638</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D189" s="12">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D190" s="12">
-        <v>181</v>
+        <v>169</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D191" s="12">
-        <v>192</v>
+        <v>181</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D192" s="12">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D193" s="12">
-        <v>228</v>
+        <v>204</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D194" s="12">
-        <v>253</v>
+        <v>228</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D195" s="12">
-        <v>275</v>
+        <v>253</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D196" s="12">
-        <v>313</v>
+        <v>275</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D197" s="12">
-        <v>340</v>
+        <v>313</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D198" s="12">
-        <v>372</v>
+        <v>340</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D199" s="12">
-        <v>432</v>
+        <v>372</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D200" s="12">
-        <v>496</v>
+        <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D201" s="12">
-        <v>533</v>
+        <v>496</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D202" s="12">
-        <v>625</v>
+        <v>533</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D203" s="12">
-        <v>723</v>
+        <v>625</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>387</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D204" s="12">
-        <v>333</v>
+        <v>723</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D205" s="12">
-        <v>357</v>
+        <v>333</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D206" s="12">
-        <v>379</v>
+        <v>357</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>393</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D207" s="12">
-        <v>427</v>
+        <v>379</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D208" s="12">
-        <v>477</v>
+        <v>427</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D209" s="12">
-        <v>523</v>
+        <v>477</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>399</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D210" s="12">
-        <v>596</v>
+        <v>523</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D211" s="12">
-        <v>717</v>
+        <v>596</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D212" s="12">
-        <v>430</v>
+        <v>717</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D213" s="12">
-        <v>489</v>
+        <v>430</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D214" s="12">
-        <v>547</v>
+        <v>489</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D215" s="12">
-        <v>604</v>
+        <v>547</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D216" s="12">
-        <v>663</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D217" s="12">
-        <v>719</v>
+        <v>663</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D218" s="12">
-        <v>774</v>
+        <v>719</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>417</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D219" s="12">
-        <v>877</v>
+        <v>774</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D220" s="12">
-        <v>301</v>
+        <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D221" s="12">
-        <v>331</v>
+        <v>301</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>423</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D222" s="12">
-        <v>362</v>
+        <v>331</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D223" s="12">
-        <v>430</v>
+        <v>362</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>427</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D224" s="12">
-        <v>484</v>
+        <v>430</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>429</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D225" s="12">
-        <v>548</v>
+        <v>484</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D226" s="12">
-        <v>637</v>
+        <v>548</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D227" s="12">
-        <v>786</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>435</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D228" s="12">
-        <v>849</v>
+        <v>786</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>438</v>
       </c>
       <c r="D229" s="12">
-        <v>1100</v>
+        <v>849</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>439</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D230" s="12">
-        <v>305</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>441</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D231" s="12">
-        <v>335</v>
+        <v>305</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D232" s="12">
-        <v>366</v>
+        <v>335</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D233" s="12">
-        <v>432</v>
+        <v>366</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>447</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D234" s="12">
-        <v>488</v>
+        <v>432</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>450</v>
       </c>
       <c r="D235" s="12">
-        <v>562</v>
+        <v>488</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D236" s="12">
-        <v>641</v>
+        <v>562</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="5">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D237" s="12">
-        <v>790</v>
+        <v>641</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D238" s="12">
-        <v>849</v>
+        <v>790</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D239" s="12">
-        <v>1100</v>
+        <v>849</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D240" s="12">
-        <v>382</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D241" s="12">
-        <v>411</v>
+        <v>382</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D242" s="12">
-        <v>441</v>
+        <v>411</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D243" s="12">
-        <v>509</v>
+        <v>441</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D244" s="12">
-        <v>565</v>
+        <v>509</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D245" s="12">
-        <v>629</v>
+        <v>565</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D246" s="12">
-        <v>718</v>
+        <v>629</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D247" s="12">
-        <v>865</v>
+        <v>718</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>475</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D248" s="12">
-        <v>1043</v>
+        <v>865</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="5">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D249" s="12">
-        <v>1200</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="5">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>480</v>
       </c>
       <c r="D250" s="12">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D251" s="12">
-        <v>431</v>
+        <v>400</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D252" s="12">
-        <v>461</v>
+        <v>431</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D253" s="12">
-        <v>529</v>
+        <v>461</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>488</v>
       </c>
       <c r="D254" s="12">
-        <v>584</v>
+        <v>529</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="5">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D255" s="12">
-        <v>648</v>
+        <v>584</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="5">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D256" s="12">
-        <v>738</v>
+        <v>648</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="5">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D257" s="12">
-        <v>909</v>
+        <v>738</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D258" s="12">
-        <v>1043</v>
+        <v>909</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D259" s="12">
-        <v>1200</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D260" s="12">
-        <v>981</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>502</v>
       </c>
       <c r="D261" s="12">
-        <v>998</v>
+        <v>981</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D262" s="12">
-        <v>1019</v>
+        <v>998</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D263" s="12">
-        <v>1163</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D264" s="12">
-        <v>1284</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D265" s="12">
-        <v>1437</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D266" s="12">
-        <v>1581</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D267" s="12">
-        <v>1766</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D268" s="12">
-        <v>2008</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D269" s="12">
-        <v>2094</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>520</v>
       </c>
       <c r="D270" s="12">
-        <v>981</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D271" s="12">
-        <v>1039</v>
+        <v>981</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D272" s="12">
-        <v>1019</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>525</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D273" s="12">
-        <v>1093</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D274" s="12">
-        <v>1284</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D275" s="12">
-        <v>1437</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D276" s="12">
-        <v>1591</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="5">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>534</v>
       </c>
       <c r="D277" s="12">
-        <v>1766</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="5">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D278" s="12">
-        <v>2008</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D279" s="12">
-        <v>2094</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>540</v>
       </c>
       <c r="D280" s="12">
-        <v>1143</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D281" s="12">
-        <v>1265</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>544</v>
       </c>
       <c r="D282" s="12">
-        <v>1409</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>546</v>
       </c>
       <c r="D283" s="12">
-        <v>1561</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D284" s="12">
-        <v>1706</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D285" s="12">
-        <v>1891</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D286" s="12">
-        <v>1197</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D287" s="12">
-        <v>1216</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D288" s="12">
-        <v>1407</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D289" s="12">
-        <v>1561</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D290" s="12">
-        <v>1706</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D291" s="12">
-        <v>1891</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B292" s="10"/>
+        <v>145</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>562</v>
+      </c>
       <c r="C292" s="8" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D292" s="12">
-        <v>168</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="5">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="8" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D293" s="12">
-        <v>178</v>
+        <v>168</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="5">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="8" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D294" s="12">
-        <v>190</v>
+        <v>178</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="8" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D295" s="12">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="8" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D296" s="12">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="8" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D297" s="12">
-        <v>232</v>
+        <v>210</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="8" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D298" s="12">
-        <v>262</v>
+        <v>232</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="8" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D299" s="12">
-        <v>366</v>
+        <v>262</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="8" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D300" s="12">
-        <v>422</v>
+        <v>366</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="8" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D301" s="12">
-        <v>485</v>
+        <v>422</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="8" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D302" s="12">
-        <v>616</v>
+        <v>485</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="5">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="8" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D303" s="12">
-        <v>744</v>
+        <v>616</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="8" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D304" s="12">
-        <v>168</v>
+        <v>744</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="5">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="8" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D305" s="12">
-        <v>178</v>
+        <v>168</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="5">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="8" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D306" s="12">
-        <v>190</v>
+        <v>178</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="5">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="8" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D307" s="12">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="5">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="8" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D308" s="12">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="8" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D309" s="12">
-        <v>232</v>
+        <v>210</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="8" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D310" s="12">
-        <v>262</v>
+        <v>232</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="5">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="8" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D311" s="12">
-        <v>366</v>
+        <v>262</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="5">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="8" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D312" s="12">
-        <v>422</v>
+        <v>366</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="5">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="8" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D313" s="12">
-        <v>485</v>
+        <v>422</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="5">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="8" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D314" s="12">
-        <v>616</v>
+        <v>485</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="5">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="8" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D315" s="12">
-        <v>744</v>
+        <v>616</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="5">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="8" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D316" s="12">
-        <v>321</v>
+        <v>744</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="8" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D317" s="12">
-        <v>354</v>
+        <v>321</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="5">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="8" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D318" s="12">
-        <v>392</v>
+        <v>354</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="5">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="8" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D319" s="12">
-        <v>419</v>
+        <v>392</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="5">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="8" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D320" s="12">
-        <v>448</v>
+        <v>419</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="5">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="8" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D321" s="12">
-        <v>492</v>
+        <v>448</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="5">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="8" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D322" s="12">
-        <v>614</v>
+        <v>492</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="5">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="8" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D323" s="12">
-        <v>741</v>
+        <v>614</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="5">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="8" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D324" s="12">
-        <v>860</v>
+        <v>741</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="5">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="8" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D325" s="12">
-        <v>1175</v>
+        <v>860</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="5">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="8" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D326" s="12">
-        <v>1701</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="5">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="8" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D327" s="12">
-        <v>321</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="5">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="8" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D328" s="12">
-        <v>354</v>
+        <v>321</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="5">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="8" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D329" s="12">
-        <v>392</v>
+        <v>354</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="5">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="8" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D330" s="12">
-        <v>419</v>
+        <v>392</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="5">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="8" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D331" s="12">
-        <v>448</v>
+        <v>419</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="5">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="8" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D332" s="12">
-        <v>492</v>
+        <v>448</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="5">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="8" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D333" s="12">
-        <v>614</v>
+        <v>492</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="5">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="8" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D334" s="12">
-        <v>741</v>
+        <v>614</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="5">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B335" s="10"/>
       <c r="C335" s="8" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D335" s="12">
-        <v>860</v>
+        <v>741</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="5">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B336" s="10"/>
       <c r="C336" s="8" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D336" s="12">
-        <v>1175</v>
+        <v>860</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="5">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B337" s="10"/>
       <c r="C337" s="8" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D337" s="12">
-        <v>1701</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="5">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B338" s="10"/>
       <c r="C338" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D338" s="12">
-        <v>144</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="5">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C339" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D339" s="12">
-        <v>167</v>
+        <v>144</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="5">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>612</v>
       </c>
       <c r="C340" s="8" t="s">
         <v>613</v>
       </c>
       <c r="D340" s="12">
-        <v>188</v>
+        <v>167</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="5">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>615</v>
       </c>
       <c r="D341" s="12">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="5">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>616</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>617</v>
       </c>
       <c r="D342" s="12">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="5">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>618</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>619</v>
       </c>
       <c r="D343" s="12">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="5">
+        <v>197</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="C344" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="D344" s="12">
         <v>228</v>
       </c>
     </row>
-    <row r="344" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="345" spans="1:4">
-      <c r="A345" s="4" t="s">
+      <c r="A345" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="B345" s="7"/>
+      <c r="C345" s="8"/>
+      <c r="D345" s="12"/>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B345" s="9" t="s">
+      <c r="B346" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C345" s="11" t="s">
+      <c r="C346" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D345" s="13" t="s">
+      <c r="D346" s="13" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>5741</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>623</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D347" s="12">
-        <v>8740</v>
+        <v>5741</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>625</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>626</v>
       </c>
       <c r="D348" s="12">
-        <v>12950</v>
+        <v>8740</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>627</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>628</v>
       </c>
       <c r="D349" s="12">
-        <v>11530</v>
+        <v>12950</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>629</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>630</v>
       </c>
       <c r="D350" s="12">
-        <v>1813</v>
+        <v>11530</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>631</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>632</v>
       </c>
       <c r="D351" s="12">
-        <v>1390</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>633</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>634</v>
       </c>
       <c r="D352" s="12">
-        <v>7217</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>635</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D353" s="12">
-        <v>6378</v>
+        <v>7217</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>637</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>638</v>
       </c>
       <c r="D354" s="12">
-        <v>3787</v>
+        <v>6378</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>639</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>640</v>
       </c>
       <c r="D355" s="12">
-        <v>4766</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>641</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>642</v>
       </c>
       <c r="D356" s="12">
-        <v>3413</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>643</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>644</v>
       </c>
       <c r="D357" s="12">
-        <v>5101</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B358" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D358" s="12">
-        <v>5700</v>
+        <v>5101</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D359" s="12">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="5">
+        <v>14</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="C360" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D360" s="12">
         <v>2266</v>
       </c>
     </row>
-    <row r="360" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="361" spans="1:4">
-      <c r="A361" s="4" t="s">
+      <c r="A361" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="B361" s="7"/>
+      <c r="C361" s="8"/>
+      <c r="D361" s="12"/>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B361" s="9" t="s">
+      <c r="B362" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C361" s="11" t="s">
+      <c r="C362" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D361" s="13" t="s">
+      <c r="D362" s="13" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>1079.6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>653</v>
       </c>
       <c r="D363" s="12">
-        <v>1443.51</v>
+        <v>1079.6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B364" s="10" t="s">
         <v>654</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>655</v>
       </c>
       <c r="D364" s="12">
-        <v>963.49</v>
+        <v>1443.51</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>657</v>
       </c>
       <c r="D365" s="12">
-        <v>835.26</v>
+        <v>963.49</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>658</v>
       </c>
       <c r="C366" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D366" s="12">
-        <v>1926.98</v>
+        <v>835.26</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C367" s="8" t="s">
         <v>661</v>
       </c>
       <c r="D367" s="12">
-        <v>2706</v>
+        <v>1926.98</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C368" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D368" s="12">
-        <v>2336</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>664</v>
       </c>
       <c r="C369" s="8" t="s">
         <v>665</v>
       </c>
       <c r="D369" s="12">
-        <v>1165</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>667</v>
       </c>
       <c r="D370" s="12">
-        <v>1065</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D371" s="12">
-        <v>1435</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>670</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>671</v>
       </c>
       <c r="D372" s="12">
-        <v>1065</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>672</v>
       </c>
       <c r="C373" s="8" t="s">
         <v>673</v>
       </c>
       <c r="D373" s="12">
-        <v>2933</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C374" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D374" s="12">
-        <v>3175</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>676</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>677</v>
       </c>
       <c r="D375" s="12">
-        <v>5585</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>678</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>679</v>
       </c>
       <c r="D376" s="12">
         <v>5585</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B377" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D377" s="12">
         <v>5585</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B378" s="10" t="s">
         <v>682</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>683</v>
       </c>
       <c r="D378" s="12">
         <v>5585</v>
       </c>
     </row>
     <row r="379" spans="1:4">
-      <c r="A379" s="3" t="s">
+      <c r="A379" s="5">
+        <v>17</v>
+      </c>
+      <c r="B379" s="10" t="s">
         <v>684</v>
       </c>
-      <c r="B379" s="7"/>
-[...1 lines deleted...]
-      <c r="D379" s="12"/>
+      <c r="C379" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="D379" s="12">
+        <v>5585</v>
+      </c>
     </row>
     <row r="380" spans="1:4">
-      <c r="A380" s="4" t="s">
+      <c r="A380" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B380" s="7"/>
+      <c r="C380" s="8"/>
+      <c r="D380" s="12"/>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B380" s="9" t="s">
+      <c r="B381" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C380" s="11" t="s">
+      <c r="C381" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D380" s="13" t="s">
+      <c r="D381" s="13" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>687</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>688</v>
       </c>
       <c r="D382" s="12">
-        <v>2420</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C383" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D383" s="12">
-        <v>3390</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>691</v>
       </c>
       <c r="C384" s="8" t="s">
         <v>692</v>
       </c>
       <c r="D384" s="12">
-        <v>5300</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>694</v>
       </c>
       <c r="D385" s="12">
-        <v>4675</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C386" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D386" s="12">
-        <v>1112</v>
+        <v>4675</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>697</v>
       </c>
       <c r="C387" s="8" t="s">
         <v>698</v>
       </c>
       <c r="D387" s="12">
-        <v>3542</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D388" s="12">
-        <v>3400</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D389" s="12">
-        <v>5500</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>704</v>
       </c>
       <c r="D390" s="12">
-        <v>4400</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>706</v>
       </c>
       <c r="D391" s="12">
-        <v>2313</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>707</v>
       </c>
       <c r="C392" s="8" t="s">
         <v>708</v>
       </c>
       <c r="D392" s="12">
-        <v>4492.8</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>709</v>
       </c>
       <c r="C393" s="8" t="s">
         <v>710</v>
       </c>
       <c r="D393" s="12">
-        <v>2349</v>
+        <v>4492.8</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C394" s="8" t="s">
         <v>712</v>
       </c>
       <c r="D394" s="12">
-        <v>2802</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C395" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D395" s="12">
-        <v>2600</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D396" s="12">
-        <v>3751.48</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>718</v>
       </c>
       <c r="D397" s="12">
-        <v>3093.58</v>
+        <v>3751.48</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>719</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D398" s="12">
-        <v>4770.06</v>
+        <v>3093.58</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>721</v>
       </c>
       <c r="C399" s="8" t="s">
         <v>722</v>
       </c>
       <c r="D399" s="12">
-        <v>24322</v>
+        <v>4770.06</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>723</v>
       </c>
       <c r="C400" s="8" t="s">
         <v>724</v>
       </c>
       <c r="D400" s="12">
-        <v>3600</v>
+        <v>24322</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="5">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B401" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>725</v>
+      </c>
       <c r="C401" s="8" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D401" s="12">
-        <v>2500</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="5">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B402" s="10"/>
       <c r="C402" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D402" s="12">
-        <v>6600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>728</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D403" s="12">
-        <v>552.9</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>731</v>
       </c>
       <c r="D404" s="12">
-        <v>1109.68</v>
+        <v>793</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D405" s="12">
-        <v>2897.08</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>734</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>735</v>
       </c>
       <c r="D406" s="12">
-        <v>2457.32</v>
+        <v>2897.08</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>736</v>
       </c>
       <c r="C407" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D407" s="12">
+        <v>2457.32</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408" s="5">
+        <v>27</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="C408" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="D408" s="12">
         <v>976</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D406"/>
+  <autoFilter ref="B6:D407"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A66:D66"/>
     <mergeCell ref="A72:D72"/>
     <mergeCell ref="A86:D86"/>
-    <mergeCell ref="A145:D145"/>
-[...2 lines deleted...]
-    <mergeCell ref="A379:D379"/>
+    <mergeCell ref="A146:D146"/>
+    <mergeCell ref="A345:D345"/>
+    <mergeCell ref="A361:D361"/>
+    <mergeCell ref="A380:D380"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -8338,51 +8358,51 @@
     <hyperlink ref="C120" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_131"/>
-    <hyperlink ref="C147" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_157"/>
@@ -8535,108 +8555,109 @@
     <hyperlink ref="C319" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C320" r:id="rId_hyperlink_305"/>
     <hyperlink ref="C321" r:id="rId_hyperlink_306"/>
     <hyperlink ref="C322" r:id="rId_hyperlink_307"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_308"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_309"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_310"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_311"/>
     <hyperlink ref="C327" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C328" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_314"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_315"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_316"/>
     <hyperlink ref="C332" r:id="rId_hyperlink_317"/>
     <hyperlink ref="C333" r:id="rId_hyperlink_318"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_319"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_320"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_321"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_322"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_323"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_324"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C342" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C343" r:id="rId_hyperlink_328"/>
-    <hyperlink ref="C346" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="C344" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C347" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_331"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_332"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_333"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C352" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C353" r:id="rId_hyperlink_336"/>
     <hyperlink ref="C354" r:id="rId_hyperlink_337"/>
     <hyperlink ref="C355" r:id="rId_hyperlink_338"/>
     <hyperlink ref="C356" r:id="rId_hyperlink_339"/>
     <hyperlink ref="C357" r:id="rId_hyperlink_340"/>
     <hyperlink ref="C358" r:id="rId_hyperlink_341"/>
     <hyperlink ref="C359" r:id="rId_hyperlink_342"/>
-    <hyperlink ref="C362" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="C360" r:id="rId_hyperlink_343"/>
     <hyperlink ref="C363" r:id="rId_hyperlink_344"/>
     <hyperlink ref="C364" r:id="rId_hyperlink_345"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_346"/>
     <hyperlink ref="C366" r:id="rId_hyperlink_347"/>
     <hyperlink ref="C367" r:id="rId_hyperlink_348"/>
     <hyperlink ref="C368" r:id="rId_hyperlink_349"/>
     <hyperlink ref="C369" r:id="rId_hyperlink_350"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_351"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_354"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_355"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_356"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_359"/>
-    <hyperlink ref="C381" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="C379" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_362"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_366"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_367"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_373"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_375"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_376"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_377"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C407" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="C408" r:id="rId_hyperlink_387"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>