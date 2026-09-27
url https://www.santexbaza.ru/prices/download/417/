--- v1 (2026-08-09)
+++ v2 (2026-09-27)
@@ -46,206 +46,206 @@
   <si>
     <t>Трапы, гофры, сифоны и подводки</t>
   </si>
   <si>
     <t>Трапы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>GZ99040</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 40 см Ganzer</t>
   </si>
   <si>
+    <t>APZ13-DOUBLE9-950</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 950 мм</t>
+  </si>
+  <si>
     <t>DL60А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 60 см с сухим затвором VIEIR</t>
   </si>
   <si>
-    <t>APZ13-DOUBLE9-950</t>
-[...4 lines deleted...]
-  <si>
     <t>736569</t>
   </si>
   <si>
     <t>Дизайн-вставка Advantix Vario для душевых лотков 300-1200 Viega</t>
   </si>
   <si>
     <t>GZ99050</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 50 см Ganzer</t>
   </si>
   <si>
     <t>APZ10-550M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 550 мм</t>
   </si>
   <si>
+    <t>15103069</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку 600 мм 2 в 1 хром матовый TECElinus</t>
+  </si>
+  <si>
     <t>DL70А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 70 см с сухим затвором VIEIR</t>
   </si>
   <si>
-    <t>15103069</t>
-[...4 lines deleted...]
-  <si>
     <t>APZ13-DOUBLE9-550</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 550 мм</t>
   </si>
   <si>
     <t>GZ99060</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 60 см Ganzer</t>
   </si>
   <si>
+    <t>15103079</t>
+  </si>
+  <si>
+    <t>Душевой лоток под плитку 700 мм 2 в 1 хром матовый TECElinus</t>
+  </si>
+  <si>
     <t>DL80А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 80 см с сухим затвором VIEIR</t>
   </si>
   <si>
-    <t>15103079</t>
-[...4 lines deleted...]
-  <si>
     <t>MRFGC3SNRV-110</t>
   </si>
   <si>
     <t>Трап напольный с сухим затвором MRFGC3SNRV-110 McALPINE</t>
   </si>
   <si>
     <t>APZ13-DOUBLE9-650</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 650 мм</t>
   </si>
   <si>
     <t>GZ99070</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 70 см Ganzer</t>
   </si>
   <si>
+    <t>DL90А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 90 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
     <t>557171</t>
   </si>
   <si>
     <t>Трап горизонтальный ф110 Viega</t>
   </si>
   <si>
     <t>15103089</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 800 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
-    <t>DL90А</t>
-[...2 lines deleted...]
-    <t>Лоток душевой под плитку 90 см с сухим затвором VIEIR</t>
+    <t>APZ13-DOUBLE9-750</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 750 мм</t>
   </si>
   <si>
     <t>DL40А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 40 см с сухим затвором VIEIR</t>
   </si>
   <si>
-    <t>APZ13-DOUBLE9-750</t>
-[...4 lines deleted...]
-  <si>
     <t>GZ99080</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 80 см Ganzer</t>
   </si>
   <si>
+    <t>GZ99030</t>
+  </si>
+  <si>
+    <t>Лоток душевой с сухим затвором 30 см Ganzer</t>
+  </si>
+  <si>
+    <t>T001</t>
+  </si>
+  <si>
+    <t>Трап вертикальный с обратным клапаном Ganzer</t>
+  </si>
+  <si>
     <t>15103099</t>
   </si>
   <si>
     <t>Душевой лоток под плитку 900 мм 2 в 1 хром матовый TECElinus</t>
   </si>
   <si>
-    <t>GZ99030</t>
-[...8 lines deleted...]
-    <t>Трап вертикальный с обратным клапаном Ganzer</t>
+    <t>DL30А</t>
+  </si>
+  <si>
+    <t>Лоток душевой под плитку 30 см с сухим затвором VIEIR</t>
+  </si>
+  <si>
+    <t>APZ13-DOUBLE9-850</t>
+  </si>
+  <si>
+    <t>Желоб водоотводящий APZ13 с двухсторонней решеткой DOUBLE 850 мм</t>
   </si>
   <si>
     <t>DL50А</t>
   </si>
   <si>
     <t>Лоток душевой под плитку 50 см с сухим затвором VIEIR</t>
   </si>
   <si>
-    <t>DL30А</t>
-[...10 lines deleted...]
-  <si>
     <t>GZ99090</t>
   </si>
   <si>
     <t>Лоток душевой с сухим затвором 90 см Ganzer</t>
   </si>
   <si>
     <t>T002</t>
   </si>
   <si>
     <t>Трап горизонтальный с обратным клапаном Ganzer</t>
   </si>
   <si>
     <t>APZ10-650M</t>
   </si>
   <si>
     <t>Желоб водоотводящий APZ10 с перфорированной решеткой 650 мм</t>
   </si>
   <si>
     <t>MRFGC3SSV-110</t>
   </si>
   <si>
     <t>Трап напольный с сухим затвором MRFGC3SSV-110 McALPINE</t>
   </si>
   <si>
     <t>557119</t>
@@ -496,122 +496,122 @@
   <si>
     <t>Гофра для сифона 1 1/4" 40/50 460-1000 мм McALPINE</t>
   </si>
   <si>
     <t>MRMF2</t>
   </si>
   <si>
     <t>Гофра для сифона 1 1/2" 40/50 460-1000 мм McALPINE</t>
   </si>
   <si>
     <t>MRMF1</t>
   </si>
   <si>
     <t>Гофра для сифона 1 1/4" 32 400-1000 мм McALPINE</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>MRNRV50-PB</t>
   </si>
   <si>
     <t>Сифон самозакрывающийся с сухим затвором MRNRV50-PB McALPINE</t>
   </si>
   <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>Сифон для стиральных машин 3/4" Itap</t>
+  </si>
+  <si>
     <t>A-4003</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф40 универсальный ORIO</t>
   </si>
   <si>
-    <t>390</t>
-[...2 lines deleted...]
-    <t>Сифон для стиральных машин 3/4" Itap</t>
+    <t>APS6</t>
+  </si>
+  <si>
+    <t>Сифoн под штукатурку для стиральной машины двойной Alcaplast</t>
   </si>
   <si>
     <t>MRNRV32C-PB</t>
   </si>
   <si>
     <t>Сифон самозакрывающийся с сухим затвором MRNRV32C-PB McALPINE</t>
   </si>
   <si>
-    <t>APS6</t>
-[...2 lines deleted...]
-    <t>Сифoн под штукатурку для стиральной машины двойной Alcaplast</t>
+    <t>A-3</t>
+  </si>
+  <si>
+    <t>Сифoн для раковины короткий хром GANZER</t>
   </si>
   <si>
     <t>HL21</t>
   </si>
   <si>
     <t>Воронка капельная HL21</t>
   </si>
   <si>
-    <t>A-3</t>
-[...4 lines deleted...]
-  <si>
     <t>MRNRV40C-PB</t>
   </si>
   <si>
     <t>Сифон самозакрывающийся с сухим затвором MRNRV40C-PB McALPINE</t>
   </si>
   <si>
+    <t>MRNRV50C-PB</t>
+  </si>
+  <si>
+    <t>Сифон самозакрывающийся с сухим затвором MRNRV50C-PB McALPINE</t>
+  </si>
+  <si>
     <t>958LRR</t>
   </si>
   <si>
     <t>Сифoн металлический ф32 для биде Remer</t>
   </si>
   <si>
-    <t>MRNRV50C-PB</t>
-[...4 lines deleted...]
-  <si>
     <t>С2015</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф32-40 с универсальным выпуском и гофрой Ани Пласт</t>
   </si>
   <si>
+    <t>103927</t>
+  </si>
+  <si>
+    <t>Сифoн бyтылoчный ф32 для раковины, с пробкой Viega</t>
+  </si>
+  <si>
     <t>MRNRV32-PB</t>
   </si>
   <si>
     <t>Сифон самозакрывающийся с сухим затвором MRNRV32-PB McALPINE</t>
   </si>
   <si>
-    <t>103927</t>
-[...4 lines deleted...]
-  <si>
     <t>MRSK2</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф40 с выпуском и пробкой McALPINE</t>
   </si>
   <si>
     <t>AG210321100</t>
   </si>
   <si>
     <t>Сифoн под штукатурку для стиральной машины нерж. сталь Alcaplast</t>
   </si>
   <si>
     <t>114619</t>
   </si>
   <si>
     <t>Сифoн бyтылoчный ф32 для биде Viega</t>
   </si>
   <si>
     <t>MRSK12-50</t>
   </si>
   <si>
     <t>Сифoн для кухонной мойки ф40 P/S-образный  McALPINE</t>
   </si>
   <si>
     <t>APS4</t>
@@ -985,60 +985,60 @@
   <si>
     <t>660.80</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 80 см</t>
   </si>
   <si>
     <t>696.80 Imperial</t>
   </si>
   <si>
     <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 80 см</t>
   </si>
   <si>
     <t>698.50 Imperial</t>
   </si>
   <si>
     <t xml:space="preserve">Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 50 см </t>
   </si>
   <si>
     <t>699.50 Imperial</t>
   </si>
   <si>
     <t xml:space="preserve">Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 50 см </t>
   </si>
   <si>
+    <t>698.60 Imperial</t>
+  </si>
+  <si>
+    <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 60 см</t>
+  </si>
+  <si>
     <t>661.00</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 100 см</t>
-  </si>
-[...4 lines deleted...]
-    <t>Подводка для воды 1/2"ВН DN8 в стальной оплетке IMPERIAL 60 см</t>
   </si>
   <si>
     <t>699.60 Imperial</t>
   </si>
   <si>
     <t>Подводка для воды 1/2"ВР DN8 в стальной оплетке IMPERIAL 60 см</t>
   </si>
   <si>
     <t>631.00</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВН в стальной оплетке PREMIUM PEX IMPERIAL 100 см</t>
   </si>
   <si>
     <t>671.00 Imperial</t>
   </si>
   <si>
     <t>Подводка под смеситель для воды 1/2F-M10x1-L17/L37 в стальной оплетке IMPERIAL 100 см</t>
   </si>
   <si>
     <t>661.50</t>
   </si>
   <si>
     <t>Подводка для воды 1/2" ВВ в стальной оплетке PREMIUM PEX IMPERIAL 150 см</t>
   </si>
@@ -2666,51 +2666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-40-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-60-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dizayn-vstavka-advantix-vario-dlya-dushevykh-lotkov-300-1200-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-50-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-70-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-600-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-60-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-80-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-700-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3snrv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-70-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f110-viega-557171/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-800-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-90-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-40-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-80-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-900-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-30-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-50-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-30-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-90-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3ssv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-viega-557119/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f50-gorizontalnyy-viega-583217/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-669201/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-superploskiy-viega-583231/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f110-vertikalnyy-viega-557201/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-viega-556914/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-f50-vertikalnyy-s-sukhim-zatvorom-viega-583224/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-617271/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-reguliruemyy-uglovoy-polukruglyy-viega-592370/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-721671/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-686277/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-matovoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704353/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-khromirovannoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704360/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-advantix-visign-er10-753153/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-advantix-visign-er10-753160/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-advantix-visign-er10-753177/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-advantix-visign-er10-753184/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-advantix-visign-er10-753191/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753207/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753214/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753221/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753238/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vstraivaemyy-v-stenu-dlya-dusha-advantix-vario-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753245/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-gorizontalnyy-dn4050-s-sukhim-sifonom-primus-hl510npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-vertikalnyy-dn5075110-s-sukhim-zatvorom-primus-hl310npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-dn-110-hl98/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-rw150110/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-gladkaya-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-230-440-mm-gladkaya-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-330-950-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-230-440-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-pod-uglom-90-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f32-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f40-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-290-500-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-12-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-32-400-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-universalnyy-orio/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-stiralnykh-mashin-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-kapelnaya-hl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-korotkiy-khrom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-40-s-universalnym-vypuskom-i-gofroy-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-vypuskom-i-probkoy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-nerzh-stal-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-bide-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-kukhonnoy-moyki-f40-ps-obraznyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-chernyy-matovyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-958brr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-universalnym-vypuskom-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-p-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-universalnyy-s-vypuskom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-dlya-rakoviny-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-design-f32-dlya-umyvalnika-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-pissuara-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-v-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-chernyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-vypuskom-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-zoloto-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bez-vypuska-f32-dlya-rakoviny-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-boleko-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-1-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-bronza-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-2-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-3-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-poddona-65-mm-domoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-dushevykh-poddonov-tempoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-32-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-40-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/klapan-obratnyy-kompressionnyy-f-40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-12-l285-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-14-l232-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-7-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-24-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dvoynoy-dlya-sifona-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f4050-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f50-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f32-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f40-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-gidrozatvor-dlya-stiralnoy-i-posudomoechnoy-mashin-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/vypusk-s-filtruyushchey-reshetkoy-1-12-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sliv-pereliv-universalnyy-s-kruglym-slivom-113-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/?sku=25936" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3984" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25960" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25948" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25938" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25924" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/?sku=25932" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3985" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25961" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25949" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25939" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25925" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25926" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3986" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25962" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25950" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25940" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3987" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25951" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25941" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25927" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25963" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3988" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25952" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25942" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25928" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25953" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25943" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25954" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25944" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25955" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25945" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25946" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25956" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4000" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4001" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4002" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4003" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4004" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4005" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4006" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4007" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4008" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4009" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4010" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4011" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4012" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4013" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4014" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4016" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4017" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4018" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4019" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4020" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4021" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4022" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4032" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4033" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4034" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4035" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4036" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4037" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4038" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4040" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4041" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4042" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4043" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4044" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4045" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4046" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4047" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4048" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4050" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4051" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4052" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4053" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4054" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4055" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4056" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4057" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4058" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4060" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4061" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4063" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4064" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4065" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4066" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4067" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4068" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4070" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4071" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4072" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4073" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4074" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4075" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4076" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4077" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4078" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4080" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4081" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4082" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4083" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4084" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4085" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4086" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4087" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4088" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4090" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4091" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4092" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4102" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4103" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4104" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4105" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4106" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4110" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4111" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4112" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4113" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4114" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4118" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4119" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4120" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4121" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4122" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4123" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4125" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4126" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4127" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4129" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4130" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4132" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4133" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4134" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4135" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4136" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4137" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4138" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4139" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4140" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4141" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4142" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4145" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4146" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4147" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4148" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4149" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4150" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4151" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4152" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4153" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4154" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4156" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4157" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4158" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4159" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4160" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4161" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4162" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4163" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4164" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4165" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4167" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4168" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4169" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4170" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4171" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l540mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l725mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-dlya-vanny-s-kolenom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb12-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb11-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-tip-knopka-s-kolenom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-bonomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-tip-knopka-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/koleno-latunnoe-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-f110-250-mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-90-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-ekstsentrik-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine-mrwc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-26-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-35-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-12-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-60-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-80-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-100-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-130-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-150-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-180-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-dlya-skrytoy-ustanovki-4050-mm-hl-40000/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-110mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-1-stiralnoy-mashiny-hl-40001/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-2-stiralnykh-mashin-hl-40002/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-s-vertikalnym-vypuskom-dya-konditsionerov-dn-32-hl-138n/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-50mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-hl900neco-dn-110mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-180mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-400mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/uglovoy-soedinitelnyy-patrubok-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/obratnyy-klapan-barer-anti-krysa-f110-arb-1-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/udlinennyy-montazhnyy-komplekt-dlya-podvesnogo-unitaza-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-260mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vypusknoy-komplekt-so-stop-knopkoy-12-chrom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/vypusknoy-komplekt-so-stop-knopkoy-sa1200-12-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332relarr-s-klyuchom-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332rel-rr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332resrr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-gigienicheskogo-dusha-grohe-bauedge/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-noiseblock-pipe-stp-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-pro-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-50-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-100-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-100-mm-s-rr-na-chugun-stal-hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-rr-dn-75-na-chugun-stal-dn-70-mm-hl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vrezka-v-trubu-110-kh-50-kh-57-mm-mcalpine/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-40-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-60-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dizayn-vstavka-advantix-vario-dlya-dushevykh-lotkov-300-1200-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-50-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-600-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-70-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-550-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-60-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-700-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-80-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3snrv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-70-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-90-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f110-viega-557171/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-800-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-40-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-80-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-30-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/dushevoy-lotok-pod-plitku-900-mm-2-v-1-khrom-matovyy-tecelinus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-30-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz13-s-dvukhstoronney-reshetkoy-double-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-pod-plitku-50-sm-s-sukhim-zatvorom-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/lotok-dushevoy-s-sukhim-zatvorom-90-sm-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-s-obratnym-klapanom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-650-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-napolnyy-s-sukhim-zatvorom-mrfgc3ssv-110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-viega-557119/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f50-gorizontalnyy-viega-583217/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-850-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-669201/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-gorizontalnyy-f50-superploskiy-viega-583231/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/zhelob-vodootvodyashchiy-apz-8-s-perforirovannoy-reshetkoy-950-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dushevoy-f110-vertikalnyy-viega-557201/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-viega-556914/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-f50-vertikalnyy-s-sukhim-zatvorom-viega-583224/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vertikalnyy-f50-s-ramkoy-iz-nerzhaveyushchey-stali-viega-617271/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-reguliruemyy-uglovoy-polukruglyy-viega-592370/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-721671/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-ot-30-do-120-sm-viega-advantix-vario-686277/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-matovoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704353/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-s-khromirovannoy-reshetkoy-s-nozhkami-ot-30-do-120-sm-viega-704360/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-advantix-visign-er10-753153/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-advantix-visign-er10-753160/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-advantix-visign-er10-753177/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-advantix-visign-er10-753184/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-advantix-visign-er10-753191/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-75-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753207/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-80-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753214/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-90-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753221/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-100-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753238/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-vstraivaemyy-v-stenu-dlya-dusha-advantix-vario-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/trap-dlya-dusha-120-sm-s-reshetkoy-pod-plitku-advantix-visign-er13-753245/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-gorizontalnyy-dn4050-s-sukhim-sifonom-primus-hl510npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/trap-vertikalnyy-dn5075110-s-sukhim-zatvorom-primus-hl310npr/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-dn-110-hl98/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/trapy/hl/lyuchok-prochistka-rw150110/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-gladkaya-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f110-230-440-mm-gladkaya-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-330-950-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-230-440-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-unitaza-f90-110-pod-uglom-90-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f32-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-f40-40-50-mm-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-290-500-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-12-4050-460-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/gofry/gofra-dlya-sifona-1-14-32-400-1000-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-stiralnykh-mashin-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-universalnyy-orio/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-korotkiy-khrom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-kapelnaya-hl21/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv50c-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-40-s-universalnym-vypuskom-i-gofroy-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv32-pb-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-vypuskom-i-probkoy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-nerzh-stal-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-dlya-bide-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-kukhonnoy-moyki-f40-ps-obraznyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-pod-shtukaturku-dlya-stiralnoy-mashiny-alcaplast_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-chernyy-matovyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-f32-dlya-bide-958brr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f40-s-universalnym-vypuskom-ani-plast/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-p-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bytylochnyy-f32-universalnyy-s-vypuskom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-rakoviny-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-dlya-rakoviny-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-design-f32-dlya-umyvalnika-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-pissuara-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-v-obraznyy-f32-bez-vypuska-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-chernyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-vypuskom-f32-dlya-rakoviny-s-probkoy-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-zoloto-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-bez-vypuska-f32-dlya-rakoviny-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-samozakryvayushchiysya-s-sukhim-zatvorom-mrnrv40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-boleko-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-1-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-bronza-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-2-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-metallicheskiy-dlya-bide-eleganta-3-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/donnyy-klapan-s-perelivom-belyy-ganzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-poddona-65-mm-domoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-dlya-dushevykh-poddonov-tempoplex-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-32-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-s-razryvom-strui-40-mm-s-voronkoy-d60-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/voronka-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/klapan-obratnyy-kompressionnyy-f-40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-12-l285-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/truba-otvodnaya-pod-90-f1-14-l232-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-7-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dlya-sifona-f40-24-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/nosik-dvoynoy-dlya-sifona-f40-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f4050-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-s-dvumya-otvodami-dlya-podklyucheniya-sliva-f50-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f32-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/adapter-pryamoy-f40-dlya-podklyucheniya-sliva-bytovoy-tekhniki-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sifon-gidrozatvor-dlya-stiralnoy-i-posudomoechnoy-mashin-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/vypusk-s-filtruyushchey-reshetkoy-1-12-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/sifony/sliv-pereliv-universalnyy-s-kruglym-slivom-113-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38nrkh12vr-v-stalnoy-opletke-imperial/?sku=25936" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3984" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25960" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25948" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25938" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25924" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-38vrkh12nr-v-stalnoy-opletke-imperial/?sku=25932" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3985" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25961" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25949" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25939" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25925" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25926" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3986" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25962" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25950" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25940" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25951" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3987" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25941" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25927" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-dlya-vody-12f-m10x1-l17l37-v-stalnoy-opletke-imperial/?sku=25963" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-imperial/?sku=3988" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25952" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25942" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-v-stalnoy-opletke-premium-pex-imperial/?sku=25928" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25953" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25943" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25954" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25944" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25955" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25945" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vr-dn8-v-stalnoy-opletke-imperial/?sku=25946" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12vn-dn8-v-stalnoy-opletke-imperial/?sku=25956" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4000" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4001" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4002" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4003" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4004" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4005" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4006" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4007" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4008" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4009" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4010" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4011" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4012" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4013" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-imperial/?sku=4014" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4016" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4017" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4018" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4019" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4020" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4021" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-pod-smesitel-imperial/?sku=4022" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4032" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4033" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4034" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4035" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4036" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4037" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-stiralnoy-mashiny-34-vv-imperial/?sku=4038" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4040" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4041" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4042" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4043" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4044" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4045" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4046" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4047" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vv-gigant-imperial/?sku=4048" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4050" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4051" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4052" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4053" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4054" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4055" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4056" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4057" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12-vn-gigant-imperial/?sku=4058" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4060" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4061" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4062" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4063" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4064" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4065" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4066" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4067" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vv-gigant-imperial/?sku=4068" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4070" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4071" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4072" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4073" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4074" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4075" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4076" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4077" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-34-vn-gigant-imperial/?sku=4078" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4080" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4081" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4082" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4083" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4084" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4085" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4086" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4087" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-imperial/?sku=4088" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4090" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4091" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4092" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4094" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4095" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4096" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4097" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-imperial/?sku=4098" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4102" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4103" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4104" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4105" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vv-gigant-uglovoy-imperial/?sku=4106" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4110" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4111" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4112" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4113" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-1-vn-gigant-uglovoy-imperial/?sku=4114" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4118" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4119" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4120" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4121" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4122" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4123" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4125" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4126" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4127" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4129" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vv/?sku=4130" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4132" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4133" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4134" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4135" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4136" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4137" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4138" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4139" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4140" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4141" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-12-vn/?sku=4142" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4145" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4146" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4147" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4148" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4149" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4150" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4151" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4152" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4153" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vv/?sku=4154" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4156" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4157" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4158" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4159" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4160" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4161" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4162" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4163" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4164" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-gaza-silfonnaya-34-vn/?sku=4165" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4167" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4168" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4169" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4170" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/podvodka-dlya-vody-i-gaza/podvodka-dlya-vody-12kh38-vv-imperial/?sku=4171" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l540mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l725mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-dlya-vanny-s-kolenom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-l280mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vann-plastikovyy-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb12-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/obvyazka-dlya-vanny-mrb11-click-clack-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-tip-knopka-s-kolenom-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-plastikovyy-s-fiksatorom-i-kolenom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-bonomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-tip-knopka-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/poluavtomat-latunnyy-s-fiksatorom-bez-kolena-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/obvyazka-dlya-vann/koleno-latunnoe-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-45-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-f110-250-mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-90-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-ekstsentrik-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/koleno-dlya-unitaza-f90110-mcalpine-mrwc45/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-26-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pod-uglom-14-35-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-pryamaya-dlina-12-sm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-60-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-80-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-100-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-130-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-150-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/fanovye-truby/truba-fanovaya-so-smeshcheniem-180-mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-dlya-skrytoy-ustanovki-4050-mm-hl-40000/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-110mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-1-stiralnoy-mashiny-hl-40001/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/blok-sifonnyy-dlya-prisoedineniya-2-stiralnykh-mashin-hl-40002/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/sifon-s-vertikalnym-vypuskom-dya-konditsionerov-dn-32-hl-138n/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-aerator-50mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/ventilyatsionnyy-klapan-hl900neco-dn-110mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-180mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-400mm-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/uglovoy-soedinitelnyy-patrubok-viega/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/obratnyy-klapan-barer-anti-krysa-f110-arb-1-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/udlinennyy-montazhnyy-komplekt-dlya-podvesnogo-unitaza-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-navesnogo-unitaza-f90-260mm-mcalpine/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vypusknoy-komplekt-so-stop-knopkoy-12-chrom-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/vypusknoy-komplekt-so-stop-knopkoy-sa1200-12-alcaplast/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332relarr-s-klyuchom-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332rel-rr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-bide-332resrr-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistemy-installyatsii/komplekt-dlya-gigienicheskogo-dusha-grohe-bauedge/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-noiseblock-pipe-stp-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/zvukoizolyatsiya-tonlos-pipe-pro-dlya-kanalizatsionnykh-trub/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-50-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/manzheta-rezinovaya-100-mm-bis-mengering-fix-walraven/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-100-mm-s-rr-na-chugun-stal-hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/perekhod-rr-dn-75-na-chugun-stal-dn-70-mm-hl-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/trapy-gofry-sifony-i-podvodki/prinadlezhnosti-dlya-kanalizatsii/vrezka-v-trubu-110-kh-50-kh-57-mm-mcalpine/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D408" sqref="D408"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2759,65 +2759,65 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
         <v>3800</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>4115.1</v>
+        <v>40740</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>40740</v>
+        <v>4115.1</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
         <v>16550</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
@@ -2829,121 +2829,121 @@
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="12">
         <v>12795</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
-        <v>4196.01</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>26000</v>
+        <v>4196.01</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
         <v>32789</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
         <v>5200</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>4961.61</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>27000</v>
+        <v>4961.61</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
         <v>5043</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>35</v>
@@ -2955,205 +2955,205 @@
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="12">
         <v>5550</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="12">
-        <v>12170</v>
+        <v>5365.29</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="12">
-        <v>28000</v>
+        <v>12170</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="12">
-        <v>5365.29</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="12">
-        <v>3089.37</v>
+        <v>37133</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="12">
-        <v>37133</v>
+        <v>3089.37</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="12">
         <v>6000</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="12">
-        <v>29000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="12">
-        <v>3500</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="12">
-        <v>1402</v>
+        <v>29000</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="12">
-        <v>3711.42</v>
+        <v>2763.12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="12">
-        <v>2763.12</v>
+        <v>38358</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="12">
-        <v>38358</v>
+        <v>3711.42</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="12">
         <v>6400</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>65</v>
@@ -3859,205 +3859,205 @@
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>1</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D88" s="12">
         <v>3499</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>2</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D89" s="12">
-        <v>146.36</v>
+        <v>933.8</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>3</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D90" s="12">
-        <v>933.8</v>
+        <v>146.36</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>4</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D91" s="12">
-        <v>3042</v>
+        <v>6098</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>5</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D92" s="12">
-        <v>6098</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>6</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D93" s="12">
-        <v>2488</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>7</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D94" s="12">
-        <v>2400</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>8</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D95" s="12">
         <v>3042</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>9</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D96" s="12">
-        <v>5215</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>10</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D97" s="12">
-        <v>3611</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>11</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D98" s="12">
         <v>385</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>12</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D99" s="12">
-        <v>3042</v>
+        <v>917</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>13</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D100" s="12">
-        <v>917</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>14</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D101" s="12">
         <v>772</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>15</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>187</v>
@@ -5015,65 +5015,65 @@
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>24</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D171" s="12">
         <v>305</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
         <v>25</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D172" s="12">
-        <v>549</v>
+        <v>336</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>26</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D173" s="12">
-        <v>336</v>
+        <v>549</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>27</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D174" s="12">
         <v>326</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>28</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>330</v>
@@ -7929,51 +7929,51 @@
     <row r="387" spans="1:4">
       <c r="A387" s="5">
         <v>6</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>697</v>
       </c>
       <c r="C387" s="8" t="s">
         <v>698</v>
       </c>
       <c r="D387" s="12">
         <v>1112</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="5">
         <v>7</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D388" s="12">
-        <v>3542</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="5">
         <v>8</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D389" s="12">
         <v>3400</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="5">
         <v>9</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>704</v>