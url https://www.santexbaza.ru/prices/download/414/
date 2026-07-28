--- v0 (2026-05-10)
+++ v1 (2026-07-28)
@@ -169,51 +169,51 @@
   <si>
     <t>MB402700650</t>
   </si>
   <si>
     <t>Обезжириватель поверхности резьбы для анаэробных герметиков Mr. Bond 700 QUICKSPACER</t>
   </si>
   <si>
     <t>MB5030300100</t>
   </si>
   <si>
     <t>Лен сантехнический Mr. Bond 303 QUICKSPACER</t>
   </si>
   <si>
     <t>MB202250009</t>
   </si>
   <si>
     <t>Лента самовулканизирующаяся Mr. Bond QUICKSPACER</t>
   </si>
   <si>
     <t>Лен сантехнический 50 гр. Unigarn Unipak</t>
   </si>
   <si>
     <t>Лен сантехнический 100 гр. Unigarn Unipak</t>
   </si>
   <si>
-    <t>Нить льняная сантехническая 55м Valtec VT.FLAX.0.055</t>
+    <t>Нить льняная сантехническая 110м Valtec VT.FLAX.0.055</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -658,79 +658,79 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>1200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
@@ -974,51 +974,51 @@
       <c r="D28" s="10">
         <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="10">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="10">
-        <v>159</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D29"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>