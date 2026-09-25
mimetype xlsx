--- v1 (2026-07-28)
+++ v2 (2026-09-25)
@@ -686,51 +686,51 @@
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
         <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>1250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>