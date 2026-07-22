--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -712,51 +712,51 @@
   <si>
     <t>MB402700650</t>
   </si>
   <si>
     <t>Обезжириватель поверхности резьбы для анаэробных герметиков Mr. Bond 700 QUICKSPACER</t>
   </si>
   <si>
     <t>MB5030300100</t>
   </si>
   <si>
     <t>Лен сантехнический Mr. Bond 303 QUICKSPACER</t>
   </si>
   <si>
     <t>MB202250009</t>
   </si>
   <si>
     <t>Лента самовулканизирующаяся Mr. Bond QUICKSPACER</t>
   </si>
   <si>
     <t>Лен сантехнический 50 гр. Unigarn Unipak</t>
   </si>
   <si>
     <t>Лен сантехнический 100 гр. Unigarn Unipak</t>
   </si>
   <si>
-    <t>Нить льняная сантехническая 55м Valtec VT.FLAX.0.055</t>
+    <t>Нить льняная сантехническая 110м Valtec VT.FLAX.0.055</t>
   </si>
   <si>
     <t>Заглушки тестовые, втулки</t>
   </si>
   <si>
     <t>92120050000108</t>
   </si>
   <si>
     <t>Заглушка тестовая красная 1/2" Capricorn</t>
   </si>
   <si>
     <t>92120050000105</t>
   </si>
   <si>
     <t>Заглушка тестовая синяя 1/2" Capricorn</t>
   </si>
   <si>
     <t>SFA-0035-100016</t>
   </si>
   <si>
     <t>Втулка защитная синяя 16 Stout</t>
   </si>
   <si>
     <t>SFA-0035-200016</t>
   </si>
@@ -1956,51 +1956,51 @@
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>5</v>
       </c>
       <c r="B46" s="9"/>
       <c r="C46" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D46" s="11">
         <v>4000</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>6</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D47" s="11">
-        <v>2853</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>7</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="11">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>8</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>73</v>
@@ -2052,51 +2052,51 @@
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>12</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D53" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>13</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D54" s="11">
-        <v>3713</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>14</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D55" s="11">
         <v>6500</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>15</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>86</v>
@@ -2388,51 +2388,51 @@
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>1</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D78" s="11">
         <v>2218</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>2</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D79" s="11">
-        <v>986.45</v>
+        <v>954</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>3</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D80" s="11">
         <v>863</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>4</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>129</v>
@@ -3296,51 +3296,51 @@
       <c r="D146" s="11">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>23</v>
       </c>
       <c r="B147" s="9"/>
       <c r="C147" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D147" s="11">
         <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>24</v>
       </c>
       <c r="B148" s="9"/>
       <c r="C148" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D148" s="11">
-        <v>159</v>
+        <v>314</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="7"/>
       <c r="D149" s="11"/>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D150" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="151" spans="1:4">
@@ -3630,121 +3630,121 @@
     <row r="172" spans="1:4">
       <c r="A172" s="5">
         <v>12</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D172" s="11">
         <v>3193</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>13</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D173" s="11">
-        <v>506</v>
+        <v>544</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>14</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D174" s="11">
-        <v>655</v>
+        <v>705</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>15</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D175" s="11">
-        <v>1274</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
         <v>16</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D176" s="11">
-        <v>4922</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
         <v>17</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D177" s="11">
-        <v>2330</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
         <v>18</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D178" s="11">
-        <v>1768</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="3" t="s">
         <v>284</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="7"/>
       <c r="D179" s="11"/>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B180" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D180" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:4">