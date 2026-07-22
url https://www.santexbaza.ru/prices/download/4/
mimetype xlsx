--- v0 (2026-05-28)
+++ v1 (2026-07-22)
@@ -7,107 +7,107 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$97</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$96</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Водонагреватели Термекс, Stiebel, Electrolux, PRIMOCLIMA</t>
   </si>
   <si>
     <t>Водонагреватели проточные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>211018</t>
+  </si>
+  <si>
+    <t>Водонагреватель проточный электрический Topflow 6000 Thermex</t>
+  </si>
+  <si>
+    <t>211019</t>
+  </si>
+  <si>
+    <t>Водонагреватель проточный электрический Topflow 8000 Thermex</t>
+  </si>
+  <si>
+    <t>211020</t>
+  </si>
+  <si>
+    <t>Водонагреватель проточный электрический Topflow 10000 Thermex</t>
+  </si>
+  <si>
     <t>211021</t>
   </si>
   <si>
     <t>Водонагреватель проточный электрический Topflow 15000 Thermex</t>
   </si>
   <si>
-    <t>211018</t>
-[...16 lines deleted...]
-  <si>
     <t>211 013</t>
   </si>
   <si>
     <t>Водонагреватель проточный электрический Surf 3500 Thermex</t>
   </si>
   <si>
     <t>211 014</t>
   </si>
   <si>
     <t>Водонагреватель проточный электрический Surf 5000 Thermex</t>
   </si>
   <si>
     <t>211 015</t>
   </si>
   <si>
     <t>Водонагреватель проточный электрический Surf 6000 Thermex</t>
   </si>
   <si>
     <t>211 030</t>
   </si>
   <si>
     <t>Водонагреватель проточный электрический BALANS 4500 Thermex</t>
   </si>
   <si>
     <t>211 031</t>
@@ -367,57 +367,51 @@
   <si>
     <t>151125</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс IF 80 V (pro) Wi-Fi</t>
   </si>
   <si>
     <t>151126</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс IF 100 V (pro) Wi-Fi</t>
   </si>
   <si>
     <t>151127</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс IF 50 H (pro) Wi-Fi</t>
   </si>
   <si>
     <t>151128</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс IF 80 H (pro)  Wi-Fi</t>
   </si>
   <si>
-    <t>Водонагреватели из нержавеющей стали серия BONO Wi-Fi, ID (pro) Wi-Fi</t>
-[...5 lines deleted...]
-    <t>Водонагреватель накопительный Термекс ID 50 V (pro) Wi-Fi</t>
+    <t>Водонагреватели из нержавеющей стали серия BONO Wi-Fi</t>
   </si>
   <si>
     <t>151 206</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс BONO 30 V Wi-Fi</t>
   </si>
   <si>
     <t>151 207</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс BONO 50 V Wi-Fi</t>
   </si>
   <si>
     <t>151 208</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс BONO 80 V Wi-Fi</t>
   </si>
   <si>
     <t>151 209</t>
   </si>
   <si>
     <t>Водонагреватель накопительный Термекс BONO 100 V Wi-Fi</t>
   </si>
@@ -944,62 +938,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-15000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-6000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-8000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-10000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-3500-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-5000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-6000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-plus-4500-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-plus-6000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-chernyy-85-kvt-vita-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-belyy-85-kvt-vita-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-serebristyy-85-kvt-aqua-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-belyy-10-kvt380v-aqua-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-chernyy-55-kvt-therma-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-belyy-55-kvt-therma-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-20-np-4-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-20-np-6-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-digital-20-npx-4-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-digital-20-npx-6-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-flow-active-20-npx-8-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-60kvt220v-stiebel-eltron-ddh-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-eltron-ddh-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-dce-c-68-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-dce-s-68-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-dce-x-68-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-120kvt220v-stiebel-dce-c-1012-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-120kvt220v-stiebel-dce-s-1012-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-120kvt220v-stiebel-dce-x-1012-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-trekhfaznyy-stiebel-ndb-e-1113-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-trekhfaznyy-stiebel-dce-1113-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-10-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-10-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-15-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-15-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-30-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-garanterm-er-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-150-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-30-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-30-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-100-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-h-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-h-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-id-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-30-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-50-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-80-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-100-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ibl-10-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ibl-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-30-v-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-50-v-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-150-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ir-200-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ir-300-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-iu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-iu-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-30-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-50-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-80-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-100-h/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-6000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-8000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-10000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-topflow-15000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-3500-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-5000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-6000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-plus-4500-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevatel-protochnyy-elektricheskiy-surf-plus-6000-thermex/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-chernyy-85-kvt-vita-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-belyy-85-kvt-vita-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-serebristyy-85-kvt-aqua-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-belyy-10-kvt380v-aqua-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-chernyy-55-kvt-therma-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-primoclima/vodonagrevatel-protochnyy-elektricheskiy-belyy-55-kvt-therma-primoclima/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-20-np-4-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-20-np-6-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-digital-20-npx-4-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-aquatronic-digital-20-npx-6-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-electrolux/vodonagrevatel-protochnyy-elektricheskiy-flow-active-20-npx-8-electrolux/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-60kvt220v-stiebel-eltron-ddh-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-eltron-ddh-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-dce-c-68-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-dce-s-68-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-80kvt220v-stiebel-dce-x-68-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-120kvt220v-stiebel-dce-c-1012-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-120kvt220v-stiebel-dce-s-1012-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-odnofaznyy-120kvt220v-stiebel-dce-x-1012-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-trekhfaznyy-stiebel-ndb-e-1113-trend/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-protochnye/vodonagrevateli-protochnye-stiebel/vodonagrevatel-protochnyy-trekhfaznyy-stiebel-dce-1113-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-10-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-10-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-15-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-15-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-h-30-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-garanterm-er-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-s-pokrytiem-biosteklofarfor-seriya-er-hit/vodonagrevatel-nakopitelnyy-termeks-titaniumheat-150-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-30-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-30-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-100-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-50-h-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-if-v-h/vodonagrevatel-nakopitelnyy-termeks-if-80-h-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-30-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-50-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-80-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-id-v-h/vodonagrevatel-nakopitelnyy-termeks-bono-100-v-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ibl-10-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ibl-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-30-v-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-50-v-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-praktik-150-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ir-200-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-ir-is/vodonagrevatel-nakopitelnyy-termeks-ir-300-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-iu-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-iu-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-30-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-80-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-50-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-80-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/vodonagrevateli-termeks/vodonagrevateli-iz-nerzhaveyushchey-stali-seriya-rzl/vodonagrevatel-nakopitelnyy-termeks-mk-100-h/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D98"/>
+  <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D98" sqref="D98"/>
+      <selection activeCell="D97" sqref="D97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1023,93 +1017,93 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
-        <v>14090</v>
+        <v>11090</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>11090</v>
+        <v>11890</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>11890</v>
+        <v>12390</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>12390</v>
+        <v>14090</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
         <v>4990</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
@@ -1883,421 +1877,407 @@
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D71" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>1</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D72" s="12">
-        <v>24290</v>
+        <v>26990</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>2</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D73" s="12">
-        <v>26990</v>
+        <v>31590</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>3</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D74" s="12">
-        <v>31590</v>
+        <v>37890</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>4</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D75" s="12">
-        <v>37890</v>
+        <v>42490</v>
       </c>
     </row>
     <row r="76" spans="1:4">
-      <c r="A76" s="5">
+      <c r="A76" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="8"/>
+      <c r="D76" s="12"/>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B76" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="8" t="s">
+      <c r="C77" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="5">
+        <v>1</v>
+      </c>
+      <c r="B78" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="D76" s="12">
-[...4 lines deleted...]
-      <c r="A77" s="3" t="s">
+      <c r="C78" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="B77" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D78" s="12">
+        <v>7390</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="12">
-        <v>7390</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D80" s="12">
-        <v>8590</v>
+        <v>10090</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D81" s="12">
-        <v>10090</v>
+        <v>12890</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D82" s="12">
-        <v>12890</v>
+        <v>16790</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D83" s="12">
-        <v>16790</v>
+        <v>18690</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D84" s="12">
-        <v>18690</v>
+        <v>24590</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D85" s="12">
-        <v>24590</v>
+        <v>55190</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D86" s="12">
-        <v>55190</v>
+        <v>68190</v>
       </c>
     </row>
     <row r="87" spans="1:4">
-      <c r="A87" s="5">
-[...2 lines deleted...]
-      <c r="B87" s="10" t="s">
+      <c r="A87" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="C87" s="8" t="s">
+      <c r="B87" s="7"/>
+      <c r="C87" s="8"/>
+      <c r="D87" s="12"/>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="5">
+        <v>1</v>
+      </c>
+      <c r="B89" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="D87" s="12">
-[...4 lines deleted...]
-      <c r="A88" s="3" t="s">
+      <c r="C89" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="B88" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D89" s="12">
+        <v>9590</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D90" s="12">
-        <v>9590</v>
+        <v>11690</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D91" s="12">
-        <v>11690</v>
+        <v>11990</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="12">
-        <v>11990</v>
+        <v>14590</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D93" s="12">
-        <v>14590</v>
+        <v>18390</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D94" s="12">
-        <v>18390</v>
+        <v>21190</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D95" s="12">
-        <v>21190</v>
+        <v>15190</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D96" s="12">
-        <v>15190</v>
+        <v>18990</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D97" s="12">
-        <v>18990</v>
-[...12 lines deleted...]
-      <c r="D98" s="12">
         <v>21990</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D97"/>
+  <autoFilter ref="B6:D96"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A56:D56"/>
     <mergeCell ref="A70:D70"/>
-    <mergeCell ref="A77:D77"/>
-    <mergeCell ref="A88:D88"/>
+    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="A87:D87"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_23"/>
@@ -2312,69 +2292,68 @@
     <hyperlink ref="C47" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_56"/>
-    <hyperlink ref="C76" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="C87" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="C98" r:id="rId_hyperlink_75"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>