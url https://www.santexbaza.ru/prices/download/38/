--- v0 (2026-05-16)
+++ v1 (2026-07-06)
@@ -100,66 +100,66 @@
   <si>
     <t>140430056</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 6 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650062</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 12 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430062</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 12 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650057</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 7 контуров 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140430057</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 7 контуров 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
+    <t>140650052</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 2 контура 3/4" Oventrop</t>
+  </si>
+  <si>
     <t>1404552</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 2 контура, с вент. вставками Oventrop</t>
-  </si>
-[...10 lines deleted...]
-    <t>Коллектор из нержавеющей стали Multidis SHR 1" 2 контура 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430052</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 2 контура 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 8 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 8 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650053</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 3 контура 3/4" Oventrop</t>
   </si>
@@ -1391,51 +1391,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-bv-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-raskhoda-unibox-e-t-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-plus-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-chernogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-belyy-plastik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-beloe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-chernoe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-rtl-s-kryshkoy-plastik-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/nasadka-prisoedinitelnaya-duo-s-fuktsiey-otklyucheniya-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-bv-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-raskhoda-unibox-e-t-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-plus-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-chernogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-belyy-plastik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-beloe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-chernoe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-rtl-s-kryshkoy-plastik-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/nasadka-prisoedinitelnaya-duo-s-fuktsiey-otklyucheniya-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D175" sqref="D175"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1610,79 +1610,79 @@
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
         <v>27389</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>22265</v>
+        <v>34221</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>34221</v>
+        <v>13054</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
-        <v>13054</v>
+        <v>22265</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="12">
         <v>15006</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>37</v>