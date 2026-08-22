--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -7,83 +7,107 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$174</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$179</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Арматура Oventrop</t>
   </si>
   <si>
     <t>Гребенка и отдельные элементы гребенок</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>140430059</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 9 контуров 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
+    <t>140650054</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 4 контура 3/4" Oventrop</t>
+  </si>
+  <si>
+    <t>140430054</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 4 контура 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
+    <t>140650060</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 10 контуров 3/4" Oventrop</t>
+  </si>
+  <si>
     <t>140430060</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 10 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650055</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 5 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430055</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 5 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650061</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 11 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430061</t>
@@ -154,74 +178,50 @@
   <si>
     <t>140430058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 8 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650053</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 3 контура 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430053</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 3 контура 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 9 контуров 3/4" Oventrop</t>
   </si>
   <si>
-    <t>140430059</t>
-[...22 lines deleted...]
-  <si>
     <t>1404553</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 3 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404554</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 4 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404555</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 5 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404556</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 6 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404557</t>
@@ -676,50 +676,56 @@
   <si>
     <t>Вентиль обратный "Combi Е" ВР 1/2" белый угловой Oventrop</t>
   </si>
   <si>
     <t>1167052</t>
   </si>
   <si>
     <t>Вентиль обратный "Combi Е" ВР 1/2" хром прямой Oventrop</t>
   </si>
   <si>
     <t>1166052</t>
   </si>
   <si>
     <t>Вентиль обратный "Combi Е" ВР 1/2" хром угловой Oventrop</t>
   </si>
   <si>
     <t>Термостаты</t>
   </si>
   <si>
     <t>1011467</t>
   </si>
   <si>
     <t>Термостат "Uni LH" 7-28 C, 0* антрацит (черный) Oventrop</t>
   </si>
   <si>
+    <t>1012063</t>
+  </si>
+  <si>
+    <t>Термостат "Uni SH" 7-28 C, 0* черный матовый Oventrop</t>
+  </si>
+  <si>
     <t>1012066</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом белый Oventrop</t>
   </si>
   <si>
     <t>1012065</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
     <t>1151082</t>
   </si>
   <si>
     <t>Термостат для "Regufloor H" с датчиком 20-50°C Oventrop</t>
   </si>
   <si>
     <t>1142861</t>
   </si>
   <si>
     <t>Термостат с накладным датчиком 20-50°C Oventrop</t>
   </si>
   <si>
     <t>1142863</t>
@@ -769,60 +775,84 @@
   <si>
     <t>Термостат "Uni XH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
   <si>
     <t>1013066</t>
   </si>
   <si>
     <t>Термостат "Vindo TH" 7-28 C, 0* Oventrop</t>
   </si>
   <si>
     <t>1011450</t>
   </si>
   <si>
     <t>Адаптер угловой М 30х1,5/М 30х1,5 Oventrop</t>
   </si>
   <si>
     <t>1012081</t>
   </si>
   <si>
     <t>Декоративное кольцо "SH-Cap"  хромированное для "Uni SH" Oventrop</t>
   </si>
   <si>
     <t>Присоединительные узлы Multiflex</t>
   </si>
   <si>
+    <t>1184483</t>
+  </si>
+  <si>
+    <t>Комплект Multiblock T прямой подключение к радиатору Rp 1/2 ВР Oventrop</t>
+  </si>
+  <si>
+    <t>1184484</t>
+  </si>
+  <si>
+    <t>Комплект Multiblock T угловой подключение к радиатору Rp 1/2 ВР Oventrop</t>
+  </si>
+  <si>
     <t>101580013</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex R Oventrop</t>
   </si>
   <si>
+    <t>101580113</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
+  </si>
+  <si>
     <t>1015813</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
+    <t>101580114</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
   </si>
   <si>
     <t>1015814</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>1015883</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>1015884</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>101580084</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex R Oventrop</t>
   </si>
@@ -1391,62 +1421,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-bv-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-raskhoda-unibox-e-t-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-plus-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-chernogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-belyy-plastik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-beloe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-chernoe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-rtl-s-kryshkoy-plastik-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/nasadka-prisoedinitelnaya-duo-s-fuktsiey-otklyucheniya-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-bv-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-raskhoda-unibox-e-t-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-plus-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-t-rtl-s-kryshkoy-steklo-chernogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-belyy-plastik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-beloe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-e-rtl-glukhaya-kryshka-chernoe-steklo-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/unibox-dlya-panelnogo-otopleniya/nabor-dlya-regulirovaniya-temperatury-unibox-rtl-s-kryshkoy-plastik-belogo-tsveta-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-0-chernyy-matovyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-pryamoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-uglovoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/nasadka-prisoedinitelnaya-duo-s-fuktsiey-otklyucheniya-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/trekhkhodovoy-raspredelitelnyy-i-smesitelnyy-ventil-tri-ctr-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-12-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-34-3-sht-dlya-ventilya-du-20-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-3-sht-dlya-ventilya-du-25-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-14-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/vtulki-s-rezboy-1-12-3-sht-dlya-ventilya-du-40-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3046" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3047" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-nakladnym-datchikom-2-m-oventrop/?sku=3048" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3050" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3051" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/trekhkhodovye-smesitelnye-i-raspredelitelnye-ventili/termoregulyator-s-pogruzhnym-datchikom-2-m-oventrop/?sku=3052" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du15-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du20-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du25-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du32-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du40-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-gidravlicheskoy-uvyazki-sistem/reguliruyushchie-ventili-hydrocontrol-vtr/ventil-reguliruyushchiy-hydrocontrol-du50-2-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D175"/>
+  <dimension ref="A1:D180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D175" sqref="D175"/>
+      <selection activeCell="D180" sqref="D180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1470,359 +1500,359 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
-        <v>46421</v>
+        <v>42029</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>21655</v>
+        <v>19093</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>26474</v>
+        <v>22692</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>39528</v>
+        <v>36783</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
-        <v>50203</v>
+        <v>46421</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="12">
-        <v>24644</v>
+        <v>21655</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
-        <v>30500</v>
+        <v>26474</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>42273</v>
+        <v>39528</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
-        <v>53985</v>
+        <v>50203</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
-        <v>27389</v>
+        <v>24644</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>34221</v>
+        <v>30500</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>13054</v>
+        <v>42273</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
-        <v>22265</v>
+        <v>53985</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="12">
-        <v>15006</v>
+        <v>27389</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="12">
-        <v>30378</v>
+        <v>34221</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="12">
-        <v>38308</v>
+        <v>13054</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="12">
-        <v>15800</v>
+        <v>22265</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="12">
-        <v>18727</v>
+        <v>15006</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="12">
-        <v>33062</v>
+        <v>30378</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="12">
-        <v>42029</v>
+        <v>38308</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="12">
-        <v>19093</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="12">
-        <v>22692</v>
+        <v>18727</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="12">
-        <v>36783</v>
+        <v>33062</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="12">
         <v>27389</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>57</v>
@@ -3030,789 +3060,859 @@
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>1</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D121" s="12">
         <v>3050</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>2</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D122" s="12">
-        <v>3355</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>3</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D123" s="12">
         <v>3355</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>4</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="12">
-        <v>9455</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>5</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D125" s="12">
-        <v>30256</v>
+        <v>9455</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>6</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D126" s="12">
         <v>30256</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>7</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D127" s="12">
         <v>30256</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>8</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D128" s="12">
-        <v>12200</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
         <v>9</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D129" s="12">
-        <v>4941</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>10</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D130" s="12">
-        <v>4900</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>11</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D131" s="12">
-        <v>7198</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>12</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D132" s="12">
-        <v>2684</v>
+        <v>7198</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>13</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D133" s="12">
-        <v>2623</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>14</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D134" s="12">
-        <v>2257</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>15</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D135" s="12">
-        <v>1710</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>16</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D136" s="12">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="5">
+        <v>17</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D137" s="12">
         <v>1037</v>
       </c>
     </row>
-    <row r="137" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="138" spans="1:4">
-      <c r="A138" s="4" t="s">
+      <c r="A138" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="B138" s="7"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="12"/>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B138" s="9" t="s">
+      <c r="B139" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C138" s="11" t="s">
+      <c r="C139" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D138" s="13" t="s">
+      <c r="D139" s="13" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D140" s="12">
-        <v>4209</v>
+        <v>19154</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="12">
-        <v>4209</v>
+        <v>19154</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D142" s="12">
-        <v>4453</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D143" s="12">
-        <v>4453</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D144" s="12">
-        <v>2379</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D145" s="12">
-        <v>5856</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D146" s="12">
-        <v>11712</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D147" s="12">
-        <v>5490</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D148" s="12">
-        <v>5734</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="149" spans="1:4">
-      <c r="A149" s="3" t="s">
+      <c r="A149" s="5">
+        <v>10</v>
+      </c>
+      <c r="B149" s="10" t="s">
         <v>271</v>
       </c>
-      <c r="B149" s="7"/>
-[...1 lines deleted...]
-      <c r="D149" s="12"/>
+      <c r="C149" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D149" s="12">
+        <v>2379</v>
+      </c>
     </row>
     <row r="150" spans="1:4">
-      <c r="A150" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D150" s="12"/>
+      <c r="A150" s="5">
+        <v>11</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D150" s="12">
+        <v>5856</v>
+      </c>
     </row>
     <row r="151" spans="1:4">
-      <c r="A151" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A151" s="5">
+        <v>12</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D151" s="12">
+        <v>11712</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D152" s="12">
-        <v>33672</v>
+        <v>5490</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D153" s="12">
-        <v>40260</v>
+        <v>5734</v>
       </c>
     </row>
     <row r="154" spans="1:4">
-      <c r="A154" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A154" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B154" s="7"/>
+      <c r="C154" s="8"/>
+      <c r="D154" s="12"/>
     </row>
     <row r="155" spans="1:4">
-      <c r="A155" s="5">
+      <c r="A155" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="B155" s="7"/>
+      <c r="C155" s="8"/>
+      <c r="D155" s="12"/>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B155" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A156" s="5">
+      <c r="B156" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B156" s="10" t="s">
-[...6 lines deleted...]
-        <v>3904</v>
+      <c r="C156" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D157" s="12">
-        <v>7076</v>
+        <v>33672</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D158" s="12">
-        <v>10675</v>
+        <v>40260</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D159" s="12">
-        <v>15000</v>
+        <v>59902</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>226</v>
+        <v>289</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D160" s="12">
-        <v>30256</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D161" s="12">
-        <v>26291</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>228</v>
+        <v>293</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D162" s="12">
-        <v>30256</v>
+        <v>7076</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>230</v>
+        <v>295</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D163" s="12">
-        <v>26291</v>
+        <v>10675</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D164" s="12">
-        <v>28182</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>296</v>
+        <v>228</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D165" s="12">
-        <v>28182</v>
+        <v>30256</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D166" s="12">
-        <v>28182</v>
+        <v>26291</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>300</v>
+        <v>230</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D167" s="12">
+        <v>30256</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="5">
+        <v>12</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D168" s="12">
+        <v>26291</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="5">
+        <v>13</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D169" s="12">
         <v>28182</v>
-      </c>
-[...20 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D170" s="12">
-        <v>11356</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D171" s="12">
-        <v>11878</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D172" s="12">
-        <v>14372</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="173" spans="1:4">
-      <c r="A173" s="5">
+      <c r="A173" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="8"/>
+      <c r="D173" s="12"/>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B173" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A174" s="5">
+      <c r="B174" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B174" s="10" t="s">
-[...6 lines deleted...]
-        <v>24102</v>
+      <c r="C174" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D175" s="12">
+        <v>11356</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="5">
+        <v>2</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D176" s="12">
+        <v>11878</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="5">
+        <v>3</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="D177" s="12">
+        <v>14372</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="5">
+        <v>4</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D178" s="12">
+        <v>21106</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="5">
+        <v>5</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="D179" s="12">
+        <v>24102</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="5">
+        <v>6</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D180" s="12">
         <v>36985</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D174"/>
+  <autoFilter ref="B6:D179"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A73:D73"/>
     <mergeCell ref="A74:D74"/>
     <mergeCell ref="A85:D85"/>
     <mergeCell ref="A91:D91"/>
     <mergeCell ref="A107:D107"/>
     <mergeCell ref="A119:D119"/>
-    <mergeCell ref="A137:D137"/>
-[...2 lines deleted...]
-    <mergeCell ref="A168:D168"/>
+    <mergeCell ref="A138:D138"/>
+    <mergeCell ref="A154:D154"/>
+    <mergeCell ref="A155:D155"/>
+    <mergeCell ref="A173:D173"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -3889,82 +3989,87 @@
     <hyperlink ref="C110" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_118"/>
-    <hyperlink ref="C139" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_128"/>
-    <hyperlink ref="C152" r:id="rId_hyperlink_129"/>
-[...3 lines deleted...]
-    <hyperlink ref="C156" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_144"/>
-    <hyperlink ref="C170" r:id="rId_hyperlink_145"/>
-[...3 lines deleted...]
-    <hyperlink ref="C174" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_155"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>