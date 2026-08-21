--- v0 (2026-05-09)
+++ v1 (2026-08-21)
@@ -819,809 +819,809 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>682.64</v>
+        <v>710</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>946.6799999999999</v>
+        <v>982</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>1368.96</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>2254</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="11"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>1</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="11">
-        <v>402.04</v>
+        <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>2</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="11">
-        <v>575.92</v>
+        <v>599</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>3</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>876.76</v>
+        <v>910</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>4</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>1509.72</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="7"/>
       <c r="D18" s="11"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>1</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="11">
-        <v>387.32</v>
+        <v>403</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>2</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="11">
-        <v>535.4400000000001</v>
+        <v>556</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>3</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="11">
-        <v>1087.44</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>4</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="11">
-        <v>838.12</v>
+        <v>870</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>5</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="11">
-        <v>1725.92</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>6</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="11">
-        <v>1518</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7"/>
       <c r="D26" s="11"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>1</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="11">
-        <v>1094.8</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>2</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="11">
-        <v>1637.6</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="11">
-        <v>2594.4</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>4</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="11">
-        <v>4358.04</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="7"/>
       <c r="D32" s="11"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>1</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="11">
-        <v>931.96</v>
+        <v>967</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>2</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="11">
-        <v>1316.52</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>3</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D36" s="11">
-        <v>2110.48</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>4</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D37" s="11">
-        <v>3420.56</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="7"/>
       <c r="D38" s="11"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D40" s="11">
-        <v>1182.2</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="11">
-        <v>1535.48</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="11">
-        <v>2224.56</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="11">
-        <v>3838.24</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
       <c r="D44" s="11"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>1</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D46" s="11">
-        <v>772.8</v>
+        <v>802</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>2</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D47" s="11">
-        <v>1128.84</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>3</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="11">
-        <v>1780.2</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>4</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D49" s="11">
-        <v>3006.56</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="7"/>
       <c r="D50" s="11"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>1</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="11">
-        <v>561.2</v>
+        <v>588</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>2</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="11">
-        <v>806.84</v>
+        <v>838</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>3</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D54" s="11">
-        <v>1259.48</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>4</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D55" s="11">
-        <v>2241.12</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="7"/>
       <c r="D56" s="11"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>1</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D58" s="11">
-        <v>586.04</v>
+        <v>607</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>2</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D59" s="11">
-        <v>846.4</v>
+        <v>880</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>3</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D60" s="11">
-        <v>1357</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>4</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D61" s="11">
-        <v>2342.32</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="7"/>
       <c r="D62" s="11"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>1</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D64" s="11">
-        <v>854.6799999999999</v>
+        <v>889</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>2</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D65" s="11">
-        <v>1035.92</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>3</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D66" s="11">
-        <v>1761.8</v>
+        <v>2100</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D65"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A56:D56"/>
     <mergeCell ref="A62:D62"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>