--- v0 (2026-05-09)
+++ v1 (2026-08-21)
@@ -3026,1441 +3026,1441 @@
     <row r="116" spans="1:4">
       <c r="A116" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D116" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>1</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D117" s="12">
-        <v>682.64</v>
+        <v>710</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>2</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D118" s="12">
-        <v>946.6799999999999</v>
+        <v>982</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>3</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D119" s="12">
-        <v>1368.96</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>4</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D120" s="12">
-        <v>2254</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8"/>
       <c r="D121" s="12"/>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D122" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>1</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D123" s="12">
-        <v>402.04</v>
+        <v>418</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>2</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D124" s="12">
-        <v>575.92</v>
+        <v>599</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>3</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D125" s="12">
-        <v>876.76</v>
+        <v>910</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>4</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D126" s="12">
-        <v>1509.72</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6" t="s">
         <v>208</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8"/>
       <c r="D127" s="12"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D128" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
         <v>1</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D129" s="12">
-        <v>387.32</v>
+        <v>403</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>2</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D130" s="12">
-        <v>535.4400000000001</v>
+        <v>556</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>3</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D131" s="12">
-        <v>1087.44</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>4</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D132" s="12">
-        <v>838.12</v>
+        <v>870</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>5</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D133" s="12">
-        <v>1725.92</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>6</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D134" s="12">
-        <v>1518</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8"/>
       <c r="D135" s="12"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D136" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>1</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D137" s="12">
-        <v>1094.8</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>2</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D138" s="12">
-        <v>1637.6</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>3</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D139" s="12">
-        <v>2594.4</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>4</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D140" s="12">
-        <v>4358.04</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6" t="s">
         <v>230</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8"/>
       <c r="D141" s="12"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D142" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>1</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D143" s="12">
-        <v>931.96</v>
+        <v>967</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>2</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D144" s="12">
-        <v>1316.52</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
         <v>3</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D145" s="12">
-        <v>2110.48</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
         <v>4</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D146" s="12">
-        <v>3420.56</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8"/>
       <c r="D147" s="12"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D148" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
         <v>1</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D149" s="12">
-        <v>1182.2</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
         <v>2</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D150" s="12">
-        <v>1535.48</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
         <v>3</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D151" s="12">
-        <v>2224.56</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
         <v>4</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D152" s="12">
-        <v>3838.24</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="6" t="s">
         <v>248</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8"/>
       <c r="D153" s="12"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
         <v>1</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D155" s="12">
-        <v>772.8</v>
+        <v>802</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
         <v>2</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D156" s="12">
-        <v>1128.84</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
         <v>3</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D157" s="12">
-        <v>1780.2</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
         <v>4</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D158" s="12">
-        <v>3006.56</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="6" t="s">
         <v>257</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8"/>
       <c r="D159" s="12"/>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D160" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>1</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D161" s="12">
-        <v>561.2</v>
+        <v>588</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>2</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D162" s="12">
-        <v>806.84</v>
+        <v>838</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>3</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D163" s="12">
-        <v>1259.48</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>4</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D164" s="12">
-        <v>2241.12</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6" t="s">
         <v>266</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8"/>
       <c r="D165" s="12"/>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D166" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
         <v>1</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D167" s="12">
-        <v>586.04</v>
+        <v>607</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
         <v>2</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D168" s="12">
-        <v>846.4</v>
+        <v>880</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
         <v>3</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D169" s="12">
-        <v>1357</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
         <v>4</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D170" s="12">
-        <v>2342.32</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8"/>
       <c r="D171" s="12"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D172" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>1</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D173" s="12">
-        <v>854.6799999999999</v>
+        <v>889</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>2</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D174" s="12">
-        <v>1035.92</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>3</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D175" s="12">
-        <v>1761.8</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8"/>
       <c r="D176" s="12"/>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="6" t="s">
         <v>283</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8"/>
       <c r="D177" s="12"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D178" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
         <v>1</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D179" s="12">
-        <v>644.54</v>
+        <v>782</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
         <v>2</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D180" s="12">
-        <v>919.24</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
         <v>3</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D181" s="12">
-        <v>1345.36</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
         <v>4</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D182" s="12">
-        <v>2267.28</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="6" t="s">
         <v>291</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8"/>
       <c r="D183" s="12"/>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D184" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
         <v>1</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D185" s="12">
-        <v>375.2</v>
+        <v>469</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
         <v>2</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D186" s="12">
-        <v>526.62</v>
+        <v>852</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
         <v>3</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D187" s="12">
-        <v>793.28</v>
+        <v>981</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
         <v>4</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D188" s="12">
-        <v>1398.96</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8"/>
       <c r="D189" s="12"/>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D190" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
         <v>1</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D191" s="12">
-        <v>332.32</v>
+        <v>455</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
         <v>2</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D192" s="12">
-        <v>526.62</v>
+        <v>852</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
         <v>3</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D193" s="12">
-        <v>822.76</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
         <v>4</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D194" s="12">
-        <v>1398.96</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="6" t="s">
         <v>308</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8"/>
       <c r="D195" s="12"/>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D196" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
         <v>1</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D197" s="12">
-        <v>1034.48</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
         <v>2</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D198" s="12">
-        <v>1478.02</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
         <v>3</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D199" s="12">
-        <v>1992.58</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>4</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D200" s="12">
-        <v>3073.96</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8"/>
       <c r="D201" s="12"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D202" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>1</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D203" s="12">
-        <v>801.3200000000001</v>
+        <v>978</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>2</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D204" s="12">
-        <v>1132.3</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>3</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D205" s="12">
-        <v>1594.6</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>4</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D206" s="12">
-        <v>2800.6</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="6" t="s">
         <v>324</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8"/>
       <c r="D207" s="12"/>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D208" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>1</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D209" s="12">
-        <v>774.52</v>
+        <v>941</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>2</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D210" s="12">
-        <v>1101.48</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>3</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D211" s="12">
-        <v>1658.92</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>4</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D212" s="12">
-        <v>2611.66</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="6" t="s">
         <v>333</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8"/>
       <c r="D213" s="12"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D214" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>1</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D215" s="12">
-        <v>513.22</v>
+        <v>640</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>2</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D216" s="12">
-        <v>727.62</v>
+        <v>900</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>3</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D217" s="12">
-        <v>1082.72</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>4</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D218" s="12">
-        <v>1780.86</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8"/>
       <c r="D219" s="12"/>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D220" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>1</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D221" s="12">
-        <v>525.28</v>
+        <v>646</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>2</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D222" s="12">
-        <v>734.3200000000001</v>
+        <v>943</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>3</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D223" s="12">
-        <v>1163.12</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>4</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D224" s="12">
-        <v>1830.44</v>
+        <v>2255</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D223"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="A51:D51"/>
     <mergeCell ref="A64:D64"/>
     <mergeCell ref="A74:D74"/>
     <mergeCell ref="A85:D85"/>
     <mergeCell ref="A94:D94"/>
     <mergeCell ref="A103:D103"/>
     <mergeCell ref="A114:D114"/>
     <mergeCell ref="A115:D115"/>
     <mergeCell ref="A121:D121"/>
     <mergeCell ref="A127:D127"/>