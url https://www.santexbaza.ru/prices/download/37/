--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -844,51 +844,51 @@
   <si>
     <t>1507980</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1507960</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 никел. Oventrop</t>
   </si>
   <si>
     <t>1507983</t>
   </si>
   <si>
     <t>Присоединительный набор 26x3.0 мм x G1 Oventrop</t>
   </si>
   <si>
     <t>1507985</t>
   </si>
   <si>
     <t>Присоединительный набор 32x3.0 мм x G1 1/4 Oventrop</t>
   </si>
   <si>
-    <t>1027475</t>
+    <t>1016843</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1027473</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 с мягким уплотнением Oventrop</t>
   </si>
   <si>
     <t>Переход</t>
   </si>
   <si>
     <t>1504153</t>
   </si>
   <si>
     <t>Переход G3/4"НР-Rp1/2"ВР Oventrop</t>
   </si>
   <si>
     <t>1504154</t>
   </si>
   <si>
     <t>Переход G3/4"НР-Rp3/4"ВР Oventrop</t>
   </si>
@@ -1578,107 +1578,107 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
-        <v>244</v>
+        <v>183</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>305</v>
+        <v>278</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>549</v>
+        <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>793</v>
+        <v>732</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
-        <v>1159</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="8"/>
       <c r="D13" s="12"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>5</v>
       </c>
@@ -3696,51 +3696,51 @@
     <row r="166" spans="1:4">
       <c r="A166" s="5">
         <v>6</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D166" s="12">
         <v>1650</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
         <v>7</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D167" s="12">
-        <v>378</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
         <v>8</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D168" s="12">
         <v>378</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8"/>
       <c r="D169" s="12"/>
     </row>
     <row r="170" spans="1:4">