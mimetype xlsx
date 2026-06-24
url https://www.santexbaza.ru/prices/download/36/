--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -1034,149 +1034,149 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
         <v>137011</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>446427.24</v>
+        <v>386667</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
         <v>675000</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>5150</v>
+        <v>5236</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>400835</v>
+        <v>464314</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>7576</v>
+        <v>7336</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>96759</v>
+        <v>93687</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>8030</v>
+        <v>7776</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>8607</v>
+        <v>8333</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="11">
         <v>8607</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
@@ -1244,177 +1244,177 @@
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="11">
         <v>16794</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11">
-        <v>5290</v>
+        <v>5378</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="11">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="11">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="11">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="11">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="11">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="11">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="11">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="11">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="11">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7"/>
       <c r="D34" s="11"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:4">