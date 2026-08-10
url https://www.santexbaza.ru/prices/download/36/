--- v1 (2026-06-24)
+++ v2 (2026-08-10)
@@ -1048,51 +1048,51 @@
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
         <v>386667</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>675000</v>
+        <v>725000</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
         <v>5236</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>