--- v2 (2026-08-10)
+++ v3 (2026-10-05)
@@ -1076,79 +1076,79 @@
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
         <v>5236</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>464314</v>
+        <v>370000</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
         <v>7336</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>93687</v>
+        <v>71000</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
         <v>7776</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
@@ -1822,107 +1822,107 @@
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>2</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D66" s="11">
         <v>1500</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>3</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D67" s="11">
-        <v>2000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>4</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D68" s="11">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>5</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D69" s="11">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>6</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D70" s="11">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>7</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D71" s="11">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>8</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D72" s="11">
         <v>1000</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>9</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>126</v>