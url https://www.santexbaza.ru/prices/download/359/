--- v0 (2026-06-19)
+++ v1 (2026-08-10)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$633</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$658</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1143">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Трубы из нержавеющей стали и фитинги</t>
   </si>
   <si>
     <t>Гофрированные трубы из нержавейки LAVITA</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -1858,1467 +1858,1617 @@
   <si>
     <t xml:space="preserve">Кольцо уплотнительное из EPDM ф35 Rommer  </t>
   </si>
   <si>
     <t>RSS-0027-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Кольцо уплотнительное из EPDM ф42 Rommer  </t>
   </si>
   <si>
     <t>RSS-0027-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Кольцо уплотнительное из EPDM ф54 Rommer  </t>
   </si>
   <si>
     <t>Пресс-переходник с накидной гайкой ВПр-ВР Rommer</t>
   </si>
   <si>
     <t>RSS-0026-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 15х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-001534</t>
+    <t>RSS-1026-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 15х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-001812</t>
+    <t>RSS-1026-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 18х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-001834</t>
+    <t>RSS-1026-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 18х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-002212</t>
+    <t>RSS-1026-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 22х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-002234</t>
+    <t>RSS-1026-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-002834</t>
+    <t>RSS-1026-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 28х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-000281</t>
+    <t>RSS-1026-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 28х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-000351</t>
+    <t>RSS-1026-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 35х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-035114</t>
+    <t>RSS-1026-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 35х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-042112</t>
+    <t>RSS-1026-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 42х1 1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-000542</t>
+    <t>RSS-1026-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 54х2" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-заглушка ВПр Rommer</t>
   </si>
   <si>
     <t>RSS-0025-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000018</t>
+    <t>RSS-1025-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000022</t>
+    <t>RSS-1025-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000028</t>
+    <t>RSS-1025-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000035</t>
+    <t>RSS-1025-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000042</t>
+    <t>RSS-1025-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000054</t>
+    <t>RSS-1025-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф54 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1025-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-заглушка ВПр ф76,1 Rommer  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RSS-1025-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-заглушка ВПр ф88,9 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1025-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-заглушка ВПр ф108 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-вставка переходная НПр-НР Rommer</t>
   </si>
   <si>
     <t>RSS-0024-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х1/2" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-001812</t>
+    <t>RSS-1024-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1/2" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-000181</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-002212</t>
+    <t>RSS-1024-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1/2" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-002234</t>
+    <t>RSS-1024-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-000221</t>
+    <t>RSS-1024-000221</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-000281</t>
+    <t>RSS-1024-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х1" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-035114</t>
+    <t>RSS-1024-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 35х1 1/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-042112</t>
+    <t>RSS-1024-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 42х1 1/2" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-000542</t>
+    <t>RSS-1024-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 54х2" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>Пресс-вставка переходная НПр-ВР Rommer</t>
   </si>
   <si>
     <t>RSS-0023-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-000181</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1" НПр-ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0023-002212</t>
+    <t>RSS-1023-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-000221</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х1" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 35х1 1/4" НПр-ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0023-042112</t>
+    <t>RSS-1023-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 42х1 1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0023-000542</t>
+    <t>RSS-1023-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 54х2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-переходник с ВР Rommer</t>
   </si>
   <si>
-    <t>RSS-0022-001512</t>
+    <t>RSS-1022-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 15х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-001812</t>
+    <t>RSS-1022-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-001834</t>
+    <t>RSS-1022-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-002212</t>
+    <t>RSS-1022-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-002234</t>
+    <t>RSS-1022-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-002834</t>
+    <t>RSS-1022-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-000281</t>
+    <t>RSS-1022-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-000351</t>
+    <t>RSS-1022-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-035114</t>
+    <t>RSS-1022-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-042112</t>
+    <t>RSS-1022-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 42х1 1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-000542</t>
+    <t>RSS-1022-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 54х2" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-переходник с НР Rommer</t>
   </si>
   <si>
-    <t>RSS-0021-001512</t>
+    <t>RSS-1021-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 15х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-001534</t>
+    <t>RSS-1021-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 15х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-001812</t>
+    <t>RSS-1021-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-001834</t>
+    <t>RSS-1021-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-002212</t>
+    <t>RSS-1021-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-002234</t>
+    <t>RSS-1021-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000221</t>
+    <t>RSS-1021-000221</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-002834</t>
+    <t>RSS-1021-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000281</t>
+    <t>RSS-1021-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000351</t>
+    <t>RSS-1021-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-035114</t>
+    <t>RSS-1021-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1 1/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-042112</t>
+    <t>RSS-1021-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 42х1 1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000542</t>
+    <t>RSS-1021-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 54х2" НР Rommer  </t>
   </si>
   <si>
+    <t>RSS-1021-076212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-переходник 76,1х2 1/2" НР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1021-000883</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-переходник 88,9х3" НР Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-муфта переходная ВПр-НР Rommer</t>
   </si>
   <si>
     <t>RSS-0020-001815</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 18х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002215</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 22х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002218</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 22х18 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002815</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 28х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002818</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 28х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-002822</t>
+    <t>RSS-1020-002822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 28х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-003515</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-003518</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-003522</t>
+    <t>RSS-1020-003522</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-003528</t>
+    <t>RSS-1020-003528</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х28 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-004222</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 42х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-004228</t>
+    <t>RSS-1020-004228</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 42х28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-004235</t>
+    <t>RSS-1020-004235</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 42х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-005428</t>
+    <t>RSS-1020-005428</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 54х28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-005435</t>
+    <t>RSS-1020-005435</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 54х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-005442</t>
+    <t>RSS-1020-005442</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 54х42 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1020-007654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 76,1х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-008854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 88,9х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-008876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 88.9х76.1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-010854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-010876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х76,1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-010888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х88,9 Rommer  </t>
+  </si>
+  <si>
+    <t>Пресс-муфта надвижная ВПр Rommer</t>
+  </si>
+  <si>
+    <t>RSS-0019-000015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф15 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-0019-000018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф18 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-0019-000022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф22 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1019-000028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф28 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1019-000035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф35 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-0019-000042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф42 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1019-000054</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта надвижная ВПр ф54 Rommer  </t>
+  </si>
+  <si>
+    <t>Пресс-муфта переходная ВПр Rommer</t>
+  </si>
+  <si>
+    <t>RSS-1018-001815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 18х15 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-002215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 22х15 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-002218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 22х18 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-002815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 28х15 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-002822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 28х22 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-003528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 35х28 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-004235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 42х35 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-005442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 54х42 Rommer  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RSS-1018-007654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 76,1х54 Rommer  </t>
+  </si>
+  <si>
     <t>RSS-1018-008876</t>
   </si>
   <si>
-    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 88.9х76.1 Rommer  </t>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 88,9х76,1 Rommer  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RSS-1018-010854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 108х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-010876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 108х76,1 Rommer  </t>
   </si>
   <si>
     <t>RSS-1018-010888</t>
   </si>
   <si>
-    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х88,9 Rommer  </t>
-[...95 lines deleted...]
-    <t xml:space="preserve">Пресс-муфта переходная ВПр 54х42 Rommer  </t>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 108х88,9 Rommer  </t>
   </si>
   <si>
     <t>Пресс-муфта равнопроходная Rommer</t>
   </si>
   <si>
-    <t>RSS-0017-000015</t>
+    <t>RSS-1017-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0017-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000022</t>
+    <t>RSS-1017-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000028</t>
+    <t>RSS-1017-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000035</t>
+    <t>RSS-1017-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000042</t>
+    <t>RSS-1017-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000054</t>
+    <t>RSS-1017-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф54 Rommer  </t>
   </si>
   <si>
     <t>RSS-1017-000076</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф76,1 Rommer  </t>
   </si>
   <si>
     <t>RSS-1017-000088</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф88,9 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1017-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта равнопроходная ф108 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-тройник переходной с НР Rommer</t>
   </si>
   <si>
     <t>RSS-0016-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 15х1/2" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х1/2" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002212</t>
+    <t>RSS-1016-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002234</t>
+    <t>RSS-1016-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002812</t>
+    <t>RSS-1016-002812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002834</t>
+    <t>RSS-1016-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000281</t>
+    <t>RSS-1016-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000351</t>
+    <t>RSS-1016-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1 1/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000421</t>
+    <t>RSS-1016-000421</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-042114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1 1/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000541</t>
+    <t>RSS-1016-000541</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-054114</t>
+    <t>RSS-1016-054114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1 1/4" НР Rommer  </t>
   </si>
   <si>
     <t>Пресс-тройник переходной с ВР Rommer</t>
   </si>
   <si>
     <t>RSS-0015-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 15х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-001812</t>
+    <t>RSS-1015-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-002212</t>
+    <t>RSS-1015-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-002812</t>
+    <t>RSS-1015-002812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-002834</t>
+    <t>RSS-1015-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-003512</t>
+    <t>RSS-1015-003512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-000351</t>
+    <t>RSS-1015-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-004212</t>
+    <t>RSS-1015-004212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-000421</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-042114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-005412</t>
+    <t>RSS-1015-005412</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-000541</t>
+    <t>RSS-1015-000541</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-054114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1 1/4" ВР Rommer  </t>
   </si>
   <si>
+    <t>RSS-1015-007634</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 76,1х3/4" ВР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1015-000762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 76,1х2" ВР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1015-008834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 88,9х3/4" ВР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1015-000882</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 88,9х2" ВР Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-тройник переходной Rommer</t>
   </si>
   <si>
-    <t>RSS-0014-181518</t>
+    <t>RSS-1014-181518</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х15х18 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-221522</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х15х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-221822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х18х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-281528</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х15х28 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-282222</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х22х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-282228</t>
+    <t>RSS-1014-282228</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х22х28 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-282822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х28х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-351535</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х15х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-352235</t>
+    <t>RSS-1014-352235</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х22х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-352835</t>
+    <t>RSS-1014-352835</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х28х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-423542</t>
+    <t>RSS-1014-423542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х35х42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-544254</t>
+    <t>RSS-1014-544254</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х42х54 Rommer  </t>
   </si>
   <si>
     <t>Пресс-тройник равнопроходной Rommer</t>
   </si>
   <si>
-    <t>RSS-0013-000015</t>
+    <t>RSS-1013-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000018</t>
+    <t>RSS-1013-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000022</t>
+    <t>RSS-1013-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000028</t>
+    <t>RSS-1013-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000035</t>
+    <t>RSS-1013-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000042</t>
+    <t>RSS-1013-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000054</t>
+    <t>RSS-1013-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 54 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000076</t>
+    <t>RSS-1013-000076</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 76,1 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1013-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник равнопроходной 88,9 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1013-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник равнопроходной 108 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник настенный с креплением Rommer</t>
   </si>
   <si>
     <t>RSS-0011-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 15х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0011-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 18х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0011-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 22х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0011-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 22х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0012-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением проходнойм 15х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник НР Rommer</t>
   </si>
   <si>
-    <t>RSS-0010-001512</t>
+    <t>RSS-1010-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 15х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-001812</t>
+    <t>RSS-1010-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х1/2" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0010-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-002212</t>
+    <t>RSS-1010-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-002234</t>
+    <t>RSS-1010-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-002834</t>
+    <t>RSS-1010-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 28х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-000351</t>
+    <t>RSS-1010-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 35х1" НР Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник ВР Rommer</t>
   </si>
   <si>
-    <t>RSS-0009-001512</t>
+    <t>RSS-1009-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 15х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0009-002234</t>
+    <t>RSS-1009-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0009-002834</t>
+    <t>RSS-1009-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 28х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 35х1" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-обвод безраструбный Rommer</t>
   </si>
   <si>
     <t>RSS-0008-001570</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод безраструбный 15х70х160 Rommer  </t>
   </si>
   <si>
     <t>RSS-0008-015100</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод безраструбный 15х100х600 Rommer  </t>
   </si>
   <si>
     <t>Пресс-обвод однораструбный Rommer</t>
   </si>
   <si>
     <t>RSS-0007-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод однораструбный 15х15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0007-000018</t>
+    <t>RSS-1007-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод однораструбный 18х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0007-000022</t>
+    <t>RSS-1007-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод однораструбный 22х22 Rommer  </t>
   </si>
   <si>
     <t>Пресс-обвод двухраструбный Rommer</t>
   </si>
   <si>
-    <t>RSS-0006-000015</t>
+    <t>RSS-1006-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 15х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0006-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 18х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0006-000022</t>
+    <t>RSS-1006-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 22х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0006-000028</t>
+    <t>RSS-1006-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 28х28 Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник двухраструбный 45° Rommer</t>
   </si>
   <si>
-    <t>RSS-0005-000015</t>
+    <t>RSS-1005-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 15х15 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000018</t>
+    <t>RSS-1005-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 18х18 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000022</t>
+    <t>RSS-1005-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 22х22 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000028</t>
+    <t>RSS-1005-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 28х28 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000035</t>
+    <t>RSS-1005-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 35х35 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000042</t>
+    <t>RSS-1005-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 42х42 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000054</t>
+    <t>RSS-1005-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 54х54 45° Rommer  </t>
   </si>
   <si>
     <t>RSS-1005-000076</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 76,1х76,1 45° Rommer  </t>
   </si>
   <si>
     <t>RSS-1005-000088</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 88,9х88,9 45° Rommer  </t>
   </si>
   <si>
+    <t>RSS-1005-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 108х108 45° Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник однораструбный 45° Rommer</t>
   </si>
   <si>
-    <t>RSS-0004-000015</t>
+    <t>RSS-1004-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 15х15 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000018</t>
+    <t>RSS-1004-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 18х18 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000022</t>
+    <t>RSS-1004-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 22х22 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000028</t>
+    <t>RSS-1004-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 28х28 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000035</t>
+    <t>RSS-1004-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 35х35 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000042</t>
+    <t>RSS-1004-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 42х42 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000054</t>
+    <t>RSS-1004-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 54х54 45° Rommer  </t>
   </si>
   <si>
     <t>RSS-1004-000076</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 76,1х76,1 45° Rommer  </t>
   </si>
   <si>
+    <t>RSS-1004-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 88,9х88,9 45° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1004-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 108х108 45° Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник двухраструбный 90° Rommer</t>
   </si>
   <si>
-    <t>RSS-0003-000015</t>
+    <t>RSS-1003-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 15х15 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000018</t>
+    <t>RSS-1003-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 18х18 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000022</t>
+    <t>RSS-1003-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 22х22 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000028</t>
+    <t>RSS-1003-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 28х28 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000035</t>
+    <t>RSS-1003-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 35х35 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000042</t>
+    <t>RSS-1003-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 42х42 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000054</t>
+    <t>RSS-1003-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 54х54 90° Rommer  </t>
   </si>
   <si>
     <t>RSS-1003-000076</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 76,1х76,1 90° Rommer  </t>
   </si>
   <si>
     <t>RSS-1003-000088</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 88,9х88,9 90° Rommer  </t>
   </si>
   <si>
     <t>RSS-1003-000108</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 108х108 90° Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник однораструбный 90° Rommer</t>
   </si>
   <si>
-    <t>RSS-0002-000015</t>
+    <t>RSS-1002-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 15х15 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000018</t>
+    <t>RSS-1002-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 18х18 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000022</t>
+    <t>RSS-1002-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 22х22 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000028</t>
+    <t>RSS-1002-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 28х28 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000035</t>
+    <t>RSS-1002-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 35х35 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000042</t>
+    <t>RSS-1002-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 42х42 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000054</t>
+    <t>RSS-1002-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 54х54 90° Rommer  </t>
   </si>
   <si>
     <t>RSS-1002-000076</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 76,1х76,1 90° Rommer  </t>
   </si>
   <si>
     <t>RSS-1002-000088</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 88,9х88,9 90° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1002-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 108х108 90° Rommer  </t>
   </si>
   <si>
     <t>Крепление для труб из нержавеющей стали</t>
   </si>
   <si>
     <t>Крепление для фиксации нержавеющей трубы 15 мм</t>
   </si>
   <si>
     <t>Крепление для фиксации нержавеющей трубы 18 мм</t>
   </si>
   <si>
     <t>Крепление для фиксации нержавеющей трубы 22 мм</t>
   </si>
   <si>
     <t>Крепление для фиксации нержавеющей трубы 28 мм</t>
   </si>
   <si>
     <t>Крепление для фиксации нержавеющей трубы 35 мм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -3725,62 +3875,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf15/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf18/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf20/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf25/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf32/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf40/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf50/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-dlya-gazoprovodnykh-sistem-lavita-hfpy15a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-dlya-gazoprovodnykh-sistem-lavita-hfpy20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-dlya-gazoprovodnykh-sistem-lavita-hfpy25a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-20kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-2034/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-25kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-251/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-321-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-401-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-50kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-1512-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-20kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-2034-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-25kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-251/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-321-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-401-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-50kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/troynik-lavita-dlya-gofrirovannoy-truby-15kh15kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/troynik-lavita-dlya-gofrirovannoy-truby-20kh20kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/troynik-lavita-dlya-gofrirovannoy-truby-25kh25kh25/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/ugolok-lavita-dlya-gofrirovannoy-trubay-s-krepleniem-1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-15kh12-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-20kh34-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-25kh1-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-15kh12-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-20kh34-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-25kh1-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-15-kh-10-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-18-kh-10-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-22-kh-12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-28-kh-12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-35-kh-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-42-kh-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-54-kh-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/nippeli-iz-nerzhaveyushchey-stali-valtec/nippel-inox-press-nn-12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/nippeli-iz-nerzhaveyushchey-stali-valtec/nippel-perekhodnoy-inox-press-34kh12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-15kh12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-15kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-18kh12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-18kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-22kh12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-22kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-22kh1-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-28kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-28kh1-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-35kh1-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-35kh1-14-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-42kh1-12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-54kh2-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-15kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-18kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-18kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-22kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-22kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-28kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-28kh1-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-35kh1-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-35kh1-14-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-42kh1-12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-54kh2-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-42kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-54kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-18kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-22kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-22kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-28kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-28kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-28kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-42kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-42kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-42kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-54kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-54kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-54kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh1-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh1-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh1-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-35kh1-14-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-42kh1-12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-54kh2-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh1-1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-42kh1-12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-54kh2-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh1-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh1-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh1-14-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-42kh1-12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-54kh2-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-15kh15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-18kh18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-22kh22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-28kh28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-35kh35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-42kh42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-54kh54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-15kh12kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-18kh15kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-22kh15kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-22kh18kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh15kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh28kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh22kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-35kh15kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-35kh22kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-35kh28kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-42kh35kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-54kh42kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-15kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-18kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-18kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-22kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-22kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-28kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-28kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-28kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-35kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-35kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-35kh1-14-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-42kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-42kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-42kh1-14-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-54kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-54kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-54kh1-14-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-15kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-18kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-18kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-22kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-22kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-28kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-28kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-28kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-35kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-35kh1-14-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-42kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-42kh1-14-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-54kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-54kh1-14-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-12kh12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-15kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-18kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-18kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-22kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-22kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-28kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-35kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-15kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-18kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-18kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-22kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-22kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-28kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-35kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-12kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-15kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-15kh34-vr-prokhodnaya-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-18kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-22kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-22kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-15kh15-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-18kh18-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-22kh22-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-28kh28-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-35kh35-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-42kh42-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-54kh54-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-12kh12-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-15kh15-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-18kh18-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-22kh22-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-28kh28-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-35kh35-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-42kh42-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-54kh54-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-18-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-22-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-28-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-35-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-42-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-54-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-15kh15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-18kh18-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-22kh22-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-12kh12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-15kh15-mm-valtec_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-18kh18-mm-valtec_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-22kh22-mm-valtec_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-28kh28-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-18-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-22-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-28-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-35-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-42-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-54-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-15kh1mm-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-18kh1mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-22kh12mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-28kh12mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-35kh15mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-42kh15mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-54kh15mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-761kh20mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-889kh20mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-108kh20mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-54kh2-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-54kh2-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-42kh1-12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-54kh2-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-889kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-18kh15kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh15kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh18kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh15kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh15kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh22kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh28kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-42kh35kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-54kh42kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-prokhodnoym-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh70kh160-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh100kh600-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-28kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-761kh761-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-889kh889-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-761kh761-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-761kh761-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-889kh889-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-108kh108-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-761kh761-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-889kh889-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-15-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-18-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-22-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-28-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-35-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf15/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf18/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf20/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf25/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf32/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf40/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-otozhennaya-lavita-hf50/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-dlya-gazoprovodnykh-sistem-lavita-hfpy15a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-dlya-gazoprovodnykh-sistem-lavita-hfpy20a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/gofrirovannye-truby-iz-nerzhaveyki/truba-gofrirovannaya-nerzhaveyushchaya-dlya-gazoprovodnykh-sistem-lavita-hfpy25a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-20kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-2034/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-25kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-251/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-321-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-nr-401-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-50kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-1512-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-20kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-2034-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-25kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-251/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-321-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-trubay-vr-401-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-50kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/troynik-lavita-dlya-gofrirovannoy-truby-15kh15kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/troynik-lavita-dlya-gofrirovannoy-truby-20kh20kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/troynik-lavita-dlya-gofrirovannoy-truby-25kh25kh25/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/ugolok-lavita-dlya-gofrirovannoy-trubay-s-krepleniem-1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-15kh12-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-20kh34-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-nr-25kh1-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-15kh12-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-20kh34-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/soedinitelnye-fitingi-dlya-gofrirovannoy-truby-lavita/mufta-lavita-dlya-gofrirovannoy-truby-vr-25kh1-dlya-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-15-kh-10-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-18-kh-10-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-22-kh-12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-28-kh-12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-35-kh-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-42-kh-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-valtec/truba-iz-nerzhaveyushchey-stali-54-kh-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/nippeli-iz-nerzhaveyushchey-stali-valtec/nippel-inox-press-nn-12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/nippeli-iz-nerzhaveyushchey-stali-valtec/nippel-perekhodnoy-inox-press-34kh12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-15kh12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-15kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-18kh12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-18kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-22kh12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-22kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-22kh1-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-28kh34-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-28kh1-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-35kh1-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-35kh1-14-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-42kh1-12-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-nr-valtec/press-mufta-inox-press-54kh2-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-15kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-18kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-18kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-22kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-22kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-28kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-28kh1-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-35kh1-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-35kh1-14-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-42kh1-12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-vr-valtec/press-mufta-inox-press-54kh2-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-42kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-54kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-iz-nerzhaveyushchey-stali-valtec/mufta-nadvizhnaya-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-18kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-22kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-22kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-28kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-28kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-28kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-35kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-42kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-42kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-42kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-54kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-54kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-iz-nerzhaveyushchey-stali-valtec/vstavka-perekhodnaya-54kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh1-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh1-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh34-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh1-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-35kh1-14-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-42kh1-12-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-nr-iz-nerzhaveyushchey-stali-valtec/vstavka-54kh2-s-naruzhnoy-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-15kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-18kh1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-22kh1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh34-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-28kh1-1-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-42kh1-12-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/vstavka-s-vr-iz-nerzhaveyushchey-stali-valtec/vstavka-54kh2-s-vnutrenney-rezboy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-15kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-18kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-22kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh34-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-28kh1-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh1-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-35kh1-14-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-42kh1-12-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-mufta-s-ng-iz-nerzhaveyushchey-stali-valtec/press-mufta-inox-press-54kh2-s-nakidnoy-gaykoy-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-15kh15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-18kh18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-22kh22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-28kh28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-35kh35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-42kh42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-valtec/press-troynik-inox-press-54kh54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-15kh12kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-18kh15kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-22kh15kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-22kh18kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh15kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh28kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-28kh22kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-35kh15kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-35kh22kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-35kh28kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-42kh35kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-iz-nerzhaveyushchey-stali-valtec/press-troynik-perekhodnoy-inox-press-54kh42kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-15kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-18kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-18kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-22kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-22kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-28kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-28kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-28kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-35kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-35kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-35kh1-14-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-42kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-42kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-42kh1-14-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-54kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-54kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-vr-valtec/press-troynik-inox-press-54kh1-14-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-15kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-18kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-18kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-22kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-22kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-28kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-28kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-28kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-35kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-35kh1-14-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-42kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-42kh1-14-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-54kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-troynik-iz-nerzhaveyushchey-stali-s-nr-valtec/press-troynik-inox-press-54kh1-14-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/pre/press-ugolnik-odnorastrubnyy-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-12kh12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-15kh15-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-18kh18-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-22kh22-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-28kh28-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-35kh35-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-42kh42-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-54kh54-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-15kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-18kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-18kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-22kh12-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-22kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-28kh34-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-vr-valtec/press-ugolnik-inox-press-35kh1-s-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-15kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-18kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-18kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-22kh12-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-22kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-28kh34-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-iz-nerzhaveyushchey-stali-nr-valtec/press-ugolnik-inox-press-35kh1-s-nr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-12kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-15kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-15kh34-vr-prokhodnaya-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-18kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-22kh12-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-iz-nerzhaveyushchey-stali-valtec/press-vodorozetka-inox-press-22kh34-vr-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-15kh15-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-18kh18-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-22kh22-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-28kh28-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-35kh35-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-42kh42-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-odnorastrubnyy-iz-nerzhaveyushchey-stali-45-valtec/press-ugolnik-odnorastrubnyy-54kh54-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-12kh12-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-15kh15-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-18kh18-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-22kh22-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-28kh28-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-35kh35-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-42kh42-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-ugolnik-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec_1/press-ugolnik-dvukhrastrubnyy-54kh54-45-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-18-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-22-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-28-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-35-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-42-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-zaglushki-iz-nerzhaveyushchey-stali-valtec/press-zaglushka-54-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-15kh15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-18kh18-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-22kh22-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-12kh12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-15kh15-mm-valtec_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-18kh18-mm-valtec_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-22kh22-mm-valtec_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/press-obvod-dvukhrastrubnyy-iz-nerzhaveyushchey-stali-valtec/press-obvod-odnorastrubnyy-28kh28-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-12-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-15-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-18-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-22-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-28-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-35-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-42-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushchey-stali-valtec/koltso-uplotnitelnoe-fpm-valtec/koltso-uplotnitelnoe-fpm-54-mm-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-15kh1mm-rommer_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-18kh1mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-22kh12mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-28kh12mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-35kh15mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-42kh15mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-54kh15mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-761kh20mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-889kh20mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/truby-iz-nerzhaveyushchey-stali-rommer/truba-iz-nerzhaveyushchey-stali-108kh20mm-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f108-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-54kh2-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-54kh2-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-42kh1-12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-54kh2-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-761kh2-12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-889kh3-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-761kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-889kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-889kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-761kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-889kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-108kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-108kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-108kh889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f108-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-761kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-761kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-889kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-889kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-18kh15kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh15kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh18kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh15kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh15kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh22kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh28kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-42kh35kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-54kh42kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-108-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-prokhodnoym-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh70kh160-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh100kh600-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-28kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-761kh761-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-889kh889-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-108kh108-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-761kh761-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-889kh889-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-108kh108-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-761kh761-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-889kh889-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-108kh108-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-761kh761-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-889kh889-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-108kh108-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-15-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-18-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-22-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-28-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/kreplenie-dlya-trub-iz-nerzhaveyushchey-stali/kreplenie-dlya-fiksatsii-nerzhaveyushchey-truby-35-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D634"/>
+  <dimension ref="A1:D659"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D634" sqref="D634"/>
+      <selection activeCell="D659" sqref="D659"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -8762,3577 +8912,3927 @@
       <c r="B375" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D375" s="12">
         <v>673</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="5">
         <v>7</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D376" s="12">
         <v>862</v>
       </c>
     </row>
     <row r="377" spans="1:4">
-      <c r="A377" s="6" t="s">
+      <c r="A377" s="5">
+        <v>8</v>
+      </c>
+      <c r="B377" s="10" t="s">
         <v>651</v>
       </c>
-      <c r="B377" s="7"/>
-[...1 lines deleted...]
-      <c r="D377" s="12"/>
+      <c r="C377" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="D377" s="12">
+        <v>1923</v>
+      </c>
     </row>
     <row r="378" spans="1:4">
-      <c r="A378" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A378" s="5">
+        <v>9</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="C378" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="D378" s="12">
+        <v>2112</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D379" s="12">
-        <v>303</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="380" spans="1:4">
-      <c r="A380" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A380" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="B380" s="7"/>
+      <c r="C380" s="8"/>
+      <c r="D380" s="12"/>
     </row>
     <row r="381" spans="1:4">
-      <c r="A381" s="5">
-[...9 lines deleted...]
-        <v>349</v>
+      <c r="A381" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B381" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>658</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D382" s="12">
-        <v>382</v>
+        <v>303</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C383" s="8" t="s">
         <v>661</v>
       </c>
       <c r="D383" s="12">
-        <v>535</v>
+        <v>303</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C384" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D384" s="12">
-        <v>382</v>
+        <v>349</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>664</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>665</v>
       </c>
       <c r="D385" s="12">
-        <v>424</v>
+        <v>382</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C386" s="8" t="s">
         <v>667</v>
       </c>
       <c r="D386" s="12">
-        <v>416</v>
+        <v>535</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C387" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D387" s="12">
-        <v>488</v>
+        <v>382</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>670</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>671</v>
       </c>
       <c r="D388" s="12">
-        <v>630</v>
+        <v>424</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>672</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>673</v>
       </c>
       <c r="D389" s="12">
-        <v>872</v>
+        <v>416</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D390" s="12">
-        <v>1375</v>
+        <v>488</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>676</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>677</v>
       </c>
       <c r="D391" s="12">
-        <v>1849</v>
+        <v>630</v>
       </c>
     </row>
     <row r="392" spans="1:4">
-      <c r="A392" s="6" t="s">
+      <c r="A392" s="5">
+        <v>11</v>
+      </c>
+      <c r="B392" s="10" t="s">
         <v>678</v>
       </c>
-      <c r="B392" s="7"/>
-[...1 lines deleted...]
-      <c r="D392" s="12"/>
+      <c r="C392" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="D392" s="12">
+        <v>872</v>
+      </c>
     </row>
     <row r="393" spans="1:4">
-      <c r="A393" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A393" s="5">
+        <v>12</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C393" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="D393" s="12">
+        <v>1375</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B394" s="10" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="D394" s="12">
-        <v>268</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="395" spans="1:4">
-      <c r="A395" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A395" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="B395" s="7"/>
+      <c r="C395" s="8"/>
+      <c r="D395" s="12"/>
     </row>
     <row r="396" spans="1:4">
-      <c r="A396" s="5">
-[...9 lines deleted...]
-        <v>314</v>
+      <c r="A396" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B396" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>685</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>686</v>
       </c>
       <c r="D397" s="12">
-        <v>405</v>
+        <v>268</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>687</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>688</v>
       </c>
       <c r="D398" s="12">
-        <v>631</v>
+        <v>395</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>689</v>
       </c>
       <c r="C399" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D399" s="12">
-        <v>277</v>
+        <v>314</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>691</v>
       </c>
       <c r="C400" s="8" t="s">
         <v>692</v>
       </c>
       <c r="D400" s="12">
-        <v>382</v>
+        <v>405</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C401" s="8" t="s">
         <v>694</v>
       </c>
       <c r="D401" s="12">
-        <v>579</v>
+        <v>631</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>695</v>
       </c>
       <c r="C402" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D402" s="12">
-        <v>504</v>
+        <v>277</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>697</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>698</v>
       </c>
       <c r="D403" s="12">
-        <v>666</v>
+        <v>382</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D404" s="12">
-        <v>840</v>
+        <v>579</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D405" s="12">
-        <v>1113</v>
+        <v>504</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>704</v>
       </c>
       <c r="D406" s="12">
-        <v>1617</v>
+        <v>666</v>
       </c>
     </row>
     <row r="407" spans="1:4">
-      <c r="A407" s="6" t="s">
+      <c r="A407" s="5">
+        <v>11</v>
+      </c>
+      <c r="B407" s="10" t="s">
         <v>705</v>
       </c>
-      <c r="B407" s="7"/>
-[...1 lines deleted...]
-      <c r="D407" s="12"/>
+      <c r="C407" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="D407" s="12">
+        <v>840</v>
+      </c>
     </row>
     <row r="408" spans="1:4">
-      <c r="A408" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A408" s="5">
+        <v>12</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="C408" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="D408" s="12">
+        <v>1113</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="C409" s="8" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="D409" s="12">
-        <v>277</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="410" spans="1:4">
-      <c r="A410" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A410" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="B410" s="7"/>
+      <c r="C410" s="8"/>
+      <c r="D410" s="12"/>
     </row>
     <row r="411" spans="1:4">
-      <c r="A411" s="5">
-[...9 lines deleted...]
-        <v>410</v>
+      <c r="A411" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B411" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D411" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C412" s="8" t="s">
         <v>713</v>
       </c>
       <c r="D412" s="12">
-        <v>293</v>
+        <v>277</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C413" s="8" t="s">
         <v>715</v>
       </c>
       <c r="D413" s="12">
-        <v>403</v>
+        <v>325</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C414" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D414" s="12">
-        <v>486</v>
+        <v>410</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B415" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C415" s="8" t="s">
         <v>719</v>
       </c>
       <c r="D415" s="12">
-        <v>698</v>
+        <v>293</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B416" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D416" s="12">
-        <v>730</v>
+        <v>403</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>722</v>
       </c>
       <c r="C417" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D417" s="12">
-        <v>938</v>
+        <v>486</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C418" s="8" t="s">
         <v>725</v>
       </c>
       <c r="D418" s="12">
-        <v>985</v>
+        <v>698</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C419" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D419" s="12">
-        <v>1478</v>
+        <v>730</v>
       </c>
     </row>
     <row r="420" spans="1:4">
-      <c r="A420" s="6" t="s">
+      <c r="A420" s="5">
+        <v>9</v>
+      </c>
+      <c r="B420" s="10" t="s">
         <v>728</v>
       </c>
-      <c r="B420" s="7"/>
-[...1 lines deleted...]
-      <c r="D420" s="12"/>
+      <c r="C420" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="D420" s="12">
+        <v>938</v>
+      </c>
     </row>
     <row r="421" spans="1:4">
-      <c r="A421" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A421" s="5">
+        <v>10</v>
+      </c>
+      <c r="B421" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="C421" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="D421" s="12">
+        <v>985</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B422" s="10" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="D422" s="12">
-        <v>279</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="423" spans="1:4">
-      <c r="A423" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A423" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="B423" s="7"/>
+      <c r="C423" s="8"/>
+      <c r="D423" s="12"/>
     </row>
     <row r="424" spans="1:4">
-      <c r="A424" s="5">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="A424" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B424" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D424" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>735</v>
       </c>
       <c r="C425" s="8" t="s">
         <v>736</v>
       </c>
       <c r="D425" s="12">
-        <v>392</v>
+        <v>279</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>737</v>
       </c>
       <c r="C426" s="8" t="s">
         <v>738</v>
       </c>
       <c r="D426" s="12">
-        <v>331</v>
+        <v>397</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>739</v>
       </c>
       <c r="C427" s="8" t="s">
         <v>740</v>
       </c>
       <c r="D427" s="12">
-        <v>423</v>
+        <v>336</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>741</v>
       </c>
       <c r="C428" s="8" t="s">
         <v>742</v>
       </c>
       <c r="D428" s="12">
-        <v>540</v>
+        <v>392</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>743</v>
       </c>
       <c r="C429" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D429" s="12">
-        <v>467</v>
+        <v>331</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>745</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>746</v>
       </c>
       <c r="D430" s="12">
-        <v>560</v>
+        <v>423</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>747</v>
       </c>
       <c r="C431" s="8" t="s">
         <v>748</v>
       </c>
       <c r="D431" s="12">
-        <v>877</v>
+        <v>540</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>749</v>
       </c>
       <c r="C432" s="8" t="s">
         <v>750</v>
       </c>
       <c r="D432" s="12">
-        <v>845</v>
+        <v>467</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>751</v>
       </c>
       <c r="C433" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D433" s="12">
-        <v>930</v>
+        <v>560</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>753</v>
       </c>
       <c r="C434" s="8" t="s">
         <v>754</v>
       </c>
       <c r="D434" s="12">
-        <v>1419</v>
+        <v>877</v>
       </c>
     </row>
     <row r="435" spans="1:4">
-      <c r="A435" s="6" t="s">
+      <c r="A435" s="5">
+        <v>11</v>
+      </c>
+      <c r="B435" s="10" t="s">
         <v>755</v>
       </c>
-      <c r="B435" s="7"/>
-[...1 lines deleted...]
-      <c r="D435" s="12"/>
+      <c r="C435" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="D435" s="12">
+        <v>845</v>
+      </c>
     </row>
     <row r="436" spans="1:4">
-      <c r="A436" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A436" s="5">
+        <v>12</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="C436" s="8" t="s">
+        <v>758</v>
+      </c>
+      <c r="D436" s="12">
+        <v>930</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="C437" s="8" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="D437" s="12">
-        <v>229</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B438" s="10" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="C438" s="8" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="D438" s="12">
-        <v>231</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="C439" s="8" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="D439" s="12">
-        <v>244</v>
+        <v>5370</v>
       </c>
     </row>
     <row r="440" spans="1:4">
-      <c r="A440" s="5">
+      <c r="A440" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="B440" s="7"/>
+      <c r="C440" s="8"/>
+      <c r="D440" s="12"/>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B440" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A441" s="5">
+      <c r="B441" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B441" s="10" t="s">
-[...6 lines deleted...]
-        <v>312</v>
+      <c r="C441" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D441" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B442" s="10" t="s">
         <v>766</v>
       </c>
       <c r="C442" s="8" t="s">
         <v>767</v>
       </c>
       <c r="D442" s="12">
-        <v>315</v>
+        <v>229</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>768</v>
       </c>
       <c r="C443" s="8" t="s">
         <v>769</v>
       </c>
       <c r="D443" s="12">
-        <v>401</v>
+        <v>231</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B444" s="10" t="s">
         <v>770</v>
       </c>
       <c r="C444" s="8" t="s">
         <v>771</v>
       </c>
       <c r="D444" s="12">
-        <v>387</v>
+        <v>244</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B445" s="10" t="s">
         <v>772</v>
       </c>
       <c r="C445" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D445" s="12">
-        <v>374</v>
+        <v>292</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>774</v>
       </c>
       <c r="C446" s="8" t="s">
         <v>775</v>
       </c>
       <c r="D446" s="12">
-        <v>419</v>
+        <v>312</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>776</v>
       </c>
       <c r="C447" s="8" t="s">
         <v>777</v>
       </c>
       <c r="D447" s="12">
-        <v>535</v>
+        <v>315</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>778</v>
       </c>
       <c r="C448" s="8" t="s">
         <v>779</v>
       </c>
       <c r="D448" s="12">
-        <v>592</v>
+        <v>401</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>780</v>
       </c>
       <c r="C449" s="8" t="s">
         <v>781</v>
       </c>
       <c r="D449" s="12">
-        <v>610</v>
+        <v>387</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>782</v>
       </c>
       <c r="C450" s="8" t="s">
         <v>783</v>
       </c>
       <c r="D450" s="12">
-        <v>764</v>
+        <v>374</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>784</v>
       </c>
       <c r="C451" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D451" s="12">
-        <v>784</v>
+        <v>419</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>786</v>
       </c>
       <c r="C452" s="8" t="s">
         <v>787</v>
       </c>
       <c r="D452" s="12">
-        <v>800</v>
+        <v>535</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B453" s="10" t="s">
         <v>788</v>
       </c>
       <c r="C453" s="8" t="s">
         <v>789</v>
       </c>
       <c r="D453" s="12">
-        <v>1780</v>
+        <v>592</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>790</v>
       </c>
       <c r="C454" s="8" t="s">
         <v>791</v>
       </c>
       <c r="D454" s="12">
-        <v>2313</v>
+        <v>610</v>
       </c>
     </row>
     <row r="455" spans="1:4">
-      <c r="A455" s="6" t="s">
+      <c r="A455" s="5">
+        <v>14</v>
+      </c>
+      <c r="B455" s="10" t="s">
         <v>792</v>
       </c>
-      <c r="B455" s="7"/>
-[...1 lines deleted...]
-      <c r="D455" s="12"/>
+      <c r="C455" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="D455" s="12">
+        <v>764</v>
+      </c>
     </row>
     <row r="456" spans="1:4">
-      <c r="A456" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A456" s="5">
+        <v>15</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>794</v>
+      </c>
+      <c r="C456" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="D456" s="12">
+        <v>784</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B457" s="10" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="C457" s="8" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="D457" s="12">
-        <v>225</v>
+        <v>800</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B458" s="10" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C458" s="8" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D458" s="12">
-        <v>257</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B459" s="10" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C459" s="8" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="D459" s="12">
-        <v>327</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="5">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="B460" s="10" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C460" s="8" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="D460" s="12">
-        <v>390</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="B461" s="10" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C461" s="8" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="D461" s="12">
-        <v>532</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="5">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C462" s="8" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="D462" s="12">
-        <v>628</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="5">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C463" s="8" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D463" s="12">
-        <v>949</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="6" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B464" s="7"/>
       <c r="C464" s="8"/>
       <c r="D464" s="12"/>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C465" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D465" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="5">
         <v>1</v>
       </c>
       <c r="B466" s="10" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="C466" s="8" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="D466" s="12">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="5">
         <v>2</v>
       </c>
       <c r="B467" s="10" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C467" s="8" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="D467" s="12">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="5">
         <v>3</v>
       </c>
       <c r="B468" s="10" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="D468" s="12">
-        <v>266</v>
+        <v>327</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="5">
         <v>4</v>
       </c>
       <c r="B469" s="10" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C469" s="8" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="D469" s="12">
-        <v>319</v>
+        <v>390</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="5">
         <v>5</v>
       </c>
       <c r="B470" s="10" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="C470" s="8" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="D470" s="12">
-        <v>307</v>
+        <v>532</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="5">
         <v>6</v>
       </c>
       <c r="B471" s="10" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D471" s="12">
-        <v>473</v>
+        <v>628</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="5">
         <v>7</v>
       </c>
       <c r="B472" s="10" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C472" s="8" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D472" s="12">
-        <v>613</v>
+        <v>949</v>
       </c>
     </row>
     <row r="473" spans="1:4">
-      <c r="A473" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A473" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="B473" s="7"/>
+      <c r="C473" s="8"/>
+      <c r="D473" s="12"/>
     </row>
     <row r="474" spans="1:4">
-      <c r="A474" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D474" s="12"/>
+      <c r="A474" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B474" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C474" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D474" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="475" spans="1:4">
-      <c r="A475" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A475" s="5">
+        <v>1</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="C475" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="D475" s="12">
+        <v>220</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B476" s="10" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C476" s="8" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D476" s="12">
-        <v>139</v>
+        <v>255</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C477" s="8" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="D477" s="12">
-        <v>169</v>
+        <v>266</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B478" s="10" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C478" s="8" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D478" s="12">
-        <v>183</v>
+        <v>319</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B479" s="10" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="C479" s="8" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="D479" s="12">
-        <v>220</v>
+        <v>307</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="D480" s="12">
-        <v>361</v>
+        <v>473</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B481" s="10" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="C481" s="8" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="D481" s="12">
-        <v>546</v>
+        <v>613</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B482" s="10" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="C482" s="8" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="D482" s="12">
-        <v>652</v>
+        <v>913</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B483" s="10" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C483" s="8" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="D483" s="12">
-        <v>1081</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B484" s="10" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C484" s="8" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="D484" s="12">
-        <v>1294</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="485" spans="1:4">
-      <c r="A485" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D485" s="12"/>
+      <c r="A485" s="5">
+        <v>11</v>
+      </c>
+      <c r="B485" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="C485" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="D485" s="12">
+        <v>3642</v>
+      </c>
     </row>
     <row r="486" spans="1:4">
-      <c r="A486" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A486" s="5">
+        <v>12</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="C486" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="D486" s="12">
+        <v>3735</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B487" s="10" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="C487" s="8" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="D487" s="12">
-        <v>771</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="488" spans="1:4">
-      <c r="A488" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A488" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="B488" s="7"/>
+      <c r="C488" s="8"/>
+      <c r="D488" s="12"/>
     </row>
     <row r="489" spans="1:4">
-      <c r="A489" s="5">
-[...9 lines deleted...]
-        <v>868</v>
+      <c r="A489" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B489" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D489" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B490" s="10" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C490" s="8" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="D490" s="12">
-        <v>874</v>
+        <v>139</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B491" s="10" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C491" s="8" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D491" s="12">
-        <v>936</v>
+        <v>169</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C492" s="8" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D492" s="12">
-        <v>982</v>
+        <v>183</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B493" s="10" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C493" s="8" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="D493" s="12">
-        <v>993</v>
+        <v>220</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B494" s="10" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C494" s="8" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="D494" s="12">
-        <v>917</v>
+        <v>361</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="C495" s="8" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="D495" s="12">
-        <v>1079</v>
+        <v>546</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="D496" s="12">
-        <v>1174</v>
+        <v>652</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D497" s="12">
-        <v>1226</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="D498" s="12">
-        <v>1479</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="D499" s="12">
-        <v>1666</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="500" spans="1:4">
-      <c r="A500" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A500" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="B500" s="7"/>
+      <c r="C500" s="8"/>
+      <c r="D500" s="12"/>
     </row>
     <row r="501" spans="1:4">
-      <c r="A501" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D501" s="12"/>
+      <c r="A501" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B501" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C501" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D501" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="502" spans="1:4">
-      <c r="A502" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A502" s="5">
+        <v>1</v>
+      </c>
+      <c r="B502" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="C502" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="D502" s="12">
+        <v>771</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="D503" s="12">
-        <v>404</v>
+        <v>855</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D504" s="12">
-        <v>528</v>
+        <v>868</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="D505" s="12">
-        <v>469</v>
+        <v>874</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B506" s="10" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C506" s="8" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D506" s="12">
-        <v>530</v>
+        <v>936</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B507" s="10" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C507" s="8" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D507" s="12">
-        <v>570</v>
+        <v>982</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B508" s="10" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C508" s="8" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D508" s="12">
-        <v>555</v>
+        <v>993</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B509" s="10" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C509" s="8" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="D509" s="12">
-        <v>656</v>
+        <v>917</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B510" s="10" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="D510" s="12">
-        <v>845</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B511" s="10" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="D511" s="12">
-        <v>884</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="D512" s="12">
-        <v>965</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B513" s="10" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="D513" s="12">
-        <v>1323</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B514" s="10" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D514" s="12">
-        <v>1013</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B515" s="10" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C515" s="8" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="D515" s="12">
-        <v>1283</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="516" spans="1:4">
-      <c r="A516" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A516" s="6" t="s">
+        <v>902</v>
+      </c>
+      <c r="B516" s="7"/>
+      <c r="C516" s="8"/>
+      <c r="D516" s="12"/>
     </row>
     <row r="517" spans="1:4">
-      <c r="A517" s="5">
-[...9 lines deleted...]
-        <v>982</v>
+      <c r="A517" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B517" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C517" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D517" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B518" s="10" t="s">
         <v>903</v>
       </c>
       <c r="C518" s="8" t="s">
         <v>904</v>
       </c>
       <c r="D518" s="12">
-        <v>1166</v>
+        <v>404</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B519" s="10" t="s">
         <v>905</v>
       </c>
       <c r="C519" s="8" t="s">
         <v>906</v>
       </c>
       <c r="D519" s="12">
-        <v>1632</v>
+        <v>528</v>
       </c>
     </row>
     <row r="520" spans="1:4">
-      <c r="A520" s="6" t="s">
+      <c r="A520" s="5">
+        <v>3</v>
+      </c>
+      <c r="B520" s="10" t="s">
         <v>907</v>
       </c>
-      <c r="B520" s="7"/>
-[...1 lines deleted...]
-      <c r="D520" s="12"/>
+      <c r="C520" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="D520" s="12">
+        <v>469</v>
+      </c>
     </row>
     <row r="521" spans="1:4">
-      <c r="A521" s="4" t="s">
+      <c r="A521" s="5">
         <v>4</v>
       </c>
-      <c r="B521" s="9" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B521" s="10" t="s">
+        <v>909</v>
+      </c>
+      <c r="C521" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="D521" s="12">
+        <v>530</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="D522" s="12">
-        <v>363</v>
+        <v>570</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B523" s="10" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D523" s="12">
-        <v>388</v>
+        <v>555</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B524" s="10" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="D524" s="12">
-        <v>442</v>
+        <v>656</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="D525" s="12">
-        <v>522</v>
+        <v>845</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B526" s="10" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="D526" s="12">
-        <v>590</v>
+        <v>884</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B527" s="10" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D527" s="12">
-        <v>485</v>
+        <v>965</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B528" s="10" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="D528" s="12">
-        <v>650</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B529" s="10" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="D529" s="12">
-        <v>642</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B530" s="10" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C530" s="8" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D530" s="12">
-        <v>682</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B531" s="10" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="D531" s="12">
-        <v>682</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="5">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B532" s="10" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="C532" s="8" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="D532" s="12">
-        <v>1007</v>
+        <v>982</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B533" s="10" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="D533" s="12">
-        <v>1491</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="534" spans="1:4">
-      <c r="A534" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D534" s="12"/>
+      <c r="A534" s="5">
+        <v>17</v>
+      </c>
+      <c r="B534" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C534" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="D534" s="12">
+        <v>1632</v>
+      </c>
     </row>
     <row r="535" spans="1:4">
-      <c r="A535" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A535" s="5">
+        <v>18</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="C535" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="D535" s="12">
+        <v>2810</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="5">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B536" s="10" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="C536" s="8" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="D536" s="12">
-        <v>308</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="C537" s="8" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="D537" s="12">
-        <v>414</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="5">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B538" s="10" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="C538" s="8" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="D538" s="12">
-        <v>429</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="539" spans="1:4">
-      <c r="A539" s="5">
+      <c r="A539" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="B539" s="7"/>
+      <c r="C539" s="8"/>
+      <c r="D539" s="12"/>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B539" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A540" s="5">
+      <c r="B540" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B540" s="10" t="s">
-[...6 lines deleted...]
-        <v>815</v>
+      <c r="C540" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D540" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B541" s="10" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D541" s="12">
-        <v>925</v>
+        <v>363</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B542" s="10" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D542" s="12">
-        <v>1458</v>
+        <v>388</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B543" s="10" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D543" s="12">
-        <v>1940</v>
+        <v>442</v>
       </c>
     </row>
     <row r="544" spans="1:4">
-      <c r="A544" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D544" s="12"/>
+      <c r="A544" s="5">
+        <v>4</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="C544" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="D544" s="12">
+        <v>522</v>
+      </c>
     </row>
     <row r="545" spans="1:4">
-      <c r="A545" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B545" s="9" t="s">
+      <c r="A545" s="5">
         <v>5</v>
       </c>
-      <c r="C545" s="11" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B545" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="C545" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="D545" s="12">
+        <v>590</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="C546" s="8" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="D546" s="12">
-        <v>611</v>
+        <v>485</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B547" s="10" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="D547" s="12">
-        <v>755</v>
+        <v>650</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B548" s="10" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="D548" s="12">
-        <v>711</v>
+        <v>642</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="D549" s="12">
-        <v>837</v>
+        <v>682</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="5">
+        <v>10</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="C550" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="D550" s="12">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551" s="5">
+        <v>11</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="C551" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="D551" s="12">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" s="5">
+        <v>12</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="C552" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="D552" s="12">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="B553" s="7"/>
+      <c r="C553" s="8"/>
+      <c r="D553" s="12"/>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B554" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B550" s="10" t="s">
-[...24 lines deleted...]
-      <c r="C552" s="11" t="s">
+      <c r="C554" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D552" s="13" t="s">
+      <c r="D554" s="13" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B555" s="10" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="C555" s="8" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="D555" s="12">
-        <v>602</v>
+        <v>308</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B556" s="10" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="D556" s="12">
-        <v>613</v>
+        <v>414</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="C557" s="8" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="D557" s="12">
-        <v>644</v>
+        <v>429</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B558" s="10" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="C558" s="8" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="D558" s="12">
-        <v>797</v>
+        <v>502</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="5">
+        <v>5</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>979</v>
+      </c>
+      <c r="C559" s="8" t="s">
+        <v>980</v>
+      </c>
+      <c r="D559" s="12">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560" s="5">
+        <v>6</v>
+      </c>
+      <c r="B560" s="10" t="s">
+        <v>981</v>
+      </c>
+      <c r="C560" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="D560" s="12">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561" s="5">
         <v>7</v>
       </c>
-      <c r="B559" s="10" t="s">
-[...28 lines deleted...]
-        <v>7</v>
+      <c r="B561" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="C561" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="D561" s="12">
+        <v>1458</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B562" s="10" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="D562" s="12">
-        <v>469</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B563" s="10" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="D563" s="12">
-        <v>497</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B564" s="10" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="C564" s="8" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="D564" s="12">
-        <v>602</v>
+        <v>5826</v>
       </c>
     </row>
     <row r="565" spans="1:4">
-      <c r="A565" s="5">
+      <c r="A565" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="B565" s="7"/>
+      <c r="C565" s="8"/>
+      <c r="D565" s="12"/>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B565" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A566" s="5">
+      <c r="B566" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B566" s="10" t="s">
-[...6 lines deleted...]
-        <v>625</v>
+      <c r="C566" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D566" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B567" s="10" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="D567" s="12">
-        <v>696</v>
+        <v>611</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B568" s="10" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D568" s="12">
-        <v>1202</v>
+        <v>755</v>
       </c>
     </row>
     <row r="569" spans="1:4">
-      <c r="A569" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D569" s="12"/>
+      <c r="A569" s="5">
+        <v>3</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>996</v>
+      </c>
+      <c r="C569" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="D569" s="12">
+        <v>711</v>
+      </c>
     </row>
     <row r="570" spans="1:4">
-      <c r="A570" s="4" t="s">
+      <c r="A570" s="5">
         <v>4</v>
       </c>
-      <c r="B570" s="9" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B570" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="C570" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="D570" s="12">
+        <v>837</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="5">
+        <v>5</v>
+      </c>
+      <c r="B571" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C571" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D571" s="12">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B572" s="7"/>
+      <c r="C572" s="8"/>
+      <c r="D572" s="12"/>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B573" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C573" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D573" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574" s="5">
         <v>1</v>
       </c>
-      <c r="B571" s="10" t="s">
-[...42 lines deleted...]
-        <v>7</v>
+      <c r="B574" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C574" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D574" s="12">
+        <v>421</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B575" s="10" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="C575" s="8" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="D575" s="12">
-        <v>444</v>
+        <v>544</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B576" s="10" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
       <c r="D576" s="12">
-        <v>622</v>
+        <v>602</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B577" s="10" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="D577" s="12">
-        <v>677</v>
+        <v>613</v>
       </c>
     </row>
     <row r="578" spans="1:4">
-      <c r="A578" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D578" s="12"/>
+      <c r="A578" s="5">
+        <v>5</v>
+      </c>
+      <c r="B578" s="10" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C578" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D578" s="12">
+        <v>644</v>
+      </c>
     </row>
     <row r="579" spans="1:4">
-      <c r="A579" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C579" s="11" t="s">
+      <c r="A579" s="5">
         <v>6</v>
       </c>
-      <c r="D579" s="13" t="s">
-        <v>7</v>
+      <c r="B579" s="10" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C579" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D579" s="12">
+        <v>797</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B580" s="10" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="C580" s="8" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="D580" s="12">
-        <v>449</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="581" spans="1:4">
-      <c r="A581" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A581" s="6" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B581" s="7"/>
+      <c r="C581" s="8"/>
+      <c r="D581" s="12"/>
     </row>
     <row r="582" spans="1:4">
-      <c r="A582" s="5">
-[...9 lines deleted...]
-        <v>677</v>
+      <c r="A582" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B582" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C582" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D582" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B583" s="10" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="C583" s="8" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
       <c r="D583" s="12">
-        <v>939</v>
+        <v>469</v>
       </c>
     </row>
     <row r="584" spans="1:4">
-      <c r="A584" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D584" s="12"/>
+      <c r="A584" s="5">
+        <v>2</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C584" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D584" s="12">
+        <v>497</v>
+      </c>
     </row>
     <row r="585" spans="1:4">
-      <c r="A585" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A585" s="5">
+        <v>3</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C585" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D585" s="12">
+        <v>602</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B586" s="10" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="C586" s="8" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="D586" s="12">
-        <v>179</v>
+        <v>623</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B587" s="10" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D587" s="12">
-        <v>277</v>
+        <v>625</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B588" s="10" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="C588" s="8" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="D588" s="12">
-        <v>287</v>
+        <v>696</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="5">
+        <v>7</v>
+      </c>
+      <c r="B589" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C589" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D589" s="12">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B590" s="7"/>
+      <c r="C590" s="8"/>
+      <c r="D590" s="12"/>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B589" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A590" s="5">
+      <c r="B591" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B590" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A591" s="5">
+      <c r="C591" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B591" s="10" t="s">
-[...6 lines deleted...]
-        <v>739</v>
+      <c r="D591" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B592" s="10" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
       <c r="C592" s="8" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="D592" s="12">
-        <v>1189</v>
+        <v>299</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B593" s="10" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="D593" s="12">
-        <v>1872</v>
+        <v>838</v>
       </c>
     </row>
     <row r="594" spans="1:4">
-      <c r="A594" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A594" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B594" s="7"/>
+      <c r="C594" s="8"/>
+      <c r="D594" s="12"/>
     </row>
     <row r="595" spans="1:4">
-      <c r="A595" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D595" s="12"/>
+      <c r="A595" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B595" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C595" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D595" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="596" spans="1:4">
-      <c r="A596" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A596" s="5">
+        <v>1</v>
+      </c>
+      <c r="B596" s="10" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C596" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D596" s="12">
+        <v>444</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B597" s="10" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="C597" s="8" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="D597" s="12">
-        <v>176</v>
+        <v>622</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B598" s="10" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
       <c r="D598" s="12">
-        <v>233</v>
+        <v>677</v>
       </c>
     </row>
     <row r="599" spans="1:4">
-      <c r="A599" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A599" s="6" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B599" s="7"/>
+      <c r="C599" s="8"/>
+      <c r="D599" s="12"/>
     </row>
     <row r="600" spans="1:4">
-      <c r="A600" s="5">
+      <c r="A600" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B600" s="10" t="s">
-[...6 lines deleted...]
-        <v>346</v>
+      <c r="B600" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C600" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D600" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B601" s="10" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="C601" s="8" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="D601" s="12">
-        <v>576</v>
+        <v>449</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B602" s="10" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="C602" s="8" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
       <c r="D602" s="12">
-        <v>732</v>
+        <v>597</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B603" s="10" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="C603" s="8" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="D603" s="12">
-        <v>907</v>
+        <v>677</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B604" s="10" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="C604" s="8" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="D604" s="12">
-        <v>2170</v>
+        <v>939</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="6" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="B605" s="7"/>
       <c r="C605" s="8"/>
       <c r="D605" s="12"/>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B606" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C606" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D606" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="5">
         <v>1</v>
       </c>
       <c r="B607" s="10" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="C607" s="8" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="D607" s="12">
         <v>179</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="5">
         <v>2</v>
       </c>
       <c r="B608" s="10" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="C608" s="8" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="D608" s="12">
-        <v>290</v>
+        <v>277</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="5">
         <v>3</v>
       </c>
       <c r="B609" s="10" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="D609" s="12">
-        <v>344</v>
+        <v>287</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="5">
         <v>4</v>
       </c>
       <c r="B610" s="10" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="C610" s="8" t="s">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="D610" s="12">
-        <v>460</v>
+        <v>386</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="5">
         <v>5</v>
       </c>
       <c r="B611" s="10" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="C611" s="8" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="D611" s="12">
-        <v>683</v>
+        <v>581</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="5">
         <v>6</v>
       </c>
       <c r="B612" s="10" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="C612" s="8" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="D612" s="12">
-        <v>797</v>
+        <v>739</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="5">
         <v>7</v>
       </c>
       <c r="B613" s="10" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="C613" s="8" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="D613" s="12">
-        <v>1374</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="5">
         <v>8</v>
       </c>
       <c r="B614" s="10" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="C614" s="8" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="D614" s="12">
-        <v>2008</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="5">
         <v>9</v>
       </c>
       <c r="B615" s="10" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="C615" s="8" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="D615" s="12">
-        <v>2587</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="5">
         <v>10</v>
       </c>
       <c r="B616" s="10" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="D616" s="12">
-        <v>3455</v>
+        <v>5358</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="6" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="B617" s="7"/>
       <c r="C617" s="8"/>
       <c r="D617" s="12"/>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B618" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C618" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D618" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="5">
         <v>1</v>
       </c>
       <c r="B619" s="10" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
       <c r="C619" s="8" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="D619" s="12">
-        <v>189</v>
+        <v>176</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="5">
         <v>2</v>
       </c>
       <c r="B620" s="10" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="D620" s="12">
-        <v>257</v>
+        <v>233</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="5">
         <v>3</v>
       </c>
       <c r="B621" s="10" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="C621" s="8" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="D621" s="12">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="5">
         <v>4</v>
       </c>
       <c r="B622" s="10" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="C622" s="8" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="D622" s="12">
-        <v>429</v>
+        <v>346</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="5">
         <v>5</v>
       </c>
       <c r="B623" s="10" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="C623" s="8" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="D623" s="12">
-        <v>662</v>
+        <v>576</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="5">
         <v>6</v>
       </c>
       <c r="B624" s="10" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="C624" s="8" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="D624" s="12">
-        <v>933</v>
+        <v>732</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="5">
         <v>7</v>
       </c>
       <c r="B625" s="10" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="C625" s="8" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="D625" s="12">
-        <v>1359</v>
+        <v>907</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="5">
         <v>8</v>
       </c>
       <c r="B626" s="10" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="C626" s="8" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="D626" s="12">
-        <v>2340</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="5">
         <v>9</v>
       </c>
       <c r="B627" s="10" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="C627" s="8" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="D627" s="12">
-        <v>3089</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="628" spans="1:4">
-      <c r="A628" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D628" s="12"/>
+      <c r="A628" s="5">
+        <v>10</v>
+      </c>
+      <c r="B628" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C628" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D628" s="12">
+        <v>5910</v>
+      </c>
     </row>
     <row r="629" spans="1:4">
-      <c r="A629" s="4" t="s">
+      <c r="A629" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B629" s="7"/>
+      <c r="C629" s="8"/>
+      <c r="D629" s="12"/>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B629" s="9" t="s">
+      <c r="B630" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C629" s="11" t="s">
+      <c r="C630" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D629" s="13" t="s">
+      <c r="D630" s="13" t="s">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B631" s="10"/>
+        <v>1</v>
+      </c>
+      <c r="B631" s="10" t="s">
+        <v>1096</v>
+      </c>
       <c r="C631" s="8" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="D631" s="12">
-        <v>260</v>
+        <v>179</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B632" s="10"/>
+        <v>2</v>
+      </c>
+      <c r="B632" s="10" t="s">
+        <v>1098</v>
+      </c>
       <c r="C632" s="8" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="D632" s="12">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B633" s="10"/>
+        <v>3</v>
+      </c>
+      <c r="B633" s="10" t="s">
+        <v>1100</v>
+      </c>
       <c r="C633" s="8" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
       <c r="D633" s="12">
-        <v>290</v>
+        <v>344</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="5">
+        <v>4</v>
+      </c>
+      <c r="B634" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C634" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D634" s="12">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635" s="5">
         <v>5</v>
       </c>
-      <c r="B634" s="10"/>
-[...3 lines deleted...]
-      <c r="D634" s="12">
+      <c r="B635" s="10" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C635" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D635" s="12">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636" s="5">
+        <v>6</v>
+      </c>
+      <c r="B636" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C636" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D636" s="12">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637" s="5">
+        <v>7</v>
+      </c>
+      <c r="B637" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C637" s="8" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D637" s="12">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638" s="5">
+        <v>8</v>
+      </c>
+      <c r="B638" s="10" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C638" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D638" s="12">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639" s="5">
+        <v>9</v>
+      </c>
+      <c r="B639" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C639" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D639" s="12">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640" s="5">
+        <v>10</v>
+      </c>
+      <c r="B640" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C640" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D640" s="12">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641" s="6" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B641" s="7"/>
+      <c r="C641" s="8"/>
+      <c r="D641" s="12"/>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B642" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D642" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643" s="5">
+        <v>1</v>
+      </c>
+      <c r="B643" s="10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C643" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D643" s="12">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644" s="5">
+        <v>2</v>
+      </c>
+      <c r="B644" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C644" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D644" s="12">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" s="5">
+        <v>3</v>
+      </c>
+      <c r="B645" s="10" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C645" s="8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D645" s="12">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646" s="5">
+        <v>4</v>
+      </c>
+      <c r="B646" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C646" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D646" s="12">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647" s="5">
+        <v>5</v>
+      </c>
+      <c r="B647" s="10" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C647" s="8" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D647" s="12">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648" s="5">
+        <v>6</v>
+      </c>
+      <c r="B648" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C648" s="8" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D648" s="12">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649" s="5">
+        <v>7</v>
+      </c>
+      <c r="B649" s="10" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C649" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D649" s="12">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650" s="5">
+        <v>8</v>
+      </c>
+      <c r="B650" s="10" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C650" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D650" s="12">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651" s="5">
+        <v>9</v>
+      </c>
+      <c r="B651" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C651" s="8" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D651" s="12">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652" s="5">
+        <v>10</v>
+      </c>
+      <c r="B652" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C652" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D652" s="12">
+        <v>6509</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B653" s="7"/>
+      <c r="C653" s="8"/>
+      <c r="D653" s="12"/>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B654" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D654" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655" s="5">
+        <v>1</v>
+      </c>
+      <c r="B655" s="10"/>
+      <c r="C655" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D655" s="12">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656" s="5">
+        <v>2</v>
+      </c>
+      <c r="B656" s="10"/>
+      <c r="C656" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D656" s="12">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657" s="5">
+        <v>3</v>
+      </c>
+      <c r="B657" s="10"/>
+      <c r="C657" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D657" s="12">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658" s="5">
+        <v>4</v>
+      </c>
+      <c r="B658" s="10"/>
+      <c r="C658" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D658" s="12">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659" s="5">
+        <v>5</v>
+      </c>
+      <c r="B659" s="10"/>
+      <c r="C659" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D659" s="12">
         <v>320</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D633"/>
+  <autoFilter ref="B6:D658"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A56:D56"/>
     <mergeCell ref="A57:D57"/>
     <mergeCell ref="A61:D61"/>
     <mergeCell ref="A76:D76"/>
     <mergeCell ref="A89:D89"/>
     <mergeCell ref="A98:D98"/>
     <mergeCell ref="A107:D107"/>
     <mergeCell ref="A116:D116"/>
     <mergeCell ref="A134:D134"/>
     <mergeCell ref="A149:D149"/>
     <mergeCell ref="A164:D164"/>
     <mergeCell ref="A178:D178"/>
     <mergeCell ref="A187:D187"/>
     <mergeCell ref="A202:D202"/>
     <mergeCell ref="A221:D221"/>
     <mergeCell ref="A237:D237"/>
     <mergeCell ref="A246:D246"/>
     <mergeCell ref="A256:D256"/>
     <mergeCell ref="A265:D265"/>
     <mergeCell ref="A274:D274"/>
     <mergeCell ref="A282:D282"/>
     <mergeCell ref="A291:D291"/>
     <mergeCell ref="A301:D301"/>
     <mergeCell ref="A310:D310"/>
     <mergeCell ref="A315:D315"/>
     <mergeCell ref="A322:D322"/>
     <mergeCell ref="A332:D332"/>
     <mergeCell ref="A344:D344"/>
     <mergeCell ref="A345:D345"/>
     <mergeCell ref="A354:D354"/>
     <mergeCell ref="A368:D368"/>
-    <mergeCell ref="A377:D377"/>
-[...4 lines deleted...]
-    <mergeCell ref="A455:D455"/>
+    <mergeCell ref="A380:D380"/>
+    <mergeCell ref="A395:D395"/>
+    <mergeCell ref="A410:D410"/>
+    <mergeCell ref="A423:D423"/>
+    <mergeCell ref="A440:D440"/>
     <mergeCell ref="A464:D464"/>
-    <mergeCell ref="A474:D474"/>
-[...11 lines deleted...]
-    <mergeCell ref="A595:D595"/>
+    <mergeCell ref="A473:D473"/>
+    <mergeCell ref="A488:D488"/>
+    <mergeCell ref="A500:D500"/>
+    <mergeCell ref="A516:D516"/>
+    <mergeCell ref="A539:D539"/>
+    <mergeCell ref="A553:D553"/>
+    <mergeCell ref="A565:D565"/>
+    <mergeCell ref="A572:D572"/>
+    <mergeCell ref="A581:D581"/>
+    <mergeCell ref="A590:D590"/>
+    <mergeCell ref="A594:D594"/>
+    <mergeCell ref="A599:D599"/>
     <mergeCell ref="A605:D605"/>
     <mergeCell ref="A617:D617"/>
-    <mergeCell ref="A628:D628"/>
+    <mergeCell ref="A629:D629"/>
+    <mergeCell ref="A641:D641"/>
+    <mergeCell ref="A653:D653"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
@@ -12596,262 +13096,287 @@
     <hyperlink ref="C348" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C352" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C353" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C356" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C357" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C358" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C359" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C360" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C361" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C362" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C363" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C364" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C366" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C367" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_301"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_302"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_305"/>
-    <hyperlink ref="C379" r:id="rId_hyperlink_306"/>
-[...1 lines deleted...]
-    <hyperlink ref="C381" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="C377" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="C378" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="C379" r:id="rId_hyperlink_308"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_309"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_310"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_311"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_314"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_315"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_316"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_317"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_318"/>
-    <hyperlink ref="C394" r:id="rId_hyperlink_319"/>
-[...1 lines deleted...]
-    <hyperlink ref="C396" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="C392" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="C393" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="C394" r:id="rId_hyperlink_321"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_322"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_323"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_324"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_328"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_331"/>
-    <hyperlink ref="C409" r:id="rId_hyperlink_332"/>
-[...1 lines deleted...]
-    <hyperlink ref="C411" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="C407" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="C408" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="C409" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C412" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C413" r:id="rId_hyperlink_336"/>
     <hyperlink ref="C414" r:id="rId_hyperlink_337"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_338"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_339"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_340"/>
     <hyperlink ref="C418" r:id="rId_hyperlink_341"/>
     <hyperlink ref="C419" r:id="rId_hyperlink_342"/>
-    <hyperlink ref="C422" r:id="rId_hyperlink_343"/>
-[...1 lines deleted...]
-    <hyperlink ref="C424" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="C420" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="C421" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="C422" r:id="rId_hyperlink_345"/>
     <hyperlink ref="C425" r:id="rId_hyperlink_346"/>
     <hyperlink ref="C426" r:id="rId_hyperlink_347"/>
     <hyperlink ref="C427" r:id="rId_hyperlink_348"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_349"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_350"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_351"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_354"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_355"/>
-    <hyperlink ref="C437" r:id="rId_hyperlink_356"/>
-[...3 lines deleted...]
-    <hyperlink ref="C441" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="C435" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="C436" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="C437" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="C438" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="C439" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C442" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C443" r:id="rId_hyperlink_362"/>
     <hyperlink ref="C444" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C445" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C446" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C447" r:id="rId_hyperlink_366"/>
     <hyperlink ref="C448" r:id="rId_hyperlink_367"/>
     <hyperlink ref="C449" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C450" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C451" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C452" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C453" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C454" r:id="rId_hyperlink_373"/>
-    <hyperlink ref="C457" r:id="rId_hyperlink_374"/>
-[...51 lines deleted...]
-    <hyperlink ref="C517" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="C455" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="C456" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="C457" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="C458" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="C459" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="C460" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="C461" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="C462" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="C463" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="C466" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="C467" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="C468" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="C469" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="C470" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="C471" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="C472" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="C475" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="C476" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="C477" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="C478" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="C479" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="C480" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="C481" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="C482" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="C483" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="C484" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="C485" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="C486" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="C487" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="C490" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="C491" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="C492" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="C493" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="C494" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="C495" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="C496" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="C497" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="C498" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="C499" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="C502" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="C503" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="C504" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="C505" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="C506" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="C507" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="C508" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="C509" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="C510" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="C511" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="C512" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="C513" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="C514" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="C515" r:id="rId_hyperlink_426"/>
     <hyperlink ref="C518" r:id="rId_hyperlink_427"/>
     <hyperlink ref="C519" r:id="rId_hyperlink_428"/>
-    <hyperlink ref="C522" r:id="rId_hyperlink_429"/>
-[...87 lines deleted...]
-    <hyperlink ref="C634" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="C520" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="C521" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="C522" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="C523" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="C524" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="C525" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="C526" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="C527" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="C528" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="C529" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="C530" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="C531" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="C532" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="C533" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="C534" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="C535" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="C536" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="C537" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="C538" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="C541" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="C542" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="C543" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="C544" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="C545" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="C546" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="C547" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="C548" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="C549" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="C550" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="C551" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="C552" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="C555" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="C556" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="C557" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="C558" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="C559" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="C560" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="C561" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="C562" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="C563" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="C564" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="C567" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="C568" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="C569" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="C570" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="C571" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="C574" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="C575" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="C576" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="C577" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="C578" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="C579" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="C580" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="C583" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="C584" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="C585" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="C586" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="C587" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="C588" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="C589" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="C592" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="C593" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="C596" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="C597" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="C598" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="C602" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="C603" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="C604" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="C607" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="C608" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="C609" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="C610" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="C611" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="C612" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="C613" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="C614" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="C615" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="C616" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="C619" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="C620" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="C621" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="C622" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="C623" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="C624" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="C625" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="C626" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="C627" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="C628" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="C631" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="C632" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="C633" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="C634" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="C635" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="C636" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="C637" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="C638" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="C639" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="C640" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="C643" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="C644" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="C645" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="C646" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="C647" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="C648" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="C649" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="C650" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="C651" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="C652" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="C655" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="C656" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="C657" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="C658" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="C659" r:id="rId_hyperlink_542"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>