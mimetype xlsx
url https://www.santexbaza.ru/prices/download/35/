--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$222</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$225</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Фильтры Honeywell, Tiemme, Itap, Far</t>
   </si>
   <si>
     <t>Фильтры с прямоточной промывкой FK06 Honeywell (Resideo Braukmann)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -898,98 +898,98 @@
   <si>
     <t xml:space="preserve"> 1120008 </t>
   </si>
   <si>
     <t>Фильтр сетчатый 1" Oventrop</t>
   </si>
   <si>
     <t>192 1</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1 Itap</t>
   </si>
   <si>
     <t xml:space="preserve"> 1120010 </t>
   </si>
   <si>
     <t>Фильтр сетчатый 1 1/4" Oventrop</t>
   </si>
   <si>
     <t>192 1 1/4</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1 1/4 Itap</t>
   </si>
   <si>
+    <t>192 1 1/2</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 1 1/2 Itap</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 1120012 </t>
   </si>
   <si>
     <t>Фильтр сетчатый 1 1/2" Oventrop</t>
   </si>
   <si>
-    <t>192 1 1/2</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 1120016 </t>
   </si>
   <si>
     <t>Фильтр сетчатый 2" Oventrop</t>
   </si>
   <si>
     <t>192 2</t>
   </si>
   <si>
     <t>Фильтр сетчатый 2 Itap</t>
   </si>
   <si>
     <t xml:space="preserve"> 1120020 </t>
   </si>
   <si>
     <t>Фильтр сетчатый 2 1/2" Oventrop</t>
   </si>
   <si>
     <t>192 3</t>
   </si>
   <si>
     <t>Фильтр сетчатый 3 Itap</t>
   </si>
   <si>
+    <t xml:space="preserve"> 1120024 </t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 3" Oventrop</t>
+  </si>
+  <si>
     <t>192 4</t>
   </si>
   <si>
     <t>Фильтр сетчатый 4 Itap</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1120024 </t>
-[...4 lines deleted...]
-  <si>
     <t>Фильтр сетчатый Stout</t>
   </si>
   <si>
     <t>SFW-0011-000015</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1/2 Stout</t>
   </si>
   <si>
     <t>SFW-0001-000020</t>
   </si>
   <si>
     <t>Фильтр сетчатый 3/4 Stout</t>
   </si>
   <si>
     <t>SFW-0001-000025</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1 Stout</t>
   </si>
   <si>
     <t>SFW-0001-000032</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1 1/4 Stout</t>
@@ -1078,153 +1078,171 @@
   <si>
     <t>atoll набор 203</t>
   </si>
   <si>
     <t>Набор префильтров № 203 STD Atoll</t>
   </si>
   <si>
     <t>atoll набор 204</t>
   </si>
   <si>
     <t>Набор префильтров № 204 STD Atoll</t>
   </si>
   <si>
     <t>atoll набор 303</t>
   </si>
   <si>
     <t>Набор префильтров № 303 STD Atoll</t>
   </si>
   <si>
     <t>Фильтры магистральные</t>
   </si>
   <si>
     <t>F20121-1/2</t>
   </si>
   <si>
-    <t>Фильтр магистральный для холодной воды ITA-21 1/2"</t>
+    <t>Корпус магистрального фильтра 10 SL для холодной воды ITA-21 1/2"</t>
   </si>
   <si>
     <t>F20121-3/4</t>
   </si>
   <si>
-    <t>Фильтр магистральный для холодной воды ITA-21 3/4"</t>
+    <t>Корпус магистрального фильтра 10 SL для холодной воды ITA-21 3/4"</t>
   </si>
   <si>
     <t>F20121-1</t>
   </si>
   <si>
-    <t>Фильтр магистральный для холодной воды ITA-21 1"</t>
+    <t>Корпус магистрального фильтра 10 SL  для холодной воды ITA-21 1"</t>
   </si>
   <si>
     <t>F20130P</t>
   </si>
   <si>
-    <t>Фильтр магистральный для холодной воды ITA-30 ВВ</t>
+    <t>Корпус магистрального фильтра 10 Premium для холодной воды ITA-30 ВВ 1"</t>
   </si>
   <si>
     <t>F20131P</t>
   </si>
   <si>
-    <t>Фильтр магистральный для холодной воды ITA-31 ВВ</t>
+    <t>Корпус магистрального фильтра 20 Premium для холодной воды ITA-31 ВВ 1"</t>
   </si>
   <si>
     <t>F30504</t>
   </si>
   <si>
-    <t>Картридж с прессованным активированным углем 20" ВВ ITA</t>
+    <t>Картридж с прессованным активированным углем 20" ВВ ITA для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30503</t>
   </si>
   <si>
-    <t>Картридж с прессованным активированным углем 10" ВВ ITA</t>
+    <t>Картридж с прессованным активированным углем 10" ВВ ITA для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30818</t>
   </si>
   <si>
-    <t>Картридж антижелезо FE 20 Jumbo ITA</t>
+    <t>Картридж антижелезо FE 20 ITA для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30817</t>
   </si>
   <si>
-    <t>Картридж антижелезо FE 10 Jumbo ITA</t>
+    <t>Картридж антижелезо FE 10 ITA для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30816</t>
   </si>
   <si>
-    <t>Картридж Cation-Anion 20 Jumbo ITA</t>
+    <t>Картридж умягчающий Cation-Anion 20 ITA для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30815</t>
   </si>
   <si>
-    <t>Картридж Cation-Anion 10 Jumbo ITA</t>
+    <t>Картридж умягчающий Cation-Anion 10 ITA для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30204-5</t>
   </si>
   <si>
-    <t>Картридж из полипропиленовой нити 20" ВВ ITA</t>
+    <t>Картридж из полипропиленовой нити 20" ITA 5 мкм для корпуса Big Blue (Jumbo)</t>
+  </si>
+  <si>
+    <t>F30203</t>
+  </si>
+  <si>
+    <t>Картридж из полипропиленовой нити 10" ITA 5 мкм для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>F30104-5</t>
   </si>
   <si>
-    <t>Картридж PP- 20" Jumbo ITA</t>
-[...5 lines deleted...]
-    <t>Картридж из полипропиленовой нити 10" ВВ ITA</t>
+    <t>Картридж полипропиленовый PP- 20" ITA 5 мкм для корпуса Big Blue (Jumbo)</t>
   </si>
   <si>
     <t>50647</t>
   </si>
   <si>
-    <t>Корпус фильтра 10 ВВ Тайфун Гейзер</t>
+    <t>Корпус фильтра 10 ВВ 1" Тайфун Гейзер</t>
   </si>
   <si>
     <t>50651</t>
   </si>
   <si>
     <t>Корпус фильтра 10SL 1/2 Тайфун Гейзер</t>
   </si>
   <si>
     <t>50668</t>
   </si>
   <si>
     <t>Корпус фильтра 10SL 3/4 Тайфун Гейзер</t>
   </si>
   <si>
     <t>50648</t>
   </si>
   <si>
-    <t>Корпус фильтра 20 ВВ Тайфун Гейзер</t>
+    <t>Корпус фильтра 20 ВВ  1" Тайфун Гейзер</t>
+  </si>
+  <si>
+    <t>50752</t>
+  </si>
+  <si>
+    <t>Корпус фильтра 10SL 1/2 Премьер Гейзер</t>
+  </si>
+  <si>
+    <t>50753</t>
+  </si>
+  <si>
+    <t>Корпус фильтра 10SL 3/4 Премьер Гейзер</t>
+  </si>
+  <si>
+    <t>50754</t>
+  </si>
+  <si>
+    <t>Корпус фильтра 10 ВВ 1" Премьер Гейзер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1613,62 +1631,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-1aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-1aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/410/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-14aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-14aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-2aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-2aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s1aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-14aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-14aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-2aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-2aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/privody-obratnoy-promyvki-honeywell/avtomat-promyva-z-11-as-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/privody-obratnoy-promyvki-honeywell/avtomat-promyva-z-11-s-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/privody-obratnoy-promyvki-honeywell/avtomat-promyva-z-74-a--a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-14-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06-12-fk06-12-34-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06-12-fk06-12-34-filtrov-honeywell/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06--34-1-fk06--1-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06--34-1-fk06--1-filtrov-honeywell/?sku=8494" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-114-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-114-filtrov-honeywell/?sku=8496" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-122-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-122-filtrov-honeywell/?sku=8498" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f74c-f74cs-12---114-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-uni-fitt/filtr-12-s-povorotnym-soedineniem-nr-nr-s-manometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-uni-fitt/filtr-34-s-povorotnym-soedineniem-nr-nr-s-manometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-uni-fitt/filtr-12-s-reduktorom-davleniya-bez-manometra-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-setchatyy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-setchatyy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-vr-100-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-vr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-vr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-3412-nr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-300-mkr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-vr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-12-s-povorotnym-soedineniem-nr-nr-s-manometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-s-povorotnym-soedineniem-nr-nr-s-manometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-vr-s-povorotnym-soedineniem-v-teploizolyatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-vr-s-povorotnym-soedineniem-v-teploizolyatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-14-vr-s-povorotnym-soedineniem-v-teploizolyatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-14-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-12-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-2-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-vr-vertikalnyy-s-magnitnymi-vstavkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-vr-vertikalnyy-s-magnitnymi-vstavkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-14-vr-vertikalnyy-s-magnitnymi-vstavkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-i-gryazi-34-vr-s-povorotnym-soedineniem-combifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-i-gryazi-1-vr-s-povorotnym-soedineniem-combifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-i-gryazi-1-14-vr-s-povorotnym-soedineniem-combifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-1-14-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-1-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-2-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-kholodnoy-vody-12-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-goryachey-vody-12-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-kholodnoy-vody-34-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-goryachey-vody-34-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-kholodnoy-vody-1-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-goryachey-vody-1-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-kholodnoy-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-goryachey-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-kholodnoy-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-goryachey-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-kholodnoy-vody-1-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-goryachey-vody-1-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-kholodnoy-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-goryachey-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-kholodnoy-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-goryachey-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-plastikovoy-kolboy-12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-latunnoy-kolboy-12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-plastikovoy-kolboy-34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-latunnoy-kolboy-34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-plastikovoy-kolboy-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-latunnoy-kolboy-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-mekhanicheskoy-ochistki-valtec/filtr-mekhanicheskoy-ochistki-12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-mekhanicheskoy-ochistki-valtec/filtr-mekhanicheskoy-ochistki-34-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-mekhanicheskoy-ochistki-valtec/filtr-mekhanicheskoy-ochistki-1-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-clean-smart-34-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-clean-smart-1-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-clean-smart-1-14-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-i-vozdukha-clean-smart-34-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-i-vozdukha-clean-smart-1-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-i-vozdukha-clean-smart-1-14-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/filtr-s-obratnoy-promyvkoy-1-dlya-kholodnoy-vody-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/filtr-s-obratnoy-promyvkoy-1-dlya-goryachey-vody-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-12-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-34-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-2-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-3-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-protochnyy-atoll-a-313ed-31-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-450-std-compact/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-560-e--a-550-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-575-ep--a-575p-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-560-em--a-550m-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-560-ep--a-550p-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--101-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--102-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--102m-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--104-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--202-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--203-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--204-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--303-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-21-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-21-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-30-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-31-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-s-pressovannym-aktivirovannym-uglem-20-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-s-pressovannym-aktivirovannym-uglem-10-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-antizhelezo-fe-20-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-antizhelezo-fe-10-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-cation-anion-20-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-cation-anion-10-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-iz-polipropilenovoy-niti-20-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-pp--20-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-iz-polipropilenovoy-niti-10-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10-vv-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10sl-12-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10sl-34-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-20-vv-tayfun-geyzer/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-fk06/filtr-honeywell-fk06-1aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-pryamotochnoy-promyvkoy-ff06/filtr-honeywell-ff06-1aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/410/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-14aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-14aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-1-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-2aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-hs10s/filtr-honeywell-hs10s-2aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-34aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-34aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s1aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-14aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-14aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-12aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-1-12aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-2aa/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-s-obratnoy-promyvkoy-f76s/filtr-honeywell-f76s-2aam/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/privody-obratnoy-promyvki-honeywell/avtomat-promyva-z-11-as-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/privody-obratnoy-promyvki-honeywell/avtomat-promyva-z-11-s-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/privody-obratnoy-promyvki-honeywell/avtomat-promyva-z-74-a--a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-14-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06-12-fk06-12-34-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06-12-fk06-12-34-filtrov-honeywell/?sku=8490" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06--34-1-fk06--1-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-ff06--34-1-fk06--1-filtrov-honeywell/?sku=8494" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-114-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-114-filtrov-honeywell/?sku=8496" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-122-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f76shs10s-1-122-filtrov-honeywell/?sku=8498" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/zapasnye-setki-dlya-filtrov-honeywell/setka-dlya-filtrov-f74c-f74cs-12---114-filtrov-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-uni-fitt/filtr-12-s-povorotnym-soedineniem-nr-nr-s-manometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-uni-fitt/filtr-34-s-povorotnym-soedineniem-nr-nr-s-manometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-uni-fitt/filtr-12-s-reduktorom-davleniya-bez-manometra-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-setchatyy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-setchatyy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-vr-100-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-vr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-vr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-300-mkr-bez-manometra-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-3412-nr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-300-mkr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-34-nr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-12-nr-vr-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-12-s-povorotnym-soedineniem-nr-nr-s-manometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-s-povorotnym-soedineniem-nr-nr-s-manometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-vr-s-povorotnym-soedineniem-v-teploizolyatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-vr-s-povorotnym-soedineniem-v-teploizolyatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-14-vr-s-povorotnym-soedineniem-v-teploizolyatsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-14-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-12-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-2-vr-so-slivnym-kranom-i-otverstiem-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-34-vr-vertikalnyy-s-magnitnymi-vstavkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-vr-vertikalnyy-s-magnitnymi-vstavkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/filtr-far-1-14-vr-vertikalnyy-s-magnitnymi-vstavkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-i-gryazi-34-vr-s-povorotnym-soedineniem-combifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-i-gryazi-1-vr-s-povorotnym-soedineniem-combifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-i-gryazi-1-14-vr-s-povorotnym-soedineniem-combifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-1-14-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-1-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-far/separator-vozdukha-2-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-kholodnoy-vody-12-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-goryachey-vody-12-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-kholodnoy-vody-34-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-goryachey-vody-34-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-kholodnoy-vody-1-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tim/filtr-s-manometrom-dlya-goryachey-vody-1-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-kholodnoy-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-goryachey-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-kholodnoy-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-goryachey-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-kholodnoy-vody-1-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-manometrom-dlya-goryachey-vody-1-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-kholodnoy-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-goryachey-vody-12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-kholodnoy-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-victoria/filtr-s-reduktorom-i-manometrom-dlya-goryachey-vody-34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-plastikovoy-kolboy-12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-latunnoy-kolboy-12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-plastikovoy-kolboy-34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-latunnoy-kolboy-34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-plastikovoy-kolboy-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-promyvnoy-tiemme/filtr-s-manometrom-s-latunnoy-kolboy-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-mekhanicheskoy-ochistki-valtec/filtr-mekhanicheskoy-ochistki-12-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-mekhanicheskoy-ochistki-valtec/filtr-mekhanicheskoy-ochistki-34-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-mekhanicheskoy-ochistki-valtec/filtr-mekhanicheskoy-ochistki-1-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-clean-smart-34-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-clean-smart-1-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-clean-smart-1-14-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-i-vozdukha-clean-smart-34-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-i-vozdukha-clean-smart-1-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/separator-shlama-i-vozdukha-clean-smart-1-14-vr-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/filtr-s-obratnoy-promyvkoy-1-dlya-kholodnoy-vody-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/separatory-zeissler/filtr-s-obratnoy-promyvkoy-1-dlya-goryachey-vody-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-12-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-34-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-2-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-3-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtr-setchatyy-kosoy/filtr-setchatyy-stout/filtr-setchatyy-2-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-protochnyy-atoll-a-313ed-31-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-450-std-compact/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-560-e--a-550-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-575-ep--a-575p-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-560-em--a-550m-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/filtr-obratnogo-osmosa-atoll-a-560-ep--a-550p-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--101-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--102-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--102m-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-kartridzhey--104-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--202-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--203-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--204-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-dlya-vody-atoll/nabor-prefiltrov--303-std-atoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-21-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-21-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-30-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/filtr-magistralnyy-dlya-kholodnoy-vody-ita-31-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-s-pressovannym-aktivirovannym-uglem-20-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-s-pressovannym-aktivirovannym-uglem-10-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-antizhelezo-fe-20-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-antizhelezo-fe-10-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-cation-anion-20-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-cation-anion-10-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-iz-polipropilenovoy-niti-20-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-iz-polipropilenovoy-niti-10-vv-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/kartridzh-pp--20-jumbo-ita/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10-vv-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10sl-12-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10sl-34-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-20-vv-tayfun-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10sl-12-premer-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10sl-34-premer-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/filtry-magistralnye/korpus-filtra-10-vv-1-premer-geyzer/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D223"/>
+  <dimension ref="A1:D226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D223" sqref="D223"/>
+      <selection activeCell="D226" sqref="D226"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -2722,513 +2740,513 @@
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>1</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D85" s="12">
-        <v>1104</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>2</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D86" s="12">
-        <v>1631</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>3</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D87" s="12">
-        <v>7901</v>
+        <v>7731</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>4</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D88" s="12">
-        <v>7013</v>
+        <v>6862</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>5</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D89" s="12">
-        <v>8037</v>
+        <v>7865</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>6</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D90" s="12">
-        <v>8382</v>
+        <v>8202</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>7</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D91" s="12">
-        <v>8743</v>
+        <v>8555</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>8</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="12">
-        <v>7485</v>
+        <v>7324</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>9</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D93" s="12">
-        <v>8979</v>
+        <v>8786</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>10</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D94" s="12">
-        <v>9775</v>
+        <v>9565</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>11</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D95" s="12">
-        <v>8814</v>
+        <v>8625</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>12</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D96" s="12">
-        <v>10055</v>
+        <v>9838</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>13</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D97" s="12">
-        <v>9229</v>
+        <v>9031</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>14</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D98" s="12">
-        <v>12090</v>
+        <v>11819</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>15</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D99" s="12">
-        <v>13070</v>
+        <v>12695</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>16</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D100" s="12">
-        <v>20112</v>
+        <v>19680</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>17</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D101" s="12">
-        <v>20671</v>
+        <v>20226</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>18</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D102" s="12">
-        <v>24229</v>
+        <v>23708</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>19</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D103" s="12">
-        <v>10509</v>
+        <v>10240</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>20</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D104" s="12">
-        <v>11094</v>
+        <v>10809</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>21</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D105" s="12">
-        <v>11677</v>
+        <v>11426</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>22</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D106" s="12">
-        <v>12260</v>
+        <v>11946</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>23</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D107" s="12">
-        <v>14012</v>
+        <v>13710</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>24</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D108" s="12">
-        <v>22781</v>
+        <v>22291</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>25</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D109" s="12">
-        <v>22171</v>
+        <v>21694</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>26</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D110" s="12">
-        <v>24894</v>
+        <v>24358</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>27</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D111" s="12">
-        <v>31427</v>
+        <v>30752</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>28</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D112" s="12">
-        <v>32551</v>
+        <v>31851</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>29</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D113" s="12">
-        <v>34235</v>
+        <v>33499</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>30</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D114" s="12">
-        <v>13278</v>
+        <v>12993</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>31</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D115" s="12">
-        <v>13978</v>
+        <v>13677</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>32</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D116" s="12">
-        <v>15506</v>
+        <v>15173</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>33</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D117" s="12">
-        <v>17139</v>
+        <v>16770</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>34</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D118" s="12">
-        <v>18941</v>
+        <v>18534</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8"/>
       <c r="D119" s="12"/>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D120" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:4">
@@ -3904,65 +3922,65 @@
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>8</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D171" s="12">
         <v>1759</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
         <v>9</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D172" s="12">
-        <v>19276</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>10</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D173" s="12">
-        <v>2343</v>
+        <v>19276</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>11</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D174" s="12">
         <v>23688</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>12</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>301</v>
@@ -3988,65 +4006,65 @@
     <row r="177" spans="1:4">
       <c r="A177" s="5">
         <v>14</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D177" s="12">
         <v>10384</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
         <v>15</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D178" s="12">
-        <v>20552</v>
+        <v>97562</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
         <v>16</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D179" s="12">
-        <v>97562</v>
+        <v>20552</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="6" t="s">
         <v>310</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8"/>
       <c r="D180" s="12"/>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D181" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="182" spans="1:4">
@@ -4362,294 +4380,336 @@
     <row r="205" spans="1:4">
       <c r="A205" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D205" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>1</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D206" s="12">
-        <v>1180</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>2</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D207" s="12">
-        <v>1200</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>3</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D208" s="12">
-        <v>1250</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>4</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D209" s="12">
-        <v>2850</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>5</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D210" s="12">
-        <v>4490</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>6</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D211" s="12">
-        <v>1007</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>7</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D212" s="12">
-        <v>580</v>
+        <v>777</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>8</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D213" s="12">
-        <v>1545</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>9</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D214" s="12">
         <v>784</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>10</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D215" s="12">
-        <v>1700</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>11</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D216" s="12">
-        <v>880</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>12</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D217" s="12">
-        <v>710</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>13</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D218" s="12">
-        <v>450</v>
+        <v>690</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>14</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D219" s="12">
-        <v>360</v>
+        <v>936</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>15</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D220" s="12">
         <v>12700</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>16</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D221" s="12">
-        <v>11800</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>17</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D222" s="12">
-        <v>12550</v>
+        <v>11800</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>18</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>387</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D223" s="12">
         <v>13255</v>
       </c>
     </row>
+    <row r="224" spans="1:4">
+      <c r="A224" s="5">
+        <v>19</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D224" s="12">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="5">
+        <v>20</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D225" s="12">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="5">
+        <v>21</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D226" s="12">
+        <v>13100</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D222"/>
+  <autoFilter ref="B6:D225"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A55:D55"/>
     <mergeCell ref="A67:D67"/>
     <mergeCell ref="A78:D78"/>
     <mergeCell ref="A83:D83"/>
     <mergeCell ref="A119:D119"/>
     <mergeCell ref="A127:D127"/>
     <mergeCell ref="A139:D139"/>
     <mergeCell ref="A147:D147"/>
     <mergeCell ref="A152:D152"/>
     <mergeCell ref="A162:D162"/>
     <mergeCell ref="A180:D180"/>
     <mergeCell ref="A188:D188"/>
     <mergeCell ref="A204:D204"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
@@ -4812,50 +4872,53 @@
     <hyperlink ref="C197" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_185"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>