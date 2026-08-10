--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -2816,1153 +2816,1153 @@
     <row r="56" spans="1:4">
       <c r="A56" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>1</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D57" s="12">
-        <v>532.9</v>
+        <v>583</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>2</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D58" s="12">
-        <v>748.1</v>
+        <v>819</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>3</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D59" s="12">
-        <v>724.6799999999999</v>
+        <v>794</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>4</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D60" s="12">
-        <v>1185.84</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>5</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D61" s="12">
-        <v>2928</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8"/>
       <c r="D62" s="12"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>1</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D64" s="12">
-        <v>322.08</v>
+        <v>352</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>2</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D65" s="12">
-        <v>493.37</v>
+        <v>540</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>3</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D66" s="12">
-        <v>497.76</v>
+        <v>544</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>4</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D67" s="12">
-        <v>493.37</v>
+        <v>540</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>5</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D68" s="12">
-        <v>770.0599999999999</v>
+        <v>844</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>6</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D69" s="12">
-        <v>793.49</v>
+        <v>868</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>7</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D70" s="12">
-        <v>1944.19</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="6" t="s">
         <v>112</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8"/>
       <c r="D71" s="12"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>1</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D73" s="12">
-        <v>374.78</v>
+        <v>410</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>2</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D74" s="12">
-        <v>538.75</v>
+        <v>560</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>3</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D75" s="12">
-        <v>478.73</v>
+        <v>524</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>4</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D76" s="12">
-        <v>538.75</v>
+        <v>590</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>5</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D77" s="12">
-        <v>762.74</v>
+        <v>834</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>6</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D78" s="12">
-        <v>853.51</v>
+        <v>934</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>7</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D79" s="12">
-        <v>1898.81</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8"/>
       <c r="D80" s="12"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>1</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D82" s="12">
-        <v>185.93</v>
+        <v>208</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>2</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="12">
-        <v>254.74</v>
+        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>3</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D84" s="12">
-        <v>270.84</v>
+        <v>297</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="6" t="s">
         <v>134</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8"/>
       <c r="D85" s="12"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>1</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D87" s="12">
-        <v>553.39</v>
+        <v>606</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>2</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D88" s="12">
-        <v>793.49</v>
+        <v>868</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>3</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D89" s="12">
-        <v>1314.67</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>4</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D90" s="12">
-        <v>3140.28</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="6" t="s">
         <v>143</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8"/>
       <c r="D91" s="12"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>1</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D93" s="12">
-        <v>398.21</v>
+        <v>434</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>2</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D94" s="12">
-        <v>598.78</v>
+        <v>655</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>3</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D95" s="12">
-        <v>598.78</v>
+        <v>655</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>4</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D96" s="12">
-        <v>598.78</v>
+        <v>655</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>5</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D97" s="12">
-        <v>882.79</v>
+        <v>966</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>6</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D98" s="12">
-        <v>973.5599999999999</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>7</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D99" s="12">
-        <v>1980.79</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8"/>
       <c r="D100" s="12"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>1</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D102" s="12">
-        <v>418.7</v>
+        <v>458</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>2</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D103" s="12">
-        <v>584.14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>3</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D104" s="12">
-        <v>584.14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>4</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D105" s="12">
-        <v>584.14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>5</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D106" s="12">
-        <v>1121.42</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>6</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D107" s="12">
-        <v>1029.19</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>7</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D108" s="12">
-        <v>2302.87</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8"/>
       <c r="D109" s="12"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D110" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>1</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D111" s="12">
-        <v>516.79</v>
+        <v>565</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>2</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D112" s="12">
-        <v>636.84</v>
+        <v>697</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>3</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D113" s="12">
-        <v>729.0700000000001</v>
+        <v>798</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="6" t="s">
         <v>180</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8"/>
       <c r="D114" s="12"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D115" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>1</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D116" s="12">
-        <v>770.0599999999999</v>
+        <v>791</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>2</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D117" s="12">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>3</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D118" s="12">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>4</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D119" s="12">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>5</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D120" s="12">
-        <v>1197.55</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>6</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D121" s="12">
-        <v>1152.17</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>7</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D122" s="12">
-        <v>1824.14</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>8</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D123" s="12">
-        <v>1824.14</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>9</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D124" s="12">
-        <v>1869.53</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>10</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D125" s="12">
-        <v>4310.02</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8"/>
       <c r="D126" s="12"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D127" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>1</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D128" s="12">
-        <v>666.12</v>
+        <v>730</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
         <v>2</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D129" s="12">
-        <v>973.5599999999999</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>3</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D130" s="12">
-        <v>1645.54</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>4</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D131" s="12">
-        <v>1645.54</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>5</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D132" s="12">
-        <v>2878.22</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="6" t="s">
         <v>212</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8"/>
       <c r="D133" s="12"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>1</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D135" s="12">
-        <v>689.54</v>
+        <v>754</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>2</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D136" s="12">
-        <v>882.79</v>
+        <v>966</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>3</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D137" s="12">
-        <v>928.1799999999999</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>4</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D138" s="12">
-        <v>1720.2</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>5</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D139" s="12">
-        <v>1645.54</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>6</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D140" s="12">
-        <v>3588.26</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8"/>
       <c r="D141" s="12"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6" t="s">
         <v>226</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8"/>
       <c r="D142" s="12"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>5</v>
       </c>
@@ -5032,79 +5032,79 @@
     <row r="225" spans="1:4">
       <c r="A225" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D225" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>1</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D226" s="12">
-        <v>552.51</v>
+        <v>544</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>2</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D227" s="12">
-        <v>628.89</v>
+        <v>618</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
         <v>3</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D228" s="12">
-        <v>674.39</v>
+        <v>665</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8"/>
       <c r="D229" s="12"/>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D230" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:4">