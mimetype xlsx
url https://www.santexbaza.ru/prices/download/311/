--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -37,170 +37,170 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Регулирующая арматура для радиаторов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>V77210E</t>
+  </si>
+  <si>
+    <t>Вентиль обратный угловой New-Smart НН 1/2" х М24 х 19 Carlo Poletti</t>
+  </si>
+  <si>
     <t>KV677_67810MA</t>
   </si>
   <si>
     <t>Комплект подключения радиатора Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
-    <t>V77210E</t>
-[...2 lines deleted...]
-    <t>Вентиль обратный угловой New-Smart НН 1/2" х М24 х 19 Carlo Poletti</t>
+    <t>1151082</t>
+  </si>
+  <si>
+    <t>Термостат для "Regufloor H" с датчиком 20-50°C Oventrop</t>
+  </si>
+  <si>
+    <t>1163152</t>
+  </si>
+  <si>
+    <t>Термостатический вентиль "Е" 1/2" ВР хром проходной Oventrop</t>
   </si>
   <si>
     <t>V77210B</t>
   </si>
   <si>
     <t>Вентиль обратный хром угловой New-Smart НН 1/2" х М24 х 19 Carlo Poletti</t>
   </si>
   <si>
     <t>SHT-0002-003015</t>
   </si>
   <si>
     <t>Термостатическая головка с жидкостным чувствительным элементом Stout</t>
   </si>
   <si>
-    <t>1151082</t>
-[...8 lines deleted...]
-    <t>Термостатический вентиль "Е" 1/2" ВР хром проходной Oventrop</t>
+    <t>1167062</t>
+  </si>
+  <si>
+    <t>Вентиль обратный "Combi Е" ВР 1/2" белый прямой Oventrop</t>
+  </si>
+  <si>
+    <t>V77610E</t>
+  </si>
+  <si>
+    <t>Вентиль обратный New-Smart НН 1/2" х М24 х 19 Carlo Poletti</t>
   </si>
   <si>
     <t>1012066</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом белый Oventrop</t>
   </si>
   <si>
-    <t>1167062</t>
-[...10 lines deleted...]
-  <si>
     <t>SHT-0001-003015</t>
   </si>
   <si>
     <t>Термостатическая головка с газожидкостным чувствительным элементом Stout</t>
   </si>
   <si>
     <t>1181097</t>
   </si>
   <si>
     <t xml:space="preserve">Термостатический вентиль "A" угловой М 30х1,5 G3/4"х1/2" НР Oventrop </t>
   </si>
   <si>
     <t>KV673_67410MA</t>
   </si>
   <si>
     <t>Комплект подключения радиатора угловой Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
     <t>V67710MA</t>
   </si>
   <si>
     <t>Вентиль  регулировочный Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
+    <t>1012081</t>
+  </si>
+  <si>
+    <t>Декоративное кольцо "SH-Cap"  хромированное для "Uni SH" Oventrop</t>
+  </si>
+  <si>
     <t>V77610B</t>
   </si>
   <si>
     <t>Вентиль обратный хром New-Smart НН 1/2" х М24 х 19 Carlo Poletti</t>
   </si>
   <si>
-    <t>1012081</t>
-[...4 lines deleted...]
-  <si>
     <t>KV671_67310MAXX</t>
   </si>
   <si>
     <t>Комплект подключения с декоративными трубками угловой Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
+    <t>RD 101 1/2''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль прямой 1/2" LUXOR</t>
+  </si>
+  <si>
+    <t>1011465</t>
+  </si>
+  <si>
+    <t>Термостат "Uni LH" 7-28 C, 0* с жидкостным чувствительным элементом Oventrop</t>
+  </si>
+  <si>
+    <t>4000V4-020020</t>
+  </si>
+  <si>
+    <t>Кран для радиатора прямой 20-1/2 SPK</t>
+  </si>
+  <si>
     <t>V67310MA</t>
   </si>
   <si>
     <t>Вентиль  регулировочный угловой Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
-    <t>RD 101 1/2''</t>
-[...16 lines deleted...]
-  <si>
     <t>V77410E</t>
   </si>
   <si>
     <t>Вентиль обратный угловой New-Smart ВН 1/2" х М24 х 19 Carlo Poletti</t>
   </si>
   <si>
     <t>V67810MA</t>
   </si>
   <si>
     <t>Вентиль обратный Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
     <t>V77410B</t>
   </si>
   <si>
     <t>Вентиль обратный хром угловой New-Smart ВН 1/2" х М24 х 19 Carlo Poletti</t>
   </si>
   <si>
     <t>V67410MA</t>
   </si>
   <si>
     <t>Вентиль обратный угловой Artistic НВ 1/2" Carlo Poletti</t>
   </si>
   <si>
     <t>RS 102 1/2''</t>
@@ -229,66 +229,66 @@
   <si>
     <t>4000V4-025025</t>
   </si>
   <si>
     <t>Кран для радиатора прямой 25-3/4 SPK</t>
   </si>
   <si>
     <t>RD 101 3/4''</t>
   </si>
   <si>
     <t>Регулирующий вентиль прямой 3/4" LUXOR</t>
   </si>
   <si>
     <t>1181492</t>
   </si>
   <si>
     <t>Термостатический вентиль "A" осевой М 30х1,5 G3/4"х1/2" НР Oventrop</t>
   </si>
   <si>
     <t>4005V4-020020</t>
   </si>
   <si>
     <t>Кран для радиатора угловой 20-1/2 SPK</t>
   </si>
   <si>
+    <t>RS 102 3/4''</t>
+  </si>
+  <si>
+    <t>Регулирующий вентиль угловой 3/4" LUXOR</t>
+  </si>
+  <si>
+    <t>1012069</t>
+  </si>
+  <si>
+    <t>Термостат "Uni SH" 7-28 C, хромированный Oventrop</t>
+  </si>
+  <si>
     <t>4005V4-025025</t>
   </si>
   <si>
     <t>Кран для радиатора угловой 25-3/4 SPK</t>
-  </si>
-[...10 lines deleted...]
-    <t>Термостат "Uni SH" 7-28 C, хромированный Oventrop</t>
   </si>
   <si>
     <t>1190604</t>
   </si>
   <si>
     <t>Вентиль с ручным приводом "HR" 1/2 проходной Oventrop</t>
   </si>
   <si>
     <t>DD 121 1/2''</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" LUXOR</t>
   </si>
   <si>
     <t>1190504</t>
   </si>
   <si>
     <t>Вентиль с ручным приводом "HR" 1/2 угловой Oventrop</t>
   </si>
   <si>
     <t>1012065</t>
   </si>
   <si>
     <t>Термостат "Uni SH" 7-28 C, с жидкостным чувствительным элементом Oventrop</t>
   </si>
@@ -1232,51 +1232,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/komplekt-podklyucheniya-radiatora-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-uglovoy-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-khrom-uglovoy-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-s-zhidkostnym-chuvstvitelnym-elementom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-s-gazozhidkostnym-chuvstvitelnym-elementom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/komplekt-podklyucheniya-radiatora-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-regulirovochnyy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-khrom-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/komplekt-podklyucheniya-s-dekorativnymi-trubkami-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-regulirovochnyy-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-uglovoy-new-smart-vn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-khrom-uglovoy-new-smart-vn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/trubka-metallicheskiy-dlya-blokov-m-15mm-l1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-uglovoy-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/komplekt-podklyucheniya-radiatora-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-dlya-regufloor-h-s-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-khrom-uglovoy-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-s-zhidkostnym-chuvstvitelnym-elementom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-bpryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-belyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-s-gazozhidkostnym-chuvstvitelnym-elementom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-uglovoy-m-30kh15-g34kh12-nr-oventrop-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/komplekt-podklyucheniya-radiatora-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-regulirovochnyy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/dekorativnoe-koltso-sh-cap-khromirovannoe-dlya-uni-sh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-khrom-new-smart-nn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/komplekt-podklyucheniya-s-dekorativnymi-trubkami-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-regulirovochnyy-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-uglovoy-new-smart-vn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-khrom-uglovoy-new-smart-vn-12-kh-m24-kh-19-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-obratnyy-uglovoy-artistic-nv-12-carlo-poletti/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskaya-golovka-0-26s-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-prokhodnoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-pryamoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-a-osevoy-m-30kh15-g34kh12-nr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-khromirovannyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-polipropilenovye/fitingi-polipropilenovye/kran-sharovoy-polipropilenovyy/kran-dlya-radiatora-uglovoy-25-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-sh-7-28-c-s-zhidkostnym-chuvstvitelnym-elementom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-fh-7-28c-s-distantsionnoy-nastroykoy-2-m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-s-ruchnym-privodom/ventil-s-ruchnym-privodom-hr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/klapan-ruchnoy-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-xh-7-28c-s-distantsionnym-datchikom-5m-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-pryamoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaticheskiy-ventil-uglovoy-34-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-12-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-az-34-osevoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-ruchnoy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/ventil-termostaticheskiy-dlya-bloka-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-vr-34-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/trubka-metallicheskiy-dlya-blokov-m-15mm-l1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-2-g-34-nr-12-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-20-50c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/adapter-uglovoy-m-30kh15m-30kh15-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-zhidkostnaya-m30kh15-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/termostaty/termostat-giacomini/termostaticheskaya-golovka-tn-m30kh15-sanext/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-40-70c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-uni-lh-7-28-c-0-antratsit-chernyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-s-nakladnym-datchikom-50-80c-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaty/termostat-vindo-th-7-28-c-0-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-pryamoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12-nv-uni-fitt_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-uni-fitt/ventil-reguliruyushchiy-pryamoy-12kh34-yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-pryamoy-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-zapornyy-uglovoy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-far/ventil-reguliruyushchiy-uglovoy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-nepodemnym-shpindelem-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-s-zakrytiem-zatvora-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-osevoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-pryamoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-termostaticheskiy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/reguliruyushchie-ventili/ventil-reguliruyushchiy-stout/ventil-zaporno-balansirovochnyy-uglovoy-evrokonus-12kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-khrom-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-uglovoy-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/termostaticheskiy-ventil-ye-12-vr-belyy-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/ventili-na-obr-podvodku-combi-2-3-4-lr/ventil-obratnyy-combi-ye-vr-12-belyy-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/termostaticheskie-ventili/ogranichitel-temperatury-obratnogo-potoka-dn-15-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D144" sqref="D144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1303,163 +1303,163 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="12">
-        <v>17033</v>
+        <v>5296</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12">
-        <v>5296</v>
+        <v>17033</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="12">
-        <v>4898</v>
+        <v>9455</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="12">
-        <v>1334</v>
+        <v>18971</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="12">
-        <v>9455</v>
+        <v>4898</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="12">
-        <v>18971</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="12">
-        <v>3355</v>
+        <v>18971</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="12">
-        <v>18971</v>
+        <v>5296</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="12">
-        <v>5296</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="12">
         <v>1316</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>28</v>
@@ -1485,135 +1485,135 @@
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="12">
         <v>8896</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="12">
-        <v>4898</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="12">
-        <v>1037</v>
+        <v>4898</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="12">
         <v>27367</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="12">
-        <v>8896</v>
+        <v>779</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="12">
-        <v>779</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="12">
-        <v>2684</v>
+        <v>507</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="12">
-        <v>507</v>
+        <v>8896</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="12">
         <v>5296</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>50</v>
@@ -1751,79 +1751,79 @@
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="12">
         <v>506</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="12">
-        <v>635</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="12">
-        <v>1017</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="12">
-        <v>4941</v>
+        <v>635</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="12">
         <v>2135</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>80</v>