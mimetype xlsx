--- v0 (2026-06-17)
+++ v1 (2026-10-04)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$1312</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$1333</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2234">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Трубы из сшитого полиэтилена и фитинги REHAU, STOUT, Uni-Fitt, Tece, ELSEN, Victoria</t>
   </si>
   <si>
     <t>Трубы Rehau Rautitan</t>
   </si>
   <si>
     <t>Труба для отопления rautitan pink</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
   <si>
     <t>SPX-0001-001622</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена STOUT 16x2,2</t>
   </si>
   <si>
     <t>SPX-0001-002028</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена STOUT 20х2,8</t>
   </si>
   <si>
     <t>SPX-0001-002535</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена STOUT 25х3,5</t>
   </si>
   <si>
     <t>SPX-0001-003244</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена STOUT 32х4,4</t>
   </si>
   <si>
+    <t>SPX-1001-004055</t>
+  </si>
+  <si>
+    <t>Труба из сшитого полиэтилена STOUT 40х5,5</t>
+  </si>
+  <si>
     <t>SPS-0002-001626</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена стабильная STOUT 16x2,6</t>
   </si>
   <si>
     <t>SPS-0002-002029</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена стабильная STOUT 20x2,9</t>
   </si>
   <si>
     <t>SPS-0002-002537</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена стабильная STOUT 25x3,7</t>
   </si>
   <si>
     <t>SPS-0002-003247</t>
   </si>
   <si>
     <t>Труба из сшитого полиэтилена стабильная STOUT 32x4,7</t>
   </si>
   <si>
     <t>Трубы из сшитого полиэтилена Uni-Fitt</t>
@@ -730,119 +736,125 @@
   <si>
     <t>Заглушка Rehau rautitan 16 PX</t>
   </si>
   <si>
     <t>456388</t>
   </si>
   <si>
     <t>Заглушка Rehau rautitan 20 PX</t>
   </si>
   <si>
     <t>Муфты соединительные Rehau</t>
   </si>
   <si>
     <t>160011</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan 16 РХ</t>
   </si>
   <si>
     <t>377712</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan PLATINUM 16</t>
   </si>
   <si>
+    <t>12502771002</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau RAUTHERM S 17</t>
+  </si>
+  <si>
+    <t>160012</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan 20 РХ</t>
+  </si>
+  <si>
+    <t>377713</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan PLATINUM 20</t>
+  </si>
+  <si>
+    <t>160013</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan 25 РХ</t>
+  </si>
+  <si>
+    <t>377714</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan PLATINUM 25</t>
+  </si>
+  <si>
+    <t>160014</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan 32 РХ</t>
+  </si>
+  <si>
+    <t>377716</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan PLATINUM 32</t>
+  </si>
+  <si>
+    <t>160015</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan 40 РХ</t>
+  </si>
+  <si>
+    <t>456302 (366034)</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan 50 RX+</t>
+  </si>
+  <si>
+    <t>456303 (366036)</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau rautitan 63 RX+</t>
+  </si>
+  <si>
+    <t>Муфты соединительные латунь DZR Рехау</t>
+  </si>
+  <si>
+    <t>11080111001</t>
+  </si>
+  <si>
+    <t>Муфта соединительная 16 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>12502773002</t>
   </si>
   <si>
     <t xml:space="preserve">Муфта соединительная Rehau THERM S 17 </t>
   </si>
   <si>
-    <t>160012</t>
-[...61 lines deleted...]
-  <si>
     <t>11080121001</t>
   </si>
   <si>
     <t>Муфта соединительная 20 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080131001</t>
   </si>
   <si>
     <t>Муфта соединительная 25 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080141001</t>
   </si>
   <si>
     <t>Муфта соединительная 32 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080151001</t>
   </si>
   <si>
     <t>Муфта соединительная 40 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093021001</t>
@@ -1123,50 +1135,56 @@
   <si>
     <t>11096811001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 20-R3/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11097091001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 25-R1/2 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11096821001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 25-R3/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11096861001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 25-R1 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11093201001</t>
+  </si>
+  <si>
+    <t>Переходник с наружной резьбой 32-R3/4 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11096911001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 32-R1 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093231001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 40-R1 1/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093241001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 50-R1 1/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093251001</t>
   </si>
   <si>
     <t>Переходник с наружной резьбой 50-R1 1/2 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093261001</t>
@@ -1249,50 +1267,56 @@
   <si>
     <t>11096921001</t>
   </si>
   <si>
     <t>Переходник с внутренней резьбой 20-Rp3/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093301001</t>
   </si>
   <si>
     <t>Переходник с внутренней резьбой 25-Rp1/2 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11096941001</t>
   </si>
   <si>
     <t>Переходник с внутренней резьбой 25-Rp3/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11097191001</t>
   </si>
   <si>
     <t>Переходник с внутренней резьбой 25-Rp1 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11093321001</t>
+  </si>
+  <si>
+    <t>Переходник с внутренней резьбой 32-Rp3/4 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11097171001</t>
   </si>
   <si>
     <t>Переходник с внутренней резьбой 32-Rp1 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11093341001</t>
   </si>
   <si>
     <t>Переходник с внутренней резьбой 40-Rp1 1/4 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>Переходник с накидной гайкой Rehau</t>
   </si>
   <si>
     <t>456335 (366075)</t>
   </si>
   <si>
     <t>Переходник с накидной гайкой Rehau rautitan 16-G1/2 RX+</t>
   </si>
   <si>
     <t>456336 (366076)</t>
   </si>
   <si>
     <t>Переходник с накидной гайкой Rehau rautitan 16-G3/4 RX+</t>
@@ -2257,227 +2281,332 @@
   <si>
     <t>Тройник переходной Rehau rautitan 63-32-63 RX+</t>
   </si>
   <si>
     <t>456288 (366010)</t>
   </si>
   <si>
     <t>Тройник переходной Rehau rautitan 63-40-63 RX+</t>
   </si>
   <si>
     <t>456289 (366011)</t>
   </si>
   <si>
     <t>Тройник переходной Rehau rautitan 63-50-63 RX+</t>
   </si>
   <si>
     <t>Тройники переходные латунь DZR (MX)</t>
   </si>
   <si>
     <t>11081011001</t>
   </si>
   <si>
     <t>Тройник переходной 16-20-16 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11081021001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 16-25-16 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11080811001</t>
   </si>
   <si>
     <t>Тройник переходной 20-16-16 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080611001</t>
   </si>
   <si>
     <t>Тройник переходной 20-16-20 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080711001</t>
   </si>
   <si>
     <t>Тройник переходной 20-20-16 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11081031001</t>
   </si>
   <si>
     <t>Тройник переходной 20-25-16 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11081041001</t>
   </si>
   <si>
     <t>Тройник переходной 20-25-20 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080821001</t>
   </si>
   <si>
     <t>Тройник переходной 25-16-16 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080831001</t>
   </si>
   <si>
     <t>Тройник переходной 25-16-20 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080621001</t>
   </si>
   <si>
     <t>Тройник переходной 25-16-25 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11080841001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 25-20-16 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11080851001</t>
   </si>
   <si>
     <t>Тройник переходной 25-20-20 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080631001</t>
   </si>
   <si>
     <t>Тройник переходной 25-20-25 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080731001</t>
   </si>
   <si>
     <t>Тройник переходной 25-25-20 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11081061001</t>
   </si>
   <si>
     <t>Тройник переходной 25-32-25 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080641001</t>
   </si>
   <si>
     <t>Тройник переходной 32-16-32 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11080861001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 32-20-20 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11080871001</t>
   </si>
   <si>
     <t>Тройник переходной 32-20-25 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080651001</t>
   </si>
   <si>
     <t>Тройник переходной 32-20-32 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11080891001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 32-25-20 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11080911001</t>
   </si>
   <si>
     <t>Тройник переходной 32-25-25 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080661001</t>
   </si>
   <si>
     <t>Тройник переходной 32-25-32 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11080671001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 40-20-40 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11080681001</t>
   </si>
   <si>
     <t>Тройник переходной 40-25-40 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080921001</t>
   </si>
   <si>
     <t>Тройник переходной 40-32-32 латунь DZR (MX) Рехау</t>
   </si>
   <si>
     <t>11080691001</t>
   </si>
   <si>
     <t>Тройник переходной 40-32-40 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11092821001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 50-20-50 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11092831001</t>
   </si>
   <si>
     <t>Тройник переходной 50-25-50 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11092841001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 50-32-50 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
+    <t>11092901001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 50-32-40 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
+    <t>11092851001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 50-40-50 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
+    <t>11092861001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 63-25-63 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>11092871001</t>
   </si>
   <si>
     <t>Тройник переходной 63-32-63 латунь DZR (MX) Рехау</t>
   </si>
   <si>
+    <t>11092881001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 63-40-63 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
+    <t>11092891001</t>
+  </si>
+  <si>
+    <t>Тройник переходной 63-50-63 латунь DZR (MX) Рехау</t>
+  </si>
+  <si>
     <t>Тройник с внутренней резьбой Rehau</t>
   </si>
   <si>
     <t>456291 (366016)</t>
   </si>
   <si>
     <t>Тройник настенный Rehau rautitan 16-Rp1/2-16 RX+</t>
   </si>
   <si>
     <t>456294 (366018)</t>
   </si>
   <si>
     <t>Тройник настенный Rehau rautitan 20-Rp1/2-20 RX+</t>
   </si>
   <si>
     <t>456296 (366020)</t>
   </si>
   <si>
     <t>Тройник с внутренней резьбой Rehau rautitan 25-Rp3/4-25 RX+</t>
   </si>
   <si>
     <t>456297 (366024)</t>
   </si>
   <si>
     <t>Тройник с внутренней резьбой Rehau rautitan 32-Rp3/4-32 RX+</t>
   </si>
   <si>
     <t>456299 (366026)</t>
   </si>
   <si>
     <t>Тройник с внутренней резьбой Rehau rautitan 32-Rp1-32 RX+</t>
   </si>
   <si>
     <t>456300 (366028)</t>
   </si>
   <si>
     <t>Тройник с внутренней резьбой Rehau rautitan 40-Rp1-40</t>
   </si>
   <si>
     <t>456301 (366031)</t>
   </si>
   <si>
     <t>Тройник с внутренней резьбой Rehau rautitan 50-Rp1-50 RX+</t>
   </si>
   <si>
+    <t>Тройники с внутренней резьбой латунь DZR (MX)</t>
+  </si>
+  <si>
+    <t>11092911001</t>
+  </si>
+  <si>
+    <t>Тройник настенный с ВР 16-Rp1/2-16 латунь MX Рехау</t>
+  </si>
+  <si>
+    <t>11092941001</t>
+  </si>
+  <si>
+    <t>Тройник настенный с ВР 20-Rp1/2-20 латунь MX Рехау</t>
+  </si>
+  <si>
+    <t>11092961001</t>
+  </si>
+  <si>
+    <t>Тройник с ВР на боковом проходе 25-Rp3/4-25 латунь MX Рехау</t>
+  </si>
+  <si>
+    <t>11092971001</t>
+  </si>
+  <si>
+    <t>Тройник с ВР на боковом проходе 32-Rp3/4-32 латунь MX Рехау</t>
+  </si>
+  <si>
+    <t>11093001001</t>
+  </si>
+  <si>
+    <t>Тройник с ВР на боковом проходе 40-Rp1-40 латунь MX Рехау</t>
+  </si>
+  <si>
     <t>Фиксирующие желоба Рехау</t>
   </si>
   <si>
     <t>11380333001</t>
   </si>
   <si>
     <t>Желоб фиксирующий 16/17 Рехау</t>
   </si>
   <si>
     <t>11380433001</t>
   </si>
   <si>
     <t>Желоб фиксирующий 20 Рехау</t>
   </si>
   <si>
     <t>11380533001</t>
   </si>
   <si>
     <t>Желоб фиксирующий 25 Рехау</t>
   </si>
   <si>
     <t>11380633001</t>
   </si>
   <si>
     <t>Желоб фиксирующий 32 Рехау</t>
@@ -2935,72 +3064,60 @@
   <si>
     <t>Трубка для подключения радиаторов Rehau Т-обр. 20/500</t>
   </si>
   <si>
     <t>12663121001</t>
   </si>
   <si>
     <t>Трубка для подключения радиаторов Rehau Т-обр. 20/1000</t>
   </si>
   <si>
     <t>240457</t>
   </si>
   <si>
     <t>Фиксирующая скоба для присоединительных трубок Rehau</t>
   </si>
   <si>
     <t>261313</t>
   </si>
   <si>
     <t>Трубка для подключения радиатора  Rp1/2"х15 НР Rehau</t>
   </si>
   <si>
     <t>Кронштейны</t>
   </si>
   <si>
-    <t>241465</t>
-[...4 lines deleted...]
-  <si>
     <t>105529</t>
   </si>
   <si>
     <t>Кронштейн O 75/150 длинный Rehau</t>
   </si>
   <si>
     <t>105532</t>
   </si>
   <si>
     <t>Кронштейн Z 30 одинарный Rehau</t>
-  </si>
-[...4 lines deleted...]
-    <t>Монтажный блок 75/150 короткий Rehau</t>
   </si>
   <si>
     <t>105623</t>
   </si>
   <si>
     <t>Шина монтажная 2м Rehau</t>
   </si>
   <si>
     <t>Направляющие Rehau</t>
   </si>
   <si>
     <t>138881</t>
   </si>
   <si>
     <t>Отвод направляющий Rehau rautitan 90° 16 с кольцами</t>
   </si>
   <si>
     <t>138891</t>
   </si>
   <si>
     <t>Отвод направляющий Rehau rautitan 90° 20 с кольцами</t>
   </si>
   <si>
     <t>138351</t>
   </si>
@@ -7031,62 +7148,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-16h22-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-20h28-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-25h35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-32h44-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-40h55-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-50h69-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-63h87-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-rautherm-s/truba-rehau-rautherm-s-17kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-rautherm-s/truba-rehau-rautherm-s-20kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-16x22-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-20x28-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-25x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-32x44-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-40x55-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-50x69-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-63x86-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-162h26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-20h29-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-25h37-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-32kh47-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-32h47-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-40h60-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-162kh26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-20kh29-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-25kh37-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-32kh47-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-20kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-25kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-32kh44/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-16x26/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-20x29/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-25x37/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-32x47/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-s-kislorodnym-barerom-pe-rtevoh-16kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-rt-pe-rtevoh-16kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-rt-pe-rtevoh-20kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xaevoh-17kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pert-pe-xaevoh-16kh22-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pert-pe-xaevoh-20kh28-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pert-pe-xaevoh-25kh35mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xaevoh-32kh44mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-16kh26-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-20kh29-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-25kh37-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-32kh47-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xb-pe-xbevoh-16kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xb-pe-xbevoh-20kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/razmatyvatel-dlya-truby-v-bukhtakh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-dlya-poverkhnostnogo-otopleniya-16kh2-tecefloor-slq-pe-rtalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-16kh275-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-16kh275-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-20kh345-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-20kh345-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-25kh4-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-25kh4-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-32kh4-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-32kh4-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-16kh26-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-20kh29-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-25kh37-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-32kh47-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-16kh22-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-20kh28-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-25kh35-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-32kh44-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-16kh22-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-20kh28-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-25kh35-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-32kh44-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-dlya-tplogo-pola-pe-xa/truba-dlya-teplogo-pola-16kh20-pe-xa-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-dlya-tplogo-pola-pe-xa/truba-dlya-teplogo-pola-20kh20-pe-xa-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-16x20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-20x20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-16x22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-20x28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-25x35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-32x44-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-162kh26-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-20kh29-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-25kh37-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-32kh47-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-victoria/truba-universalnaya-pe-xaalpe-rt-162kh26-mm-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-victoria/truba-universalnaya-pe-xaalpe-rt-20kh29-mm-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautherm-s-17-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-16-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-20-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-25-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-32-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-40-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-50-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-63-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/zaglushki-rehau/zaglushka-rehau-rautitan-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/zaglushki-rehau/zaglushka-rehau-rautitan-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautherm-s-17-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-20-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-25-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-32-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-40-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-20-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-20-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-25-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-25-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-25-20-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-32-25-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-40-25-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-40-32-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-50-32-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-50-40-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-63-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-20-16-latun-dzr-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-25-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-25-20-latun-dzr-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-32-25-latun-dzr-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-40-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-40-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-50-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-50-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-63-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-16-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-16-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perekhodnik-s-naruzhnoy-rezboy-rehau-rautherm-s-17-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-20-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-20-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perekhodnik-s-naruzhnoy-rezboy-rehau-rautitan-20-r1-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-25-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-25-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-25-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-32-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-32-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-32-r1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-40-r1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-50-r1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-50-r1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-63-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-16-r12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-16-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-16-r1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-20-r12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-20-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-25-r12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-25-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-25-r1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-32-r1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-40-r1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-50-r1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-50-r1-12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-63-r-2-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-16-rp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perekhodnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp1-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-32-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-32-rp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-40-rp1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-25-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-25-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-25-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-32-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-40-rp1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-16-g12/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-16-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perekhodnik-na-evrokonus-rehau-rautitan-16-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perekhodnik-na-evrokonus-rehau-rautitan-20-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/ugolnik-s-nakidnoy-gaykoy-rehau-rautitan-16-g12/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-20-g12/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/ugolnik-s-nakidnoy-gaykoy-rehau-rautitan-20-g12-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-20-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-25-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-25-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-32-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-32-g1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-40-g1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-50-g1-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-63-g2-38/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-16-g12-latun-dzr-mx-rekhau-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-uglovoy-s-nakidnoy-gaykoy-16-g12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-16-g34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-20-g12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-20-g34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-25-g34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-25-g1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-32-g1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-32-g1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-40-g1-12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-16h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-20h28/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-16h26-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-20h29-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-g15h34-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautherm-s-17kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautherm-s-90-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-25-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-32-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-32-rp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-25-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-32-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-16-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-16-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-25-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-nakidnoy-gaykoy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-25-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-naruzhnoy-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-naruzhnoy-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-naruzhnoy-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-dlya-gipsokartonnyh-plit-rehau-rautitan-16-rp12x28/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-dlya-gipsokartonnykh-plit-rehau-rautitan-20-rp12x28-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-i-so-skvoznym-prokhodom-rehau-rautitan-1616-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-i-so-skvoznym-prokhodom-rehau-rautitan-2020-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-25-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-16-rp12-latun-dzr-mx-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-naruzhnoy-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-naruzhnoy-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-16-16-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-16-16-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-20-20-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-20-20-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-25-25-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-25-25-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-32-32-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-32-32-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-40-40-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-50-50-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-63-63-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-16-16-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-20-20-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-25-25-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-32-32-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-40-40-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-50-50-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-63-63-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-16-20-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-16-25-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-20-16-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-20-16-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-20-16-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-20-16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-20-20-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-20-25-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-20-25-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-16-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-16-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-16-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-16-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-16-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-20-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-20-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-20-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-20-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-20-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-25-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-25-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-25-32-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-16-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-20-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-20-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-20-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-32-20-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-25-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-25-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-32-25-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-25-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-32-25-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-32-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-32-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-20-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-25-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-32-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-32-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-20-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-25-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-32-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-40-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-25-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-32-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-40-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-50-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-16-20-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-16-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-16-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-20-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-25-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-25-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-16-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-16-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-16-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-20-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-20-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-25-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-32-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-16-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-20-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-20-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-25-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-25-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-25-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-32-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-32-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-50-25-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-63-32-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-nastennyy-rehau-rautitan-16-rp12-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-nastennyy-rehau-rautitan-20-rp12-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-25-rp34-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-32-rp34-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-32-rp1-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-40-rp1-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-50-rp1-14-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-1617-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-20-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-25-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-32-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-40-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-50-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-63-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-2-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-3-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-4-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-6-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-7-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-8-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-9-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-10-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-11-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-12-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-2-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-3-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-4-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-5-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-6-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-7-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-8-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-9-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-10-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-11-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-12-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-pryamykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-uglovykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-16250/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-16500/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-161000/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-20250/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-20500/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-16250/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-16500/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-161000/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-20250/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-20500/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/fiksiruyushchaya-skoba-dlya-prisoedinitelnyh-trubok-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatora-rp12kh15-nr-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/kronshteyn-o-75150-korotkiy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/kronshteyn-o-75150-dlinnyy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/kronshteyn-z-30-odinarnyy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/montazhnyy-blok-75150-korotkiy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/shina-montazhnaya-2m-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-16-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-20-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-25-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-32-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-1617-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-20-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-25-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-32-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kryuki-s-dyubelem-rehau/kryuk-s-dyubelem-dlya-odnoy-truby-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kryuki-s-dyubelem-rehau/kryuk-s-dyubelem-dlya-dvukh-trub-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kryuki-s-dyubelem-rehau/kryuk-s-dyubelem-dlya-dvukh-trub-v-izolyatsii-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/zaglushka-stout/zaglushka-aksialnaya-16-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/zaglushka-stout/zaglushka-aksialnaya-20-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/zaglushka-stout/zaglushka-aksialnaya-25-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-25x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh28kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh29kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-15kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-16xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-20xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-16xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-20xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-25xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-25xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-25xr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-32xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-32xr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-16xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-20xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-25xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-32xg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-16xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-20xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-evrokonus-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-evrokonus-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-25xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-25xg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-32xg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-16x16-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-20x20-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-25x25-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-32x32-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-16xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-20xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-20xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-25xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-32xr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-16xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-20xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-25khg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-25khg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-32khg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-16xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-20xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-20xrp-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-25xrp-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-udlinennyy-16xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-udlinennyy-20xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-protochnyy-nastennyy-stout-s-krepleniem-16xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-protochnyy-nastennyy-stout-s-krepleniem-20xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-16x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x16x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x16x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x16x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x16x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x16x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x25x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x16x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x25x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-16kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-20kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-20kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-25kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-32kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-16250/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-16500/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-161000/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-20250/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-1625016/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2025020/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-1625020/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2025016/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2025025/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2525020/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2525025/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/fiksator-povorota-stout/fiksator-povorota-16-metall-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/fiksator-povorota-stout/fiksator-povorota-20-metall-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/fiksator-povorota-stout/fiksator-povorota-25-metall-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/skoba-yakornaya-dlya-trub-16-20-mm-s-odinarnym-krepleniem-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/skoba-yakornaya-dlya-trub-16-20-mm-s-dvoynym-krepleniem-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-16-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-20-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-25-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-32-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-16-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-20-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-25-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-32-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-16-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-20-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-25-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-32-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-16-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-20-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-25-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-32-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-32kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-25kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-32kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-32kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-16kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-20kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-20kh-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-25kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-25kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-32kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-14-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-16kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-16kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-20kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-20kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-25kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-25kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-32kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-32kh1-14-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-32kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh12-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh12-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-25kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-25kh1-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-32kh1-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tecespring/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tecespring/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tecespring/zaglushka-16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tecespring/zaglushka-20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-16kh16-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-20kh20-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-25kh25-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-32kh32-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-16kh16-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-20kh20-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-25kh25-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-32kh32-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-16kh12kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-20kh12kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tecespring/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tecespring/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-16kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-20kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-20kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-25kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-32kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-16kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-20kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-20kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-25kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-25kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-32kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-16kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-20kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-25kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-32kh32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-16kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-20kh20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-25kh25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-32kh32kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-16kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh16kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-16kh20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh16kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh20kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh25kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh16kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh20kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh20kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh25kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-16kh12kh16-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-20kh12kh20-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh12kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh34kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh12kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh1kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-16kh12kh16-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-20kh12kh20-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-25kh12kh25-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-25kh34kh25-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-32kh12kh32-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-32kh1kh32-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatorov-tecespring/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatorov-tecespring/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/zaglushki-rommer/zaglushka-aksialnaya-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/zaglushki-rommer/zaglushka-aksialnaya-20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/zaglushki-rommer/zaglushka-aksialnaya-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-25kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-25kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-32kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-16kh12-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-20kh12-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-16kh34-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-20kh34-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-25kh34-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-32kh1-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-16kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-20kh20kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-20kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-16kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-20kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-25kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-25kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-25kh1-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-32kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-32kh1-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-16kh12-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-20kh12-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-16kh34-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-16kh34-s-ng-evrokonus-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-20kh34-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-20kh34-evrokonus-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-25kh34-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-25kh1-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-32kh1-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh16kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-16kh20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh16kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh16kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh16kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh25kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh16kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh25kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh20kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh25kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh25kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh16kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh20kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh25kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-16kh16kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-20kh20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-25kh25kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-32kh32kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-16kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-20kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-20kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-25kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-32kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-16250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-16500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-161000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-20250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-t-obraznaya-dlya-podklyucheniya-radiatora-16kh15kh16250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-t-obraznaya-dlya-podklyucheniya-radiatora-20kh15kh20250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-16kh16-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-20kh20-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-25kh25-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-32kh32-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-16kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-20kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-20kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-25kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-16kh12-vr-udlinennyy-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-20kh12-vr-udlinennyy-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-16kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-16kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-20kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-20kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-25kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-25kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-32kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-16kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-20kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-20kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-25kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-32kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-32-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-32-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-perekhodnoy-victoria/mufta-perekhodnaya-soedinitelnaya-20-16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-perekhodnoy-victoria/mufta-perekhodnaya-soedinitelnaya-32-25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-evrokonus-16x34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-evrokonus-20x34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-16kh12-victoria_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-16kh34-victoria_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-20kh12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-20kh34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-16x34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-20x12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-20x34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-25x12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-25x34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-25x1-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-32x1-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-16x12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-16x34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-20x34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-25x12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-25x34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-25x1-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-32x1-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-ravnoprokhodnoy-victoria/ravnoprokhodnoy-troynik-16kh16kh16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-ravnoprokhodnoy-victoria/ravnoprokhodnoy-troynik-20kh20kh20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-ravnoprokhodnoy-victoria/ravnoprokhodnoy-troynik-25kh25kh25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-perekhodnoy-victoria/perekhodnoy-troynik-20kh16kh16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-perekhodnoy-victoria/perekhodnoy-troynik-20kh16kh20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-perekhodnoy-victoria/perekhodnoy-troynik-25kh34kh25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/g-obraznaya-trubka-victoria/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-16250-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/g-obraznaya-trubka-victoria/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-20250-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/rezbozazhimnoe-soedinenie-evrokonus-victoria/rezbozazhimnoe-soedinenie-f16kh26mm-34ek-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/rezbozazhimnoe-soedinenie-evrokonus-victoria/rezbozazhimnoe-soedinenie-f16kh22mm-34ek-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/rezbozazhimnoe-soedinenie-evrokonus-victoria/rezbozazhimnoe-soedinenie-f15kh10mm-34ek-dlya-podklyucheniya-mednykh-i-stal-trub-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-90-victoria/ugolnik-16kh16-90-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-90-victoria/ugolnik-20kh20-90-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-90-victoria/ugolnik-25kh25-90-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-nastennyy-victoria/ugolnik-nastennyy-16kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-nastennyy-victoria/ugolnik-nastennyy-20kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-16kh12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-20kh12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-20kh34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-25kh34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-16kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-20kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-20kh34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-25kh34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-instrument-rehau-rautool-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/montazhnyy-instrument-pexcase-stout-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-instrument-rehau-rautool-h2/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-instrument-rehau-rautool-hg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/elektrogidravlicheskiy-rasshiritelnyy-instrument-25040-uponor-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/montazhnyy-instrument-rehau-rautool-hg1-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/elektrogidravlicheskiy-press-instrument-efp203-novopress-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnyy-instrument-dlya-trub-pex-40-75-mm-uponor-qe-m18-vld-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/instrument-tim/elektrogidravlicheskiy-press-instrument-efp203-novopress/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/?sku=15165" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/?sku=15166" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/?sku=15167" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-m1-1620/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnyh-tiskov-m1-2532/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-h2-1620/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-h2-2532/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11667" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11671" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11668" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11669" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11670" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/?sku=11674" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/?sku=11675" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/?sku=11676" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/truboreznye-nozhnitsy-rehau-rautool-rautitan/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-akkumulyatornyy-instrument-rautool-a-one-rehau-/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/akkumulyator-zapasnoy-rautool-a-one-108v20-ach-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/zaryadnoe-ustroystvo-rautool-a-one-230v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnyy-adapter-dlya-instrumenta-16-32-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-16-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-20-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-25-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-32-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-502000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1102000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-401000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-402000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-503000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1103000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-403000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/kompensatsionnyy-patrubok-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-dvukhploskostnaya-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/shumopogloshchayushchiy-khomut-rehau-raupiano-110-s-zamkovoy-zashchelkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-5040/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-korotkiy-rehau-raupiano-11050/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-16h22-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-20h28-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-25h35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-32h44-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-40h55-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-50h69-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-dlya-otopleniya-rautitan-pink/truba-rehau-rautitan-pink-63h87-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-rautherm-s/truba-rehau-rautherm-s-17kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-rautherm-s/truba-rehau-rautherm-s-20kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-16x22-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-20x28-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-25x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-32x44-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-40x55-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-50x69-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-flex/truba-rehau-rautitan-flex-63x86-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-162h26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-20h29-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-25h37-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-32kh47-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-32h47-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil/truba-rehau-rautitan-stabil-40h60-mm-pryamotrezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-162kh26-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-20kh29-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-25kh37-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-rehau-rautitan/truba-universalnaya-dlya-vodosnabzheniya-i-otopleniya-rautitan-stabil-platinum/truba-rehau-rautitan-stabil-platinum-32kh47-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-20kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-25kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-32kh44/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stout-40kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-16x26/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-20x29/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-25x37/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truba-iz-sshitogo-polietilena-stout/truba-iz-sshitogo-polietilena-stabilnaya-stout-32x47/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-s-kislorodnym-barerom-pe-rtevoh-16kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-rt-pe-rtevoh-16kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-rt-pe-rtevoh-20kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xaevoh-17kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pert-pe-xaevoh-16kh22-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pert-pe-xaevoh-20kh28-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pert-pe-xaevoh-25kh35mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xaevoh-32kh44mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-16kh26-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-20kh29-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-25kh37-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-metallopolimernaya-strong-series-pe-xaalpe-rt-32kh47-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xb-pe-xbevoh-16kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/truba-polietilenovaya-pe-xb-pe-xbevoh-20kh20-mm-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-uni-fitt/razmatyvatel-dlya-truby-v-bukhtakh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-dlya-poverkhnostnogo-otopleniya-16kh2-tecefloor-slq-pe-rtalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-16kh275-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-16kh275-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-20kh345-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-20kh345-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-25kh4-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-25kh4-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-32kh4-teceflex-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-tece/truba-mnogosloynaya-kompozitnaya-32kh4-tecespring-pe-xcalpe-rt/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-16kh26-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-20kh29-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-25kh37-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-metallopolimernaya-triplex-pe-xalpe-rt-stabil/truba-universalnaya-stabil-32kh47-triplex-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-16kh22-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-20kh28-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-25kh35-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xa/truba-universalnaya-32kh44-pe-xa-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-16kh22-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-20kh28-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-25kh35-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-universalnaya-dlya-sistem-vodosnabzheniya-i-otopleniya-pe-xc/truba-universalnaya-32kh44-pe-xc-espipe-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-dlya-tplogo-pola-pe-xa/truba-dlya-teplogo-pola-16kh20-pe-xa-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-elsen/truba-dlya-tplogo-pola-pe-xa/truba-dlya-teplogo-pola-20kh20-pe-xa-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-16x20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-20x20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-16x22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-20x28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-25x35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-iz-sshitogo-polietilena-32x44-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-162kh26-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-20kh29-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-25kh37-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-rommer/truba-stabilnaya-pe-xaalpe-rt-32kh47-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-victoria/truba-universalnaya-pe-xaalpe-rt-162kh26-mm-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/truby-iz-sshitogo-polietilena-victoria/truba-universalnaya-pe-xaalpe-rt-20kh29-mm-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautherm-s-17-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-montazhnye-rehau/montazhnaya-gilza-rehau-rautitan-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-16-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-20-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-25-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-32-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-40-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-50-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/gilzy-latunnye-lx-rekhau/montazhnaya-gilza-63-latun-lx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/zaglushki-rehau/zaglushka-rehau-rautitan-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/zaglushki-rehau/zaglushka-rehau-rautitan-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautherm-s-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-20-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-25-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-32-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-40-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-rehau-rautherm-s-17-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-latun-dzr-rekhau/mufta-soedinitelnaya-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-20-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-20-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-25-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-25-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-25-20-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-25-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-32-25-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perekhodnaya-rehau-rautitan-platinum-32-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-40-25-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-40-32-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-50-32-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-50-40-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-perehodnye-rehau/mufta-perehodnaya-rehau-rautitan-63-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-20-16-latun-dzr-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-25-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-25-20-latun-dzr-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-32-25-latun-dzr-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-40-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-40-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-50-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-50-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-perekhodnye-latun-dzr-rekhau/mufta-perekhodnaya-63-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-16-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-16-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perekhodnik-s-naruzhnoy-rezboy-rehau-rautherm-s-17-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-20-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-20-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perekhodnik-s-naruzhnoy-rezboy-rehau-rautitan-20-r1-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-25-r12/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-25-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-25-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-32-r34/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-32-r1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-32-r1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-40-r1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-50-r1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-50-r1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-naruzhnoy-rezboy-rehau/perehodnik-s-naruzhnoy-rezboy-rehau-rautitan-63-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-16-r12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-16-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-16-r1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-20-r12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-20-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-25-r12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-25-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-25-r1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-32-r34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-32-r1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-40-r1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-50-r1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-50-r1-12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-naruzhnoy-rezboy-latun-dzr-rekhau/perekhodnik-s-naruzhnoy-rezboy-63-r-2-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-16-rp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perekhodnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp1-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-32-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-32-rp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-vnutrenney-rezboy-rehau/perehodnik-s-vnutrenney-rezboy-rehau-rautitan-40-rp1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-25-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-25-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-25-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-32-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-32-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-vnutrenney-rezboy-latun-dzr-rekhau/perekhodnik-s-vnutrenney-rezboy-40-rp1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-16-g12/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-16-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perekhodnik-na-evrokonus-rehau-rautitan-16-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perekhodnik-na-evrokonus-rehau-rautitan-20-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/ugolnik-s-nakidnoy-gaykoy-rehau-rautitan-16-g12/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-20-g12/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/ugolnik-s-nakidnoy-gaykoy-rehau-rautitan-20-g12-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-20-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-25-g34/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-25-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-32-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-32-g1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-40-g1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-50-g1-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perehodnik-s-nakidnoy-gaykoy-rehau/perehodnik-s-nakidnoy-gaykoy-rehau-rautitan-63-g2-38/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-16-g12-latun-dzr-mx-rekhau-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-uglovoy-s-nakidnoy-gaykoy-16-g12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-16-g34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-20-g12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-20-g34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-25-g34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-25-g1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-32-g1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-32-g1-14-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/perekhodnik-s-nakidnoy-gaykoy-latun-dzr-mx-rekhau/perekhodnik-s-nakidnoy-gaykoy-40-g1-12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-16h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-20h28/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-16h26-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-20h29-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-g15h34-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautherm-s-17kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautherm-s-90-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-platinum-90-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-rehau/ugolnik-rehau-rautitan-90-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolniki-90-latun-dzr-mx-rekhau/ugolnik-90-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-25-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-32-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-rehau/ugolnik-s-naruzhnoy-rezboy-rehau-rautitan-32-rp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-25-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-naruzhnoy-rezboy-latun-dzr-mx-rekhau/ugolnik-s-naruzhnoy-rezboy-32-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-16-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-rehau/ugolnik-s-vnutrenney-rezboy-rehau-rautitan-25-rp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-16-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-vnutrenney-rezboy-25-rp1-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-s-vnutrenney-rezboy-latun-dzr-mx-rekhau/ugolnik-s-nakidnoy-gaykoy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-rehau-rautitan-25-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-naruzhnoy-rezboy-rehau-rautitan-16-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-naruzhnoy-rezboy-rehau-rautitan-20-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-naruzhnoy-rezboy-rehau-rautitan-20-rp34/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-dlya-gipsokartonnyh-plit-rehau-rautitan-16-rp12x28/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-dlya-gipsokartonnykh-plit-rehau-rautitan-20-rp12x28-rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-i-so-skvoznym-prokhodom-rehau-rautitan-1616-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-rehau/ugolnik-nastennyy-s-vnutr-rezboy-i-so-skvoznym-prokhodom-rehau-rautitan-2020-rp12/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-20-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-25-rp34-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-16-rp12-latun-dzr-mx-re/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-vnutr-rezboy-dlinn-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-naruzhnoy-rezboy-16-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/ugolnik-nastennyy-latun-dzr-mx-rekhau/ugolnik-nastennyy-s-naruzhnoy-rezboy-20-rp12-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-16-16-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-16-16-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-20-20-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-20-20-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-25-25-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-25-25-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-32-32-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-platinum-32-32-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-40-40-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-50-50-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-rehau/troynik-rehau-rautitan-63-63-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-16-16-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-20-20-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-25-25-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-32-32-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-40-40-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-50-50-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-latun-dzr-mx-rekhau/troynik-63-63-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-16-20-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-16-25-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-20-16-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-20-16-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-20-16-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-20-16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-20-20-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-20-25-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-20-25-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-16-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-16-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-16-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-16-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-16-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-16-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-20-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-20-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-20-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-20-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-25-20-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-25-16-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-25-25-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-25-32-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-16-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-20-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-20-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-20-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-32-20-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-25-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-25-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-32-25-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-25-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perekhodnoy-rehau-rautitan-platinum-32-25-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-32-20-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-32-32-25-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-20-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-25-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-32-32-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-40-32-40-px/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-20-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-25-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-32-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-50-40-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-25-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-32-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-40-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perehodnye-rehau/troynik-perehodnoy-rehau-rautitan-63-50-63-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-16-20-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-16-25-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-16-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-16-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-20-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-25-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-20-25-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-16-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-16-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-16-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-20-16-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-20-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-20-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-25-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-25-32-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-16-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-20-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-20-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-20-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-25-20-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-25-25-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-32-25-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-20-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-25-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-32-32-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-40-32-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-50-20-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-50-25-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-50-32-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-50-32-40-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-50-40-50-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-63-25-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-63-32-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-63-40-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-perekhodnye-latun-dzr-mx/troynik-perekhodnoy-63-50-63-latun-dzr-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-nastennyy-rehau-rautitan-16-rp12-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-nastennyy-rehau-rautitan-20-rp12-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-25-rp34-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-32-rp34-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-32-rp1-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-40-rp1-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troynik-s-vnutrenney-rezboy-rehau/troynik-s-vnutrenney-rezboy-rehau-rautitan-50-rp1-14-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-s-vnutrenney-rezboy-latun-dzr-mx/troynik-nastennyy-s-vr-16-rp12-16-latun-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-s-vnutrenney-rezboy-latun-dzr-mx/troynik-nastennyy-s-vr-20-rp12-20-latun-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-s-vnutrenney-rezboy-latun-dzr-mx/troynik-s-vr-na-bokovom-prokhode-25-rp34-25-latun-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-s-vnutrenney-rezboy-latun-dzr-mx/troynik-s-vr-na-bokovom-prokhode-32-rp34-32-latun-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/troyniki-s-vnutrenney-rezboy-latun-dzr-mx/troynik-s-vr-na-bokovom-prokhode-40-rp1-40-latun-mx-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-1617-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-20-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-25-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-32-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-40-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-50-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/fiksiruyushchie-zheloba-rekhau/zhelob-fiksiruyushchiy-63-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-2-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-3-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-4-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-6-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-7-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-8-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-9-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-10-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-11-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-12-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-2-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-3-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-4-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-5-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-6-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-7-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-8-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-9-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-10-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-11-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-12-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-pryamykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-uglovykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-16250/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-16500/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-161000/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-20250/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-20500/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-g-obr-201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-16250/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-16500/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-161000/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-20250/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-20500/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatorov-rehau-t-obr-201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/fiksiruyushchaya-skoba-dlya-prisoedinitelnyh-trubok-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/trubki-dlya-podklyucheniya-radiatorov-rehau/trubka-dlya-podklyucheniya-radiatora-rp12kh15-nr-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/kronshteyn-o-75150-dlinnyy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/kronshteyn-z-30-odinarnyy-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kronshteyny/shina-montazhnaya-2m-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-16-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-20-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-25-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/otvod-napravlyayushchiy-rehau-rautitan-90-32-s-koltsami/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-1617-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-20-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-25-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/napravlyayushchie-rehau/fiksator-povorota-truby-rehau-rautitan-90-32-bez-kolets/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kryuki-s-dyubelem-rehau/kryuk-s-dyubelem-dlya-odnoy-truby-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kryuki-s-dyubelem-rehau/kryuk-s-dyubelem-dlya-dvukh-trub-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kryuki-s-dyubelem-rehau/kryuk-s-dyubelem-dlya-dvukh-trub-v-izolyatsii-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/zaglushka-stout/zaglushka-aksialnaya-16-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/zaglushka-stout/zaglushka-aksialnaya-20-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/zaglushka-stout/zaglushka-aksialnaya-25-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/gilza-montazhnaya/montazhnaya-gilza-stout-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/mufta-soedinitelnayaravnoprokhodnaya/soedinitelnaya-mufta-ravnoprokhodnaya-stout-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-25x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/soedinitelnaya-muftaperekhodnaya-stout/soedinitelnaya-mufta-perekhodnaya-stout-32x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh28kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh29kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-15kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-16xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-20xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-16xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-20xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-25xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-25xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-25xr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-32xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-naruzhnoy-rezboy-stout/perekhodnik-stout-nr-32xr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-16xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-20xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-25xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-vnutrenney-rezboy/perekhodnik-stout-vr-32xg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-16xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-20xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-evrokonus-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-evrokonus-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-25xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-25xg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnik-s-nakidnoy-gaykoy-stout/perekhodnik-stout-s-nakidnoy-gaykoy-32xg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-16x16-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-20x20-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-25x25-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-90-stout/ugolnik-32x32-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-16xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-20xr-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-20xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-25xr-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-naruzhnoy-rezboy-stout/ugolnik-perekhodnik-stout-nr-32xr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-16xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-16xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-20xg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-20xg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-25khg-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-25khg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-perekhodnik-s-vnutrenney-rezboy-stout/ugolnik-perekhodnik-stout-vr-32khg-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-16xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-20xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-20xrp-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-25xrp-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-udlinennyy-16xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-nastennyy-stout-s-krepleniem-udlinennyy-20xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-protochnyy-nastennyy-stout-s-krepleniem-16xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ugolnik-nastennyy-s-krepleniem-stout/ugolnik-protochnyy-nastennyy-stout-s-krepleniem-20xrp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/ravnoprokhodnyy-troynik/ravnoprokhodnyy-troynik-stout-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-16x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x16x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x16x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-20x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x16x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x16x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x16x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x20x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x20x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x25x16/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-25x25x20/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x20x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x16x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x20x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x25x25/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/perekhodnoy-troynik/perekhodnoy-troynik-stout-32x25x32/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-16kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-20kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-20kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-25kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/troynik-perekhodnik-s-vr-stout/troynik-vr-stout-32kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-16250/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-16500/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-161000/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-stout-20250/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-1625016/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2025020/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-1625020/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2025016/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2025025/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2525020/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/trubka-stout-dlya-podkl-ya-radiatora-gt-obraznaya/trubka-dlya-podklyucheniya-radiatora-t-obraznaya-stout-2525025/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/fiksator-povorota-stout/fiksator-povorota-16-metall-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/fiksator-povorota-stout/fiksator-povorota-20-metall-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/fiksator-povorota-stout/fiksator-povorota-25-metall-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/skoba-yakornaya-dlya-trub-16-20-mm-s-odinarnym-krepleniem-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/skoba-yakornaya-dlya-trub-16-20-mm-s-dvoynym-krepleniem-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-16-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-20-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-25-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-odinarnyy-dlya-truby-32-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-16-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-20-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-25-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/category_943/dyubel-kryuk-dvoynoy-dlya-truby-32-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-16-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-20-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-25-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-32-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-16-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-20-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-25-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-32-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-32kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-25kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-32kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-32kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-16kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-20kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-20kh-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-25kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-25kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-32kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-14-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-16kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-16kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-20kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-20kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-25kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-25kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-32kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-32kh1-14-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-32kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh12-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh12-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-25kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-25kh1-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-32kh1-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tecespring/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tecespring/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tecespring/zaglushka-16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tecespring/zaglushka-20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-16kh16-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-20kh20-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-25kh25-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-32kh32-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-16kh16-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-20kh20-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-25kh25-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-32kh32-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-16kh12kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-20kh12kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tecespring/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tecespring/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-16kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-20kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-20kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-25kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-32kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-16kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-20kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-20kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-25kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-25kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-32kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-16kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-20kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-25kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-32kh32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-16kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-20kh20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-25kh25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-32kh32kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-16kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh16kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-16kh20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh16kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh20kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh25kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh16kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh20kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh20kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh25kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-16kh12kh16-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-20kh12kh20-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh12kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh34kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh12kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh1kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-16kh12kh16-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-20kh12kh20-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-25kh12kh25-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-25kh34kh25-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-32kh12kh32-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-32kh1kh32-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatorov-tecespring/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatorov-tecespring/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/gilzy-montazhnye-rommer/gilza-montazhnaya-32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/zaglushki-rommer/zaglushka-aksialnaya-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/zaglushki-rommer/zaglushka-aksialnaya-20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/zaglushki-rommer/zaglushka-aksialnaya-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-ravnoprokhodnye-rommer/mufta-ravnoprokhodnaya-32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-25kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-25kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/mufty-perekhodnye-rommer/mufta-soedinitelnaya-perekhodnaya-32kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-16kh12-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-20kh12-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-16kh34-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-20kh34-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-25kh34-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-vnutrenney-rezboy-rommer/perekhodnik-32kh1-s-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-16kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-20kh20kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-20kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-16kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-20kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-25kh12-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-25kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-25kh1-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-32kh34-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-naruzhnoy-rezboy-rommer/perekhodnik-32kh1-s-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-16kh12-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-20kh12-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-16kh34-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-16kh34-s-ng-evrokonus-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-20kh34-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-20kh34-evrokonus-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-25kh34-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-25kh1-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/perekhodniki-s-nakidnoy-gaykoy-rommer/perekhodnik-32kh1-s-ng-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh16kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-16kh20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh16kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh16kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh16kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh20kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-20kh25kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh16kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh25kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh20kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-25kh25kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh25kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh16kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh20kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-perekhodnye-rommer/troynik-perekhodnoy-32kh25kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-16kh16kh16-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-20kh20kh20-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-25kh25kh25-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-ravnoprokhodnye-rommer/troynik-ravnoprokhodnoy-32kh32kh32-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-16kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-20kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-20kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-25kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/troyniki-s-vnutrenney-rezboy-rommer/troynik-perekhodnoy-32kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-16250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-16500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-161000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-g-obraznaya-dlya-podklyucheniya-radiatora-20250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-t-obraznaya-dlya-podklyucheniya-radiatora-16kh15kh16250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/trubki-dlya-podklyucheniya-radiatora-rommer/trubka-t-obraznaya-dlya-podklyucheniya-radiatora-20kh15kh20250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-16kh16-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-20kh20-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-25kh25-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-aksialnye-rommer/ugolnik-32kh32-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-16kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-20kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-20kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-25kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-16kh12-vr-udlinennyy-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-nastennye-s-krepleniem-rommer/ugolnik-nastennyy-s-krepleniem-20kh12-vr-udlinennyy-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-16kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-16kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-20kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-20kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-25kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-25kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-vnutrenney-rezboy-rommer/ugolnik-perekhodnoy-32kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-16kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-20kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-20kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-25kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rommer/ugolniki-s-naruzhnoy-rezboy-rommer/ugolnik-perekhodnoy-32kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/montazhnye-gilzy-victoria/montazhnaya-gilza-32-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-ravnoprokhodnoy-victoria/mufta-ravnoprokhodnaya-soedinitelnaya-32-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-perekhodnoy-victoria/mufta-perekhodnaya-soedinitelnaya-20-16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/soedinitel-perekhodnoy-victoria/mufta-perekhodnaya-soedinitelnaya-32-25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-evrokonus-16x34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-evrokonus-20x34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-16kh12-victoria_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-16kh34-victoria_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-20kh12-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-nakidnoy-gaykoy-victoria/perekhodnik-s-nakidnoy-gaykoy-20kh34-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-16x34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-20x12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-20x34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-25x12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-25x34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-25x1-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhodnik-s-vnutrenney-rezboy-victoria/perekhodnik-32x1-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-16x12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-16x34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-20x34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-25x12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-25x34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-25x1-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/perekhod-s-naruzhnoy-rezboy-victoria/perekhodnik-32x1-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-ravnoprokhodnoy-victoria/ravnoprokhodnoy-troynik-16kh16kh16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-ravnoprokhodnoy-victoria/ravnoprokhodnoy-troynik-20kh20kh20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-ravnoprokhodnoy-victoria/ravnoprokhodnoy-troynik-25kh25kh25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-perekhodnoy-victoria/perekhodnoy-troynik-20kh16kh16-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-perekhodnoy-victoria/perekhodnoy-troynik-20kh16kh20-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/troynik-perekhodnoy-victoria/perekhodnoy-troynik-25kh34kh25-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/g-obraznaya-trubka-victoria/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-16250-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/g-obraznaya-trubka-victoria/trubka-dlya-podklyucheniya-radiatora-g-obraznaya-20250-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/rezbozazhimnoe-soedinenie-evrokonus-victoria/rezbozazhimnoe-soedinenie-f16kh26mm-34ek-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/rezbozazhimnoe-soedinenie-evrokonus-victoria/rezbozazhimnoe-soedinenie-f16kh22mm-34ek-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/rezbozazhimnoe-soedinenie-evrokonus-victoria/rezbozazhimnoe-soedinenie-f15kh10mm-34ek-dlya-podklyucheniya-mednykh-i-stal-trub-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-90-victoria/ugolnik-16kh16-90-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-90-victoria/ugolnik-20kh20-90-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-90-victoria/ugolnik-25kh25-90-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-nastennyy-victoria/ugolnik-nastennyy-16kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-nastennyy-victoria/ugolnik-nastennyy-20kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-16kh12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-20kh12-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-20kh34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-naruzhnoy-rezboy-victoria/ugolnik-perekhodnoy-25kh34-nr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-16kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-20kh12-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-20kh34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-victoria/ugolnik-perekhodnoy-s-vnutrenney-rezboy-victoria/ugolnik-perekhodnoy-25kh34-vr-victoria/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-instrument-rehau-rautool-m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/montazhnyy-instrument-pexcase-stout-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/3452/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-instrument-rehau-rautool-h2/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-instrument-rehau-rautool-hg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/elektrogidravlicheskiy-rasshiritelnyy-instrument-25040-uponor-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/montazhnyy-instrument-rehau-rautool-hg1-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/elektrogidravlicheskiy-press-instrument-efp203-novopress-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnyy-instrument-dlya-trub-pex-40-75-mm-uponor-qe-m18-vld-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/instrument-tim/elektrogidravlicheskiy-press-instrument-efp203-novopress/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/?sku=15165" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/?sku=15166" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/arenda-instrumentov/rasshiritelnaya-nasadka-dlya-instrumenta-uponor-qe-m18-vld-arenda/?sku=15167" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-m1-1620/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnyh-tiskov-m1-2532/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-h2-1620/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-h2-2532/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11667" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11671" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11668" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11669" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-cq/?sku=11670" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/?sku=11674" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/?sku=11675" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnaya-nasadka-dlya-espandera-qc-stabil/?sku=11676" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/truboreznye-nozhnitsy-rehau-rautool-rautitan/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/montazhnyy-akkumulyatornyy-instrument-rautool-a-one-rehau-/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/akkumulyator-zapasnoy-rautool-a-one-108v20-ach-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/zaryadnoe-ustroystvo-rautool-a-one-230v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/rasshiritelnyy-adapter-dlya-instrumenta-16-32-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-16-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-20-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-25-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/montazhnyj-instrument-rehau-rems/rehau-rautool-germaniya/komplekt-zapressovochnykh-tiskov-32-rautool-a-one-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-502000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1102000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-401000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-402000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-503000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1103000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-403000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/kompensatsionnyy-patrubok-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-dvukhploskostnaya-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/shumopogloshchayushchiy-khomut-rehau-raupiano-110-s-zamkovoy-zashchelkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-5040/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-korotkiy-rehau-raupiano-11050/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1313"/>
+  <dimension ref="A1:D1334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1313" sqref="D1313"/>
+      <selection activeCell="D1334" sqref="D1334"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -7118,93 +7235,93 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12">
-        <v>197</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="12">
-        <v>286</v>
+        <v>277</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="12">
-        <v>444</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="6">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="12">
-        <v>721</v>
+        <v>698</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="12">
         <v>1234</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>20</v>
@@ -7238,291 +7355,291 @@
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
         <v>1</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="12">
-        <v>193</v>
+        <v>187</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
         <v>2</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="12">
-        <v>267</v>
+        <v>258</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="12"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="6">
         <v>1</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12">
-        <v>206</v>
+        <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="6">
         <v>2</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="12">
-        <v>307</v>
+        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="6">
         <v>3</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="12">
-        <v>477</v>
+        <v>462</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="6">
         <v>4</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="12">
-        <v>775</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="6">
         <v>5</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="12">
-        <v>1504</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="6">
         <v>6</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="12">
-        <v>1979</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="6">
         <v>7</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="12">
-        <v>2920</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8"/>
       <c r="D29" s="12"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="6">
         <v>1</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D31" s="12">
-        <v>392</v>
+        <v>380</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="6">
         <v>2</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D32" s="12">
-        <v>558</v>
+        <v>540</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="6">
         <v>3</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="12">
-        <v>1005</v>
+        <v>973</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="6">
         <v>4</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="12">
-        <v>1185</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="6">
         <v>5</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D35" s="12">
         <v>1250</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="6">
         <v>6</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="12">
-        <v>3150</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="12"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
@@ -7592,18171 +7709,18479 @@
     <row r="44" spans="1:4">
       <c r="A44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="6">
         <v>1</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D45" s="12">
-        <v>152</v>
+        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="6">
         <v>2</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D46" s="12">
-        <v>194</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="6">
         <v>3</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="12">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="6">
         <v>4</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D48" s="12">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="6">
         <v>5</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D49" s="12">
-        <v>407</v>
+        <v>439</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="6">
         <v>6</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="12">
-        <v>661</v>
+        <v>714</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="6">
         <v>7</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D51" s="12">
-        <v>272</v>
+        <v>904</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="6">
         <v>8</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D52" s="12">
-        <v>386</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="6">
         <v>9</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="12">
-        <v>544</v>
+        <v>386</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="6">
         <v>10</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D54" s="12">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="6">
+        <v>11</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D55" s="12">
         <v>1028</v>
       </c>
     </row>
-    <row r="55" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="56" spans="1:4">
-      <c r="A56" s="5" t="s">
+      <c r="A56" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="12"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B56" s="9" t="s">
+      <c r="B57" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C56" s="11" t="s">
+      <c r="C57" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D56" s="13" t="s">
+      <c r="D57" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>62.42</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D58" s="12">
-        <v>103</v>
+        <v>61.23</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D59" s="12">
-        <v>139</v>
+        <v>103</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D60" s="12">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D61" s="12">
-        <v>73.59</v>
+        <v>147</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D62" s="12">
-        <v>111.88</v>
+        <v>85.89</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D63" s="12">
-        <v>181.15</v>
+        <v>129.1</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D64" s="12">
-        <v>305.51</v>
+        <v>213.53</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D65" s="12">
-        <v>199</v>
+        <v>336.27</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D66" s="12">
-        <v>286</v>
+        <v>189</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D67" s="12">
-        <v>474</v>
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D68" s="12">
-        <v>893</v>
+        <v>376</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D69" s="12">
-        <v>127</v>
+        <v>825</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D70" s="12">
-        <v>168</v>
+        <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D71" s="12">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="6">
+        <v>15</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D72" s="12">
         <v>8530.059999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="73" spans="1:4">
-      <c r="A73" s="5" t="s">
+      <c r="A73" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="12"/>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B73" s="9" t="s">
+      <c r="B74" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C73" s="11" t="s">
+      <c r="C74" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D73" s="13" t="s">
+      <c r="D74" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D75" s="12">
-        <v>509</v>
+        <v>416</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D76" s="12">
-        <v>260</v>
+        <v>509</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D77" s="12">
-        <v>690</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D78" s="12">
-        <v>402</v>
+        <v>690</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D79" s="12">
-        <v>1323</v>
+        <v>402</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="12">
-        <v>585</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D81" s="12">
-        <v>2061</v>
+        <v>585</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>135</v>
       </c>
       <c r="D82" s="12">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="6">
+        <v>9</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D83" s="12">
         <v>854</v>
       </c>
     </row>
-    <row r="83" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="84" spans="1:4">
-      <c r="A84" s="4" t="s">
-        <v>137</v>
+      <c r="A84" s="3" t="s">
+        <v>138</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8"/>
       <c r="D84" s="12"/>
     </row>
     <row r="85" spans="1:4">
-      <c r="A85" s="5" t="s">
+      <c r="A85" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="12"/>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B85" s="9" t="s">
+      <c r="B86" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C85" s="11" t="s">
+      <c r="C86" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D85" s="13" t="s">
+      <c r="D86" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D87" s="12">
-        <v>398.36</v>
+        <v>276</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D88" s="12">
-        <v>655.04</v>
+        <v>398.36</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D89" s="12">
+        <v>655.04</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="6">
+        <v>4</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D90" s="12">
         <v>977.96</v>
       </c>
     </row>
-    <row r="90" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="91" spans="1:4">
-      <c r="A91" s="5" t="s">
+      <c r="A91" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B91" s="7"/>
+      <c r="C91" s="8"/>
+      <c r="D91" s="12"/>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="9" t="s">
+      <c r="B92" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C91" s="11" t="s">
+      <c r="C92" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D91" s="13" t="s">
+      <c r="D92" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>158.24</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D93" s="12">
-        <v>236.44</v>
+        <v>158.24</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D94" s="12">
-        <v>333.04</v>
+        <v>236.44</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D95" s="12">
+        <v>333.04</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="6">
+        <v>4</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D96" s="12">
         <v>516.12</v>
       </c>
     </row>
-    <row r="96" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="97" spans="1:4">
-      <c r="A97" s="5" t="s">
+      <c r="A97" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="8"/>
+      <c r="D97" s="12"/>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B97" s="9" t="s">
+      <c r="B98" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C97" s="11" t="s">
+      <c r="C98" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D97" s="13" t="s">
+      <c r="D98" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>140.76</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D99" s="12">
-        <v>202.4</v>
+        <v>140.76</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D100" s="12">
-        <v>343.16</v>
+        <v>202.4</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D101" s="12">
+        <v>343.16</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="6">
+        <v>4</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D102" s="12">
         <v>540.96</v>
       </c>
     </row>
-    <row r="102" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="103" spans="1:4">
-      <c r="A103" s="5" t="s">
+      <c r="A103" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B103" s="7"/>
+      <c r="C103" s="8"/>
+      <c r="D103" s="12"/>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B103" s="9" t="s">
+      <c r="B104" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C103" s="11" t="s">
+      <c r="C104" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D103" s="13" t="s">
+      <c r="D104" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>135.24</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D105" s="12">
+        <v>135.24</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="6">
+        <v>2</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D106" s="12">
         <v>174.8</v>
       </c>
     </row>
-    <row r="106" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="107" spans="1:4">
-      <c r="A107" s="5" t="s">
+      <c r="A107" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B107" s="7"/>
+      <c r="C107" s="8"/>
+      <c r="D107" s="12"/>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B107" s="9" t="s">
+      <c r="B108" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C107" s="11" t="s">
+      <c r="C108" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D107" s="13" t="s">
+      <c r="D108" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D109" s="12">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D110" s="12">
-        <v>81</v>
+        <v>119</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D111" s="12">
-        <v>123</v>
+        <v>96</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D112" s="12">
-        <v>198</v>
+        <v>146</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D113" s="12">
-        <v>337</v>
+        <v>235</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D114" s="12">
-        <v>195</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D115" s="12">
-        <v>277</v>
+        <v>195</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D116" s="12">
-        <v>390</v>
+        <v>277</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D117" s="12">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="6">
+        <v>10</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D118" s="12">
         <v>737</v>
       </c>
     </row>
-    <row r="118" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="119" spans="1:4">
-      <c r="A119" s="5" t="s">
+      <c r="A119" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B119" s="7"/>
+      <c r="C119" s="8"/>
+      <c r="D119" s="12"/>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B119" s="9" t="s">
+      <c r="B120" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C119" s="11" t="s">
+      <c r="C120" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D119" s="13" t="s">
+      <c r="D120" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D121" s="12">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="6">
+        <v>2</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D122" s="12">
         <v>256</v>
       </c>
     </row>
-    <row r="122" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="123" spans="1:4">
-      <c r="A123" s="4" t="s">
-        <v>196</v>
+      <c r="A123" s="3" t="s">
+        <v>197</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8"/>
       <c r="D123" s="12"/>
     </row>
     <row r="124" spans="1:4">
-      <c r="A124" s="5" t="s">
+      <c r="A124" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="8"/>
+      <c r="D124" s="12"/>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B124" s="9" t="s">
+      <c r="B125" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C124" s="11" t="s">
+      <c r="C125" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D124" s="13" t="s">
+      <c r="D125" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D126" s="12">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D127" s="12">
-        <v>159</v>
+        <v>135</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D128" s="12">
-        <v>212</v>
+        <v>159</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D129" s="12">
-        <v>450</v>
+        <v>212</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D130" s="12">
-        <v>742</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D131" s="12">
-        <v>1214</v>
+        <v>742</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D132" s="12">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="6">
+        <v>8</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D133" s="12">
         <v>2319</v>
       </c>
     </row>
-    <row r="133" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="134" spans="1:4">
-      <c r="A134" s="5" t="s">
+      <c r="A134" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="B134" s="7"/>
+      <c r="C134" s="8"/>
+      <c r="D134" s="12"/>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B134" s="9" t="s">
+      <c r="B135" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C134" s="11" t="s">
+      <c r="C135" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D134" s="13" t="s">
+      <c r="D135" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D136" s="12">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D137" s="12">
-        <v>208</v>
+        <v>118</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D138" s="12">
-        <v>435</v>
+        <v>202</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D139" s="12">
-        <v>780</v>
+        <v>422</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D140" s="12">
-        <v>1020</v>
+        <v>754</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D141" s="12">
-        <v>1949</v>
+        <v>988</v>
       </c>
     </row>
     <row r="142" spans="1:4">
-      <c r="A142" s="4" t="s">
+      <c r="A142" s="6">
+        <v>7</v>
+      </c>
+      <c r="B142" s="10" t="s">
         <v>228</v>
       </c>
-      <c r="B142" s="7"/>
-[...1 lines deleted...]
-      <c r="D142" s="12"/>
+      <c r="C142" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D142" s="12">
+        <v>1886</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
-      <c r="A143" s="5" t="s">
+      <c r="A143" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B143" s="7"/>
+      <c r="C143" s="8"/>
+      <c r="D143" s="12"/>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B143" s="9" t="s">
+      <c r="B144" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C143" s="11" t="s">
+      <c r="C144" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D143" s="13" t="s">
+      <c r="D144" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D145" s="12">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="6">
+        <v>2</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D146" s="12">
         <v>782</v>
       </c>
     </row>
-    <row r="146" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="147" spans="1:4">
-      <c r="A147" s="5" t="s">
+      <c r="A147" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="12"/>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B147" s="9" t="s">
+      <c r="B148" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C147" s="11" t="s">
+      <c r="C148" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D147" s="13" t="s">
+      <c r="D148" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D149" s="12">
-        <v>732</v>
+        <v>536</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D150" s="12">
-        <v>370</v>
+        <v>732</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D151" s="12">
-        <v>739</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D152" s="12">
-        <v>1007</v>
+        <v>739</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D153" s="12">
-        <v>1052</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D154" s="12">
-        <v>1434</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D155" s="12">
-        <v>1604</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D156" s="12">
-        <v>2188</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D157" s="12">
-        <v>2721</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D158" s="12">
-        <v>6913</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D159" s="12">
+        <v>6913</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="6">
+        <v>12</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D160" s="12">
         <v>10704</v>
       </c>
     </row>
-    <row r="160" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="161" spans="1:4">
-      <c r="A161" s="5" t="s">
+      <c r="A161" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="B161" s="7"/>
+      <c r="C161" s="8"/>
+      <c r="D161" s="12"/>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B161" s="9" t="s">
+      <c r="B162" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C161" s="11" t="s">
+      <c r="C162" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D161" s="13" t="s">
+      <c r="D162" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D163" s="12">
-        <v>385</v>
+        <v>252</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D164" s="12">
-        <v>613</v>
+        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D165" s="12">
-        <v>1129</v>
+        <v>373</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D166" s="12">
-        <v>2449</v>
+        <v>594</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D167" s="12">
-        <v>4938</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D168" s="12">
-        <v>7544</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="A169" s="4" t="s">
+      <c r="A169" s="6">
+        <v>7</v>
+      </c>
+      <c r="B169" s="10" t="s">
         <v>273</v>
       </c>
-      <c r="B169" s="7"/>
-[...1 lines deleted...]
-      <c r="D169" s="12"/>
+      <c r="C169" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D169" s="12">
+        <v>5021</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
-      <c r="A170" s="5" t="s">
+      <c r="A170" s="6">
+        <v>8</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D170" s="12">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="B171" s="7"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="12"/>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B170" s="9" t="s">
+      <c r="B172" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C170" s="11" t="s">
+      <c r="C172" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D170" s="13" t="s">
+      <c r="D172" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D173" s="12">
-        <v>1105</v>
+        <v>775</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D174" s="12">
-        <v>1506</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D175" s="12">
         <v>1105</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D176" s="12">
         <v>1506</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D177" s="12">
-        <v>1684</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D178" s="12">
-        <v>2296</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D179" s="12">
-        <v>5057</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D180" s="12">
-        <v>2857</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D181" s="12">
-        <v>8078</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D182" s="12">
-        <v>7335</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="6">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D183" s="12">
+        <v>8078</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="6">
+        <v>12</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D184" s="12">
+        <v>7335</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="6">
+        <v>13</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D185" s="12">
         <v>9947</v>
       </c>
     </row>
-    <row r="184" spans="1:4">
-[...8 lines deleted...]
-      <c r="A185" s="5" t="s">
+    <row r="186" spans="1:4">
+      <c r="A186" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B186" s="7"/>
+      <c r="C186" s="8"/>
+      <c r="D186" s="12"/>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B185" s="9" t="s">
+      <c r="B187" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C185" s="11" t="s">
+      <c r="C187" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D185" s="13" t="s">
+      <c r="D187" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D188" s="12">
-        <v>519</v>
+        <v>315</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D189" s="12">
-        <v>984</v>
+        <v>502</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D190" s="12">
-        <v>2984</v>
+        <v>502</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D191" s="12">
-        <v>3714</v>
+        <v>953</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D192" s="12">
-        <v>5816</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D193" s="12">
-        <v>5868</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D194" s="12">
-        <v>7958</v>
+        <v>5631</v>
       </c>
     </row>
     <row r="195" spans="1:4">
-      <c r="A195" s="4" t="s">
+      <c r="A195" s="6">
+        <v>8</v>
+      </c>
+      <c r="B195" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="B195" s="7"/>
-[...1 lines deleted...]
-      <c r="D195" s="12"/>
+      <c r="C195" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D195" s="12">
+        <v>5682</v>
+      </c>
     </row>
     <row r="196" spans="1:4">
-      <c r="A196" s="5" t="s">
+      <c r="A196" s="6">
+        <v>9</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="D196" s="12">
+        <v>7706</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="B197" s="7"/>
+      <c r="C197" s="8"/>
+      <c r="D197" s="12"/>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="9" t="s">
+      <c r="B198" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C196" s="11" t="s">
+      <c r="C198" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D196" s="13" t="s">
+      <c r="D198" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D199" s="12">
-        <v>936</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D200" s="12">
-        <v>1427</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D201" s="12">
-        <v>1427</v>
+        <v>936</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D202" s="12">
-        <v>1982</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>333</v>
       </c>
       <c r="D203" s="12">
         <v>1427</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D204" s="12">
-        <v>1685</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D205" s="12">
         <v>1427</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D206" s="12">
-        <v>2581</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D207" s="12">
-        <v>2581</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D208" s="12">
-        <v>3080</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="6">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D209" s="12">
-        <v>3395</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="6">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D210" s="12">
-        <v>5595</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="6">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>348</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D211" s="12">
-        <v>5557</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="6">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>351</v>
       </c>
       <c r="D212" s="12">
+        <v>5595</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="6">
+        <v>15</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D213" s="12">
+        <v>5557</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="6">
+        <v>16</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="D214" s="12">
         <v>8378</v>
       </c>
     </row>
-    <row r="213" spans="1:4">
-[...8 lines deleted...]
-      <c r="A214" s="5" t="s">
+    <row r="215" spans="1:4">
+      <c r="A215" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="B215" s="7"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="12"/>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B214" s="9" t="s">
+      <c r="B216" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C214" s="11" t="s">
+      <c r="C216" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D214" s="13" t="s">
+      <c r="D216" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D217" s="12">
-        <v>982</v>
+        <v>298</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D218" s="12">
-        <v>378</v>
+        <v>399</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D219" s="12">
-        <v>533</v>
+        <v>982</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D220" s="12">
-        <v>554</v>
+        <v>366</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D221" s="12">
-        <v>591</v>
+        <v>515</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D222" s="12">
-        <v>901</v>
+        <v>536</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D223" s="12">
-        <v>1042</v>
+        <v>572</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D224" s="12">
-        <v>2717</v>
+        <v>873</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D225" s="12">
-        <v>4234</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D226" s="12">
-        <v>4263</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="6">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D227" s="12">
-        <v>6384</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="228" spans="1:4">
-      <c r="A228" s="4" t="s">
+      <c r="A228" s="6">
+        <v>12</v>
+      </c>
+      <c r="B228" s="10" t="s">
         <v>379</v>
       </c>
-      <c r="B228" s="7"/>
-[...1 lines deleted...]
-      <c r="D228" s="12"/>
+      <c r="C228" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D228" s="12">
+        <v>4305</v>
+      </c>
     </row>
     <row r="229" spans="1:4">
-      <c r="A229" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A229" s="6">
+        <v>13</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="D229" s="12">
+        <v>4334</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B230" s="10" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D230" s="12">
-        <v>1052</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="231" spans="1:4">
-      <c r="A231" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A231" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="B231" s="7"/>
+      <c r="C231" s="8"/>
+      <c r="D231" s="12"/>
     </row>
     <row r="232" spans="1:4">
-      <c r="A232" s="6">
-[...9 lines deleted...]
-        <v>1150</v>
+      <c r="A232" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B232" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C232" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D232" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D233" s="12">
-        <v>1534</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D234" s="12">
-        <v>1534</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>390</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D235" s="12">
-        <v>2667</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D236" s="12">
-        <v>2268</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D237" s="12">
-        <v>2268</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>396</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D238" s="12">
-        <v>4469</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="239" spans="1:4">
-      <c r="A239" s="4" t="s">
+      <c r="A239" s="6">
+        <v>7</v>
+      </c>
+      <c r="B239" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="B239" s="7"/>
-[...1 lines deleted...]
-      <c r="D239" s="12"/>
+      <c r="C239" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D239" s="12">
+        <v>2268</v>
+      </c>
     </row>
     <row r="240" spans="1:4">
-      <c r="A240" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D240" s="13" t="s">
+      <c r="A240" s="6">
         <v>8</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D240" s="12">
+        <v>2268</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B241" s="10" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D241" s="12">
-        <v>369</v>
+        <v>4469</v>
       </c>
     </row>
     <row r="242" spans="1:4">
-      <c r="A242" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A242" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="B242" s="7"/>
+      <c r="C242" s="8"/>
+      <c r="D242" s="12"/>
     </row>
     <row r="243" spans="1:4">
-      <c r="A243" s="6">
-[...9 lines deleted...]
-        <v>605</v>
+      <c r="A243" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B243" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C243" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D244" s="12">
-        <v>651</v>
+        <v>358</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D245" s="12">
-        <v>684</v>
+        <v>395</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D246" s="12">
-        <v>758</v>
+        <v>586</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D247" s="12">
-        <v>1174</v>
+        <v>662</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D248" s="12">
-        <v>3307</v>
+        <v>662</v>
       </c>
     </row>
     <row r="249" spans="1:4">
-      <c r="A249" s="4" t="s">
+      <c r="A249" s="6">
+        <v>6</v>
+      </c>
+      <c r="B249" s="10" t="s">
         <v>415</v>
       </c>
-      <c r="B249" s="7"/>
-[...1 lines deleted...]
-      <c r="D249" s="12"/>
+      <c r="C249" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="D249" s="12">
+        <v>734</v>
+      </c>
     </row>
     <row r="250" spans="1:4">
-      <c r="A250" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C250" s="11" t="s">
+      <c r="A250" s="6">
         <v>7</v>
       </c>
-      <c r="D250" s="13" t="s">
-        <v>8</v>
+      <c r="B250" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D250" s="12">
+        <v>1137</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B251" s="10" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D251" s="12">
-        <v>1103</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B252" s="10" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="D252" s="12">
-        <v>1103</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="253" spans="1:4">
-      <c r="A253" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A253" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B253" s="7"/>
+      <c r="C253" s="8"/>
+      <c r="D253" s="12"/>
     </row>
     <row r="254" spans="1:4">
-      <c r="A254" s="6">
-[...9 lines deleted...]
-        <v>1142</v>
+      <c r="A254" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C254" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D255" s="12">
-        <v>2115</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D256" s="12">
-        <v>1478</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D257" s="12">
-        <v>2131</v>
+        <v>919</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D258" s="12">
-        <v>1558</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D259" s="12">
-        <v>2622</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D260" s="12">
-        <v>2812</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D261" s="12">
-        <v>3977</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D262" s="12">
-        <v>4296</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>441</v>
       </c>
       <c r="D263" s="12">
-        <v>5102</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="6">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>442</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>443</v>
       </c>
       <c r="D264" s="12">
-        <v>8481</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>444</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D265" s="12">
-        <v>16915</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="266" spans="1:4">
-      <c r="A266" s="4" t="s">
+      <c r="A266" s="6">
+        <v>12</v>
+      </c>
+      <c r="B266" s="10" t="s">
         <v>446</v>
       </c>
-      <c r="B266" s="7"/>
-[...1 lines deleted...]
-      <c r="D266" s="12"/>
+      <c r="C266" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="D266" s="12">
+        <v>4296</v>
+      </c>
     </row>
     <row r="267" spans="1:4">
-      <c r="A267" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A267" s="6">
+        <v>13</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="D267" s="12">
+        <v>5102</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B268" s="10" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D268" s="12">
-        <v>419</v>
+        <v>8481</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B269" s="10" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D269" s="12">
-        <v>609</v>
+        <v>16915</v>
       </c>
     </row>
     <row r="270" spans="1:4">
-      <c r="A270" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A270" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="B270" s="7"/>
+      <c r="C270" s="8"/>
+      <c r="D270" s="12"/>
     </row>
     <row r="271" spans="1:4">
-      <c r="A271" s="6">
-[...9 lines deleted...]
-        <v>519</v>
+      <c r="A271" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B271" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C271" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D272" s="12">
-        <v>549</v>
+        <v>406</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D273" s="12">
-        <v>676</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D274" s="12">
-        <v>908</v>
+        <v>504</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D275" s="12">
-        <v>1790</v>
+        <v>502</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D276" s="12">
-        <v>3222</v>
+        <v>531</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D277" s="12">
-        <v>3827</v>
+        <v>655</v>
       </c>
     </row>
     <row r="278" spans="1:4">
-      <c r="A278" s="4" t="s">
+      <c r="A278" s="6">
+        <v>7</v>
+      </c>
+      <c r="B278" s="10" t="s">
         <v>467</v>
       </c>
-      <c r="B278" s="7"/>
-[...1 lines deleted...]
-      <c r="D278" s="12"/>
+      <c r="C278" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D278" s="12">
+        <v>879</v>
+      </c>
     </row>
     <row r="279" spans="1:4">
-      <c r="A279" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D279" s="13" t="s">
+      <c r="A279" s="6">
         <v>8</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="C279" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D279" s="12">
+        <v>1734</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D280" s="12">
-        <v>751</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B281" s="10" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D281" s="12">
-        <v>758</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="282" spans="1:4">
-      <c r="A282" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A282" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="B282" s="7"/>
+      <c r="C282" s="8"/>
+      <c r="D282" s="12"/>
     </row>
     <row r="283" spans="1:4">
-      <c r="A283" s="6">
-[...9 lines deleted...]
-        <v>727</v>
+      <c r="A283" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C283" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D284" s="12">
-        <v>569</v>
+        <v>727</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D285" s="12">
-        <v>735</v>
+        <v>734</v>
       </c>
     </row>
     <row r="286" spans="1:4">
-      <c r="A286" s="4" t="s">
+      <c r="A286" s="6">
+        <v>3</v>
+      </c>
+      <c r="B286" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="B286" s="7"/>
-[...1 lines deleted...]
-      <c r="D286" s="12"/>
+      <c r="C286" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="D286" s="12">
+        <v>697</v>
+      </c>
     </row>
     <row r="287" spans="1:4">
-      <c r="A287" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A287" s="6">
+        <v>4</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C287" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="D287" s="12">
+        <v>704</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B288" s="10" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="D288" s="12">
-        <v>705</v>
+        <v>550</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B289" s="10" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D289" s="12">
-        <v>1038</v>
+        <v>711</v>
       </c>
     </row>
     <row r="290" spans="1:4">
-      <c r="A290" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A290" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="B290" s="7"/>
+      <c r="C290" s="8"/>
+      <c r="D290" s="12"/>
     </row>
     <row r="291" spans="1:4">
-      <c r="A291" s="6">
-[...9 lines deleted...]
-        <v>919</v>
+      <c r="A291" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C291" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D292" s="12">
-        <v>1265</v>
+        <v>705</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D293" s="12">
-        <v>1235</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D294" s="12">
-        <v>1832</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D295" s="12">
-        <v>1977</v>
+        <v>919</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D296" s="12">
-        <v>2899</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D297" s="12">
-        <v>3392</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>502</v>
       </c>
       <c r="D298" s="12">
-        <v>8125</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D299" s="12">
-        <v>15910</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="300" spans="1:4">
-      <c r="A300" s="4" t="s">
+      <c r="A300" s="6">
+        <v>9</v>
+      </c>
+      <c r="B300" s="10" t="s">
         <v>505</v>
       </c>
-      <c r="B300" s="7"/>
-[...1 lines deleted...]
-      <c r="D300" s="12"/>
+      <c r="C300" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="D300" s="12">
+        <v>2899</v>
+      </c>
     </row>
     <row r="301" spans="1:4">
-      <c r="A301" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A301" s="6">
+        <v>10</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C301" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="D301" s="12">
+        <v>3392</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B302" s="10" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="D302" s="12">
-        <v>460</v>
+        <v>8125</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B303" s="10" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D303" s="12">
-        <v>625</v>
+        <v>15910</v>
       </c>
     </row>
     <row r="304" spans="1:4">
-      <c r="A304" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A304" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="B304" s="7"/>
+      <c r="C304" s="8"/>
+      <c r="D304" s="12"/>
     </row>
     <row r="305" spans="1:4">
-      <c r="A305" s="6">
-[...9 lines deleted...]
-        <v>1879</v>
+      <c r="A305" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B305" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C305" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D305" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D306" s="12">
-        <v>3053</v>
+        <v>446</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D307" s="12">
-        <v>6501</v>
+        <v>605</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D308" s="12">
-        <v>12729</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="309" spans="1:4">
-      <c r="A309" s="4" t="s">
+      <c r="A309" s="6">
+        <v>4</v>
+      </c>
+      <c r="B309" s="10" t="s">
         <v>520</v>
       </c>
-      <c r="B309" s="7"/>
-[...1 lines deleted...]
-      <c r="D309" s="12"/>
+      <c r="C309" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="D309" s="12">
+        <v>1819</v>
+      </c>
     </row>
     <row r="310" spans="1:4">
-      <c r="A310" s="5" t="s">
+      <c r="A310" s="6">
         <v>5</v>
       </c>
-      <c r="B310" s="9" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B310" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="C310" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="D310" s="12">
+        <v>2956</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B311" s="10" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D311" s="12">
-        <v>1052</v>
+        <v>6294</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D312" s="12">
-        <v>1210</v>
+        <v>12325</v>
       </c>
     </row>
     <row r="313" spans="1:4">
-      <c r="A313" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A313" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="B313" s="7"/>
+      <c r="C313" s="8"/>
+      <c r="D313" s="12"/>
     </row>
     <row r="314" spans="1:4">
-      <c r="A314" s="6">
-[...9 lines deleted...]
-        <v>1672</v>
+      <c r="A314" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C314" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D315" s="12">
-        <v>2902</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D316" s="12">
-        <v>3704</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="317" spans="1:4">
-      <c r="A317" s="4" t="s">
+      <c r="A317" s="6">
+        <v>3</v>
+      </c>
+      <c r="B317" s="10" t="s">
         <v>533</v>
       </c>
-      <c r="B317" s="7"/>
-[...1 lines deleted...]
-      <c r="D317" s="12"/>
+      <c r="C317" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="D317" s="12">
+        <v>1210</v>
+      </c>
     </row>
     <row r="318" spans="1:4">
-      <c r="A318" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A318" s="6">
+        <v>4</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C318" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="D318" s="12">
+        <v>1672</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B319" s="10" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="D319" s="12">
-        <v>511</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B320" s="10" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="D320" s="12">
-        <v>636</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="321" spans="1:4">
-      <c r="A321" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A321" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="B321" s="7"/>
+      <c r="C321" s="8"/>
+      <c r="D321" s="12"/>
     </row>
     <row r="322" spans="1:4">
-      <c r="A322" s="6">
-[...9 lines deleted...]
-        <v>1121</v>
+      <c r="A322" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B322" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C322" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>543</v>
       </c>
       <c r="D323" s="12">
-        <v>2117</v>
+        <v>495</v>
       </c>
     </row>
     <row r="324" spans="1:4">
-      <c r="A324" s="4" t="s">
+      <c r="A324" s="6">
+        <v>2</v>
+      </c>
+      <c r="B324" s="10" t="s">
         <v>544</v>
       </c>
-      <c r="B324" s="7"/>
-[...1 lines deleted...]
-      <c r="D324" s="12"/>
+      <c r="C324" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="D324" s="12">
+        <v>616</v>
+      </c>
     </row>
     <row r="325" spans="1:4">
-      <c r="A325" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A325" s="6">
+        <v>3</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="C325" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D325" s="12">
+        <v>782</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B326" s="10" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="D326" s="12">
-        <v>1129</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B327" s="10" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D327" s="12">
-        <v>1129</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="328" spans="1:4">
-      <c r="A328" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A328" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="B328" s="7"/>
+      <c r="C328" s="8"/>
+      <c r="D328" s="12"/>
     </row>
     <row r="329" spans="1:4">
-      <c r="A329" s="6">
-[...9 lines deleted...]
-        <v>1413</v>
+      <c r="A329" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B329" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D329" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D330" s="12">
-        <v>2399</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="331" spans="1:4">
-      <c r="A331" s="4" t="s">
+      <c r="A331" s="6">
+        <v>2</v>
+      </c>
+      <c r="B331" s="10" t="s">
         <v>555</v>
       </c>
-      <c r="B331" s="7"/>
-[...1 lines deleted...]
-      <c r="D331" s="12"/>
+      <c r="C331" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="D331" s="12">
+        <v>1129</v>
+      </c>
     </row>
     <row r="332" spans="1:4">
-      <c r="A332" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A332" s="6">
+        <v>3</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C332" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="D332" s="12">
+        <v>1413</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B333" s="10" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D333" s="12">
-        <v>518</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D334" s="12">
-        <v>914</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="335" spans="1:4">
-      <c r="A335" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A335" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="B335" s="7"/>
+      <c r="C335" s="8"/>
+      <c r="D335" s="12"/>
     </row>
     <row r="336" spans="1:4">
-      <c r="A336" s="6">
-[...9 lines deleted...]
-        <v>968</v>
+      <c r="A336" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B336" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C336" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D336" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>564</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>565</v>
       </c>
       <c r="D337" s="12">
-        <v>1816</v>
+        <v>502</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>449</v>
+        <v>566</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D338" s="12">
-        <v>639</v>
+        <v>929</v>
       </c>
     </row>
     <row r="339" spans="1:4">
-      <c r="A339" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D339" s="12"/>
+      <c r="A339" s="6">
+        <v>3</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="C339" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="D339" s="12">
+        <v>631</v>
+      </c>
     </row>
     <row r="340" spans="1:4">
-      <c r="A340" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A340" s="6">
+        <v>4</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="C340" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="D340" s="12">
+        <v>937</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D341" s="12">
-        <v>1337</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>570</v>
+        <v>457</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="D342" s="12">
-        <v>1542</v>
+        <v>618</v>
       </c>
     </row>
     <row r="343" spans="1:4">
-      <c r="A343" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A343" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B343" s="7"/>
+      <c r="C343" s="8"/>
+      <c r="D343" s="12"/>
     </row>
     <row r="344" spans="1:4">
-      <c r="A344" s="6">
-[...9 lines deleted...]
-        <v>2146</v>
+      <c r="A344" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B344" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C344" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D344" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D345" s="12">
         <v>1337</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>578</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D346" s="12">
         <v>1542</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>581</v>
       </c>
       <c r="D347" s="12">
-        <v>1614</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>583</v>
       </c>
       <c r="D348" s="12">
-        <v>1765</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D349" s="12">
-        <v>1982</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>587</v>
       </c>
       <c r="D350" s="12">
-        <v>3495</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>588</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>589</v>
       </c>
       <c r="D351" s="12">
-        <v>3626</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B352" s="10" t="s">
         <v>590</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D352" s="12">
-        <v>5455</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D353" s="12">
-        <v>5684</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="354" spans="1:4">
-      <c r="A354" s="4" t="s">
+      <c r="A354" s="6">
+        <v>10</v>
+      </c>
+      <c r="B354" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="B354" s="7"/>
-[...1 lines deleted...]
-      <c r="D354" s="12"/>
+      <c r="C354" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="D354" s="12">
+        <v>3495</v>
+      </c>
     </row>
     <row r="355" spans="1:4">
-      <c r="A355" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A355" s="6">
+        <v>11</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="C355" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="D355" s="12">
+        <v>3626</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B356" s="10" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="D356" s="12">
-        <v>643</v>
+        <v>5455</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="6">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D357" s="12">
-        <v>755</v>
+        <v>5684</v>
       </c>
     </row>
     <row r="358" spans="1:4">
-      <c r="A358" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A358" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="B358" s="7"/>
+      <c r="C358" s="8"/>
+      <c r="D358" s="12"/>
     </row>
     <row r="359" spans="1:4">
-      <c r="A359" s="6">
-[...9 lines deleted...]
-        <v>1149</v>
+      <c r="A359" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B359" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C359" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D359" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B360" s="10" t="s">
         <v>603</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>604</v>
       </c>
       <c r="D360" s="12">
-        <v>891</v>
+        <v>622</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>605</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>606</v>
       </c>
       <c r="D361" s="12">
-        <v>989</v>
+        <v>731</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D362" s="12">
-        <v>803</v>
+        <v>822</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>609</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>610</v>
       </c>
       <c r="D363" s="12">
-        <v>1093</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="364" spans="1:4">
-      <c r="A364" s="4" t="s">
+      <c r="A364" s="6">
+        <v>5</v>
+      </c>
+      <c r="B364" s="10" t="s">
         <v>611</v>
       </c>
-      <c r="B364" s="7"/>
-[...1 lines deleted...]
-      <c r="D364" s="12"/>
+      <c r="C364" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="D364" s="12">
+        <v>862</v>
+      </c>
     </row>
     <row r="365" spans="1:4">
-      <c r="A365" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B365" s="9" t="s">
+      <c r="A365" s="6">
         <v>6</v>
       </c>
-      <c r="C365" s="11" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B365" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="C365" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D365" s="12">
+        <v>958</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D366" s="12">
-        <v>771</v>
+        <v>778</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="D367" s="12">
-        <v>1260</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="368" spans="1:4">
-      <c r="A368" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A368" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="B368" s="7"/>
+      <c r="C368" s="8"/>
+      <c r="D368" s="12"/>
     </row>
     <row r="369" spans="1:4">
-      <c r="A369" s="6">
-[...9 lines deleted...]
-        <v>1661</v>
+      <c r="A369" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B369" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C369" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D369" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>620</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>621</v>
       </c>
       <c r="D370" s="12">
-        <v>1146</v>
+        <v>771</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>622</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D371" s="12">
-        <v>1875</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>624</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>625</v>
       </c>
       <c r="D372" s="12">
-        <v>2324</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>626</v>
       </c>
       <c r="C373" s="8" t="s">
         <v>627</v>
       </c>
       <c r="D373" s="12">
-        <v>3653</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>628</v>
       </c>
       <c r="C374" s="8" t="s">
         <v>629</v>
       </c>
       <c r="D374" s="12">
-        <v>4556</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>630</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>631</v>
       </c>
       <c r="D375" s="12">
-        <v>16870</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B376" s="10" t="s">
         <v>632</v>
       </c>
       <c r="C376" s="8" t="s">
         <v>633</v>
       </c>
       <c r="D376" s="12">
-        <v>26224</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="377" spans="1:4">
-      <c r="A377" s="4" t="s">
+      <c r="A377" s="6">
+        <v>8</v>
+      </c>
+      <c r="B377" s="10" t="s">
         <v>634</v>
       </c>
-      <c r="B377" s="7"/>
-[...1 lines deleted...]
-      <c r="D377" s="12"/>
+      <c r="C377" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="D377" s="12">
+        <v>3653</v>
+      </c>
     </row>
     <row r="378" spans="1:4">
-      <c r="A378" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A378" s="6">
+        <v>9</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>636</v>
+      </c>
+      <c r="C378" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="D378" s="12">
+        <v>4556</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D379" s="12">
-        <v>575</v>
+        <v>16870</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B380" s="10" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D380" s="12">
-        <v>762</v>
+        <v>26224</v>
       </c>
     </row>
     <row r="381" spans="1:4">
-      <c r="A381" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A381" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="B381" s="7"/>
+      <c r="C381" s="8"/>
+      <c r="D381" s="12"/>
     </row>
     <row r="382" spans="1:4">
-      <c r="A382" s="6">
-[...9 lines deleted...]
-        <v>2204</v>
+      <c r="A382" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C382" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D382" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>643</v>
       </c>
       <c r="C383" s="8" t="s">
         <v>644</v>
       </c>
       <c r="D383" s="12">
-        <v>4101</v>
+        <v>556</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C384" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D384" s="12">
-        <v>13496</v>
+        <v>738</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D385" s="12">
-        <v>16123</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="386" spans="1:4">
-      <c r="A386" s="4" t="s">
+      <c r="A386" s="6">
+        <v>4</v>
+      </c>
+      <c r="B386" s="10" t="s">
         <v>649</v>
       </c>
-      <c r="B386" s="7"/>
-[...1 lines deleted...]
-      <c r="D386" s="12"/>
+      <c r="C386" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D386" s="12">
+        <v>2134</v>
+      </c>
     </row>
     <row r="387" spans="1:4">
-      <c r="A387" s="5" t="s">
+      <c r="A387" s="6">
         <v>5</v>
       </c>
-      <c r="B387" s="9" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B387" s="10" t="s">
+        <v>651</v>
+      </c>
+      <c r="C387" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="D387" s="12">
+        <v>3970</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="D388" s="12">
-        <v>771</v>
+        <v>13068</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B389" s="10" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D389" s="12">
-        <v>1015</v>
+        <v>16123</v>
       </c>
     </row>
     <row r="390" spans="1:4">
-      <c r="A390" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A390" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B390" s="7"/>
+      <c r="C390" s="8"/>
+      <c r="D390" s="12"/>
     </row>
     <row r="391" spans="1:4">
-      <c r="A391" s="6">
-[...9 lines deleted...]
-        <v>1260</v>
+      <c r="A391" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B391" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C391" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D391" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>658</v>
       </c>
       <c r="C392" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D392" s="12">
-        <v>1015</v>
+        <v>771</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>660</v>
       </c>
       <c r="C393" s="8" t="s">
         <v>661</v>
       </c>
       <c r="D393" s="12">
-        <v>1620</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>662</v>
       </c>
       <c r="C394" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D394" s="12">
-        <v>1015</v>
+        <v>771</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>664</v>
       </c>
       <c r="C395" s="8" t="s">
         <v>665</v>
       </c>
       <c r="D395" s="12">
-        <v>1015</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>666</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>667</v>
       </c>
       <c r="D396" s="12">
         <v>1015</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>668</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D397" s="12">
-        <v>771</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>670</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>671</v>
       </c>
       <c r="D398" s="12">
-        <v>1260</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>672</v>
       </c>
       <c r="C399" s="8" t="s">
         <v>673</v>
       </c>
       <c r="D399" s="12">
         <v>1015</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>674</v>
       </c>
       <c r="C400" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D400" s="12">
-        <v>1661</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="6">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>676</v>
       </c>
       <c r="C401" s="8" t="s">
         <v>677</v>
       </c>
       <c r="D401" s="12">
-        <v>1146</v>
+        <v>771</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>678</v>
       </c>
       <c r="C402" s="8" t="s">
         <v>679</v>
       </c>
       <c r="D402" s="12">
-        <v>1875</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="6">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>680</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D403" s="12">
         <v>1015</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="6">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B404" s="10" t="s">
         <v>682</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>683</v>
       </c>
       <c r="D404" s="12">
-        <v>1015</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="6">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B405" s="10" t="s">
         <v>684</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>685</v>
       </c>
       <c r="D405" s="12">
-        <v>1661</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="6">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B406" s="10" t="s">
         <v>686</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>687</v>
       </c>
       <c r="D406" s="12">
-        <v>1146</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="6">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B407" s="10" t="s">
         <v>688</v>
       </c>
       <c r="C407" s="8" t="s">
         <v>689</v>
       </c>
       <c r="D407" s="12">
-        <v>1875</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="6">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>690</v>
       </c>
       <c r="C408" s="8" t="s">
         <v>691</v>
       </c>
       <c r="D408" s="12">
-        <v>1146</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="6">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B409" s="10" t="s">
         <v>692</v>
       </c>
       <c r="C409" s="8" t="s">
         <v>693</v>
       </c>
       <c r="D409" s="12">
-        <v>1146</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="6">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B410" s="10" t="s">
         <v>694</v>
       </c>
       <c r="C410" s="8" t="s">
         <v>695</v>
       </c>
       <c r="D410" s="12">
-        <v>2324</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="6">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B411" s="10" t="s">
         <v>696</v>
       </c>
       <c r="C411" s="8" t="s">
         <v>697</v>
       </c>
       <c r="D411" s="12">
-        <v>2324</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="6">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>698</v>
       </c>
       <c r="C412" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D412" s="12">
-        <v>2324</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="6">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>700</v>
       </c>
       <c r="C413" s="8" t="s">
         <v>701</v>
       </c>
       <c r="D413" s="12">
-        <v>2324</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="6">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>702</v>
       </c>
       <c r="C414" s="8" t="s">
         <v>703</v>
       </c>
       <c r="D414" s="12">
         <v>2324</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="6">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B415" s="10" t="s">
         <v>704</v>
       </c>
       <c r="C415" s="8" t="s">
         <v>705</v>
       </c>
       <c r="D415" s="12">
-        <v>3169</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="6">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B416" s="10" t="s">
         <v>706</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>707</v>
       </c>
       <c r="D416" s="12">
         <v>2324</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="6">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B417" s="10" t="s">
         <v>708</v>
       </c>
       <c r="C417" s="8" t="s">
         <v>709</v>
       </c>
       <c r="D417" s="12">
         <v>2324</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="6">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>710</v>
       </c>
       <c r="C418" s="8" t="s">
         <v>711</v>
       </c>
       <c r="D418" s="12">
-        <v>3461</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="6">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C419" s="8" t="s">
         <v>713</v>
       </c>
       <c r="D419" s="12">
-        <v>2324</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="6">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C420" s="8" t="s">
         <v>715</v>
       </c>
       <c r="D420" s="12">
-        <v>3588</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="6">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C421" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D421" s="12">
         <v>2324</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="6">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C422" s="8" t="s">
         <v>719</v>
       </c>
       <c r="D422" s="12">
-        <v>2324</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="6">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B423" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C423" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D423" s="12">
-        <v>4556</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="6">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B424" s="10" t="s">
         <v>722</v>
       </c>
       <c r="C424" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D424" s="12">
-        <v>4556</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="6">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B425" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C425" s="8" t="s">
         <v>725</v>
       </c>
       <c r="D425" s="12">
-        <v>4556</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="6">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B426" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C426" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D426" s="12">
-        <v>4556</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="6">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B427" s="10" t="s">
         <v>728</v>
       </c>
       <c r="C427" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D427" s="12">
-        <v>6672</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="6">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B428" s="10" t="s">
         <v>730</v>
       </c>
       <c r="C428" s="8" t="s">
         <v>731</v>
       </c>
       <c r="D428" s="12">
-        <v>13378</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="6">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B429" s="10" t="s">
         <v>732</v>
       </c>
       <c r="C429" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D429" s="12">
-        <v>13338</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="6">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>734</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>735</v>
       </c>
       <c r="D430" s="12">
-        <v>14708</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="6">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>736</v>
       </c>
       <c r="C431" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D431" s="12">
-        <v>14634</v>
+        <v>6672</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="6">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>738</v>
       </c>
       <c r="C432" s="8" t="s">
         <v>739</v>
       </c>
       <c r="D432" s="12">
-        <v>16558</v>
+        <v>13378</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="6">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>740</v>
       </c>
       <c r="C433" s="8" t="s">
         <v>741</v>
       </c>
       <c r="D433" s="12">
-        <v>20257</v>
+        <v>13338</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="6">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>742</v>
       </c>
       <c r="C434" s="8" t="s">
         <v>743</v>
       </c>
       <c r="D434" s="12">
-        <v>20854</v>
+        <v>14708</v>
       </c>
     </row>
     <row r="435" spans="1:4">
-      <c r="A435" s="4" t="s">
+      <c r="A435" s="6">
+        <v>44</v>
+      </c>
+      <c r="B435" s="10" t="s">
         <v>744</v>
       </c>
-      <c r="B435" s="7"/>
-[...1 lines deleted...]
-      <c r="D435" s="12"/>
+      <c r="C435" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="D435" s="12">
+        <v>14634</v>
+      </c>
     </row>
     <row r="436" spans="1:4">
-      <c r="A436" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A436" s="6">
+        <v>45</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="C436" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="D436" s="12">
+        <v>16558</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="6">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C437" s="8" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="D437" s="12">
-        <v>646</v>
+        <v>20257</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="6">
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="B438" s="10" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="C438" s="8" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="D438" s="12">
-        <v>700</v>
+        <v>20854</v>
       </c>
     </row>
     <row r="439" spans="1:4">
-      <c r="A439" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A439" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="B439" s="7"/>
+      <c r="C439" s="8"/>
+      <c r="D439" s="12"/>
     </row>
     <row r="440" spans="1:4">
-      <c r="A440" s="6">
-[...9 lines deleted...]
-        <v>801</v>
+      <c r="A440" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B440" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C440" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D440" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B441" s="10" t="s">
         <v>753</v>
       </c>
       <c r="C441" s="8" t="s">
         <v>754</v>
       </c>
       <c r="D441" s="12">
-        <v>970</v>
+        <v>626</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B442" s="10" t="s">
         <v>755</v>
       </c>
       <c r="C442" s="8" t="s">
         <v>756</v>
       </c>
       <c r="D442" s="12">
-        <v>964</v>
+        <v>934</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>757</v>
       </c>
       <c r="C443" s="8" t="s">
         <v>758</v>
       </c>
       <c r="D443" s="12">
-        <v>732</v>
+        <v>678</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B444" s="10" t="s">
         <v>759</v>
       </c>
       <c r="C444" s="8" t="s">
         <v>760</v>
       </c>
       <c r="D444" s="12">
-        <v>894</v>
+        <v>662</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B445" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C445" s="8" t="s">
         <v>762</v>
       </c>
       <c r="D445" s="12">
-        <v>1089</v>
+        <v>776</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B446" s="10" t="s">
         <v>763</v>
       </c>
       <c r="C446" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D446" s="12">
-        <v>981</v>
+        <v>934</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B447" s="10" t="s">
         <v>765</v>
       </c>
       <c r="C447" s="8" t="s">
         <v>766</v>
       </c>
       <c r="D447" s="12">
-        <v>1112</v>
+        <v>934</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B448" s="10" t="s">
         <v>767</v>
       </c>
       <c r="C448" s="8" t="s">
         <v>768</v>
       </c>
       <c r="D448" s="12">
-        <v>1089</v>
+        <v>710</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>769</v>
       </c>
       <c r="C449" s="8" t="s">
         <v>770</v>
       </c>
       <c r="D449" s="12">
-        <v>1976</v>
+        <v>866</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="6">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B450" s="10" t="s">
         <v>771</v>
       </c>
       <c r="C450" s="8" t="s">
         <v>772</v>
       </c>
       <c r="D450" s="12">
-        <v>1772</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="6">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B451" s="10" t="s">
         <v>773</v>
       </c>
       <c r="C451" s="8" t="s">
         <v>774</v>
       </c>
       <c r="D451" s="12">
-        <v>1913</v>
+        <v>950</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="6">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B452" s="10" t="s">
         <v>775</v>
       </c>
       <c r="C452" s="8" t="s">
         <v>776</v>
       </c>
       <c r="D452" s="12">
-        <v>1782</v>
+        <v>950</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="6">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B453" s="10" t="s">
         <v>777</v>
       </c>
       <c r="C453" s="8" t="s">
         <v>778</v>
       </c>
       <c r="D453" s="12">
-        <v>1882</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="6">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>779</v>
       </c>
       <c r="C454" s="8" t="s">
         <v>780</v>
       </c>
       <c r="D454" s="12">
-        <v>2046</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="6">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B455" s="10" t="s">
         <v>781</v>
       </c>
       <c r="C455" s="8" t="s">
         <v>782</v>
       </c>
       <c r="D455" s="12">
-        <v>4101</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="6">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B456" s="10" t="s">
         <v>783</v>
       </c>
       <c r="C456" s="8" t="s">
         <v>784</v>
       </c>
       <c r="D456" s="12">
-        <v>4101</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="6">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B457" s="10" t="s">
         <v>785</v>
       </c>
       <c r="C457" s="8" t="s">
         <v>786</v>
       </c>
       <c r="D457" s="12">
-        <v>4101</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="6">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>787</v>
       </c>
       <c r="C458" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D458" s="12">
-        <v>10703</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="6">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B459" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C459" s="8" t="s">
         <v>790</v>
       </c>
       <c r="D459" s="12">
-        <v>13247</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="460" spans="1:4">
-      <c r="A460" s="4" t="s">
+      <c r="A460" s="6">
+        <v>20</v>
+      </c>
+      <c r="B460" s="10" t="s">
         <v>791</v>
       </c>
-      <c r="B460" s="7"/>
-[...1 lines deleted...]
-      <c r="D460" s="12"/>
+      <c r="C460" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="D460" s="12">
+        <v>1913</v>
+      </c>
     </row>
     <row r="461" spans="1:4">
-      <c r="A461" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A461" s="6">
+        <v>21</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="C461" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="D461" s="12">
+        <v>1913</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="6">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="C462" s="8" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="D462" s="12">
-        <v>1791</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="6">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="C463" s="8" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="D463" s="12">
-        <v>1868</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="6">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B464" s="10" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="C464" s="8" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D464" s="12">
-        <v>2309</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="6">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="B465" s="10" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C465" s="8" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="D465" s="12">
-        <v>5135</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="6">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B466" s="10" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="C466" s="8" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="D466" s="12">
-        <v>5135</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="6">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="B467" s="10" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C467" s="8" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="D467" s="12">
-        <v>7661</v>
+        <v>5169</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="6">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="B468" s="10" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C468" s="8" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="D468" s="12">
-        <v>11249</v>
+        <v>10363</v>
       </c>
     </row>
     <row r="469" spans="1:4">
-      <c r="A469" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D469" s="12"/>
+      <c r="A469" s="6">
+        <v>29</v>
+      </c>
+      <c r="B469" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="C469" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="D469" s="12">
+        <v>10363</v>
+      </c>
     </row>
     <row r="470" spans="1:4">
-      <c r="A470" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A470" s="6">
+        <v>30</v>
+      </c>
+      <c r="B470" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="C470" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="D470" s="12">
+        <v>11186</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="6">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B471" s="10" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="D471" s="12">
-        <v>205</v>
+        <v>11194</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="6">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B472" s="10" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="C472" s="8" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="D472" s="12">
-        <v>222</v>
+        <v>11194</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="6">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="B473" s="10" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="C473" s="8" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="D473" s="12">
-        <v>293</v>
+        <v>12826</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="6">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="B474" s="10" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="C474" s="8" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="D474" s="12">
-        <v>361</v>
+        <v>13534</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="6">
+        <v>35</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="C475" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="D475" s="12">
+        <v>14134</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="B476" s="7"/>
+      <c r="C476" s="8"/>
+      <c r="D476" s="12"/>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B475" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A476" s="6">
+      <c r="B477" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B476" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A477" s="6">
+      <c r="C477" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B477" s="10" t="s">
-[...6 lines deleted...]
-        <v>833</v>
+      <c r="D477" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:4">
-      <c r="A478" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D478" s="12"/>
+      <c r="A478" s="6">
+        <v>1</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>824</v>
+      </c>
+      <c r="C478" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="D478" s="12">
+        <v>1791</v>
+      </c>
     </row>
     <row r="479" spans="1:4">
-      <c r="A479" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A479" s="6">
+        <v>2</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="C479" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="D479" s="12">
+        <v>1868</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="C480" s="8" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="D480" s="12">
-        <v>4909</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B481" s="10" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="C481" s="8" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="D481" s="12">
-        <v>7295</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B482" s="10" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="C482" s="8" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="D482" s="12">
-        <v>9605</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="483" spans="1:4">
-      <c r="A483" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D483" s="12"/>
+      <c r="A483" s="6">
+        <v>6</v>
+      </c>
+      <c r="B483" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="C483" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="D483" s="12">
+        <v>7661</v>
+      </c>
     </row>
     <row r="484" spans="1:4">
-      <c r="A484" s="5" t="s">
+      <c r="A484" s="6">
+        <v>7</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="C484" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="D484" s="12">
+        <v>11249</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="B485" s="7"/>
+      <c r="C485" s="8"/>
+      <c r="D485" s="12"/>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B484" s="9" t="s">
+      <c r="B486" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C484" s="11" t="s">
+      <c r="C486" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D484" s="13" t="s">
+      <c r="D486" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>20464</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B487" s="10" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="C487" s="8" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="D487" s="12">
-        <v>16991</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B488" s="10" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="C488" s="8" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="D488" s="12">
-        <v>24334</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B489" s="10" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="C489" s="8" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="D489" s="12">
-        <v>19441</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B490" s="10" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="C490" s="8" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="D490" s="12">
-        <v>28203</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="6">
+        <v>5</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="C491" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="D491" s="12">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="B492" s="7"/>
+      <c r="C492" s="8"/>
+      <c r="D492" s="12"/>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B493" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C493" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B491" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A492" s="6">
+      <c r="D493" s="13" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>23999</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B494" s="10" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="C494" s="8" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="D494" s="12">
-        <v>36871</v>
+        <v>208</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="C495" s="8" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D495" s="12">
-        <v>26724</v>
+        <v>226</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="C496" s="8" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D496" s="12">
-        <v>42907</v>
+        <v>298</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="C497" s="8" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="D497" s="12">
-        <v>29126</v>
+        <v>367</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="C498" s="8" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="D498" s="12">
-        <v>46776</v>
+        <v>559</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="6">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="D499" s="12">
-        <v>31479</v>
+        <v>694</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="6">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="C500" s="8" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="D500" s="12">
-        <v>50492</v>
+        <v>833</v>
       </c>
     </row>
     <row r="501" spans="1:4">
-      <c r="A501" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A501" s="4" t="s">
+        <v>864</v>
+      </c>
+      <c r="B501" s="7"/>
+      <c r="C501" s="8"/>
+      <c r="D501" s="12"/>
     </row>
     <row r="502" spans="1:4">
-      <c r="A502" s="6">
-[...9 lines deleted...]
-        <v>56373</v>
+      <c r="A502" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B502" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C502" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D502" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="6">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D503" s="12">
-        <v>36455</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="6">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D504" s="12">
-        <v>60244</v>
+        <v>7063</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="6">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C505" s="8" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D505" s="12">
-        <v>38755</v>
+        <v>9299</v>
       </c>
     </row>
     <row r="506" spans="1:4">
-      <c r="A506" s="6">
-[...5 lines deleted...]
-      <c r="C506" s="8" t="s">
+      <c r="A506" s="4" t="s">
         <v>871</v>
       </c>
-      <c r="D506" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="B506" s="7"/>
+      <c r="C506" s="8"/>
+      <c r="D506" s="12"/>
     </row>
     <row r="507" spans="1:4">
-      <c r="A507" s="4" t="s">
+      <c r="A507" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B507" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C507" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D507" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508" s="6">
+        <v>1</v>
+      </c>
+      <c r="B508" s="10" t="s">
         <v>872</v>
       </c>
-      <c r="B507" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="C508" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="D508" s="12">
+        <v>14770</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B509" s="10" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C509" s="8" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D509" s="12">
-        <v>15067</v>
+        <v>20464</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B510" s="10" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D510" s="12">
-        <v>23251</v>
+        <v>16991</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B511" s="10" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C511" s="8" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D511" s="12">
-        <v>17797</v>
+        <v>24334</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C512" s="8" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D512" s="12">
-        <v>27273</v>
+        <v>19441</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B513" s="10" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="D513" s="12">
-        <v>20722</v>
+        <v>28203</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B514" s="10" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C514" s="8" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D514" s="12">
-        <v>31918</v>
+        <v>21538</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B515" s="10" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C515" s="8" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D515" s="12">
-        <v>23537</v>
+        <v>33001</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B516" s="10" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="C516" s="8" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="D516" s="12">
-        <v>36871</v>
+        <v>23999</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B517" s="10" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="C517" s="8" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="D517" s="12">
-        <v>26301</v>
+        <v>36871</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B518" s="10" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="C518" s="8" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="D518" s="12">
-        <v>41823</v>
+        <v>26724</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B519" s="10" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="D519" s="12">
-        <v>30017</v>
+        <v>42907</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B520" s="10" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="C520" s="8" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="D520" s="12">
-        <v>47705</v>
+        <v>29126</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B521" s="10" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="C521" s="8" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="D521" s="12">
-        <v>32537</v>
+        <v>46776</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="C522" s="8" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="D522" s="12">
-        <v>53433</v>
+        <v>31479</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B523" s="10" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="C523" s="8" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="D523" s="12">
-        <v>36375</v>
+        <v>50492</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B524" s="10" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="C524" s="8" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="D524" s="12">
-        <v>58385</v>
+        <v>33784</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="D525" s="12">
-        <v>38857</v>
+        <v>56373</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B526" s="10" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="C526" s="8" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="D526" s="12">
-        <v>63341</v>
+        <v>36455</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B527" s="10" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C527" s="8" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="D527" s="12">
-        <v>42898</v>
+        <v>60244</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B528" s="10" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="C528" s="8" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="D528" s="12">
-        <v>69067</v>
+        <v>38755</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B529" s="10" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="C529" s="8" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="D529" s="12">
-        <v>45910</v>
+        <v>64266</v>
       </c>
     </row>
     <row r="530" spans="1:4">
-      <c r="A530" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A530" s="4" t="s">
+        <v>915</v>
+      </c>
+      <c r="B530" s="7"/>
+      <c r="C530" s="8"/>
+      <c r="D530" s="12"/>
     </row>
     <row r="531" spans="1:4">
-      <c r="A531" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D531" s="12"/>
+      <c r="A531" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B531" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C531" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D531" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="532" spans="1:4">
-      <c r="A532" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A532" s="6">
+        <v>1</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="C532" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="D532" s="12">
+        <v>15067</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B533" s="10" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="C533" s="8" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="D533" s="12">
-        <v>10044</v>
+        <v>23251</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B534" s="10" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="C534" s="8" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="D534" s="12">
-        <v>13024</v>
+        <v>17797</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B535" s="10" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="C535" s="8" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="D535" s="12">
-        <v>14900</v>
+        <v>27273</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B536" s="10" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="C536" s="8" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="D536" s="12">
-        <v>16784</v>
+        <v>20722</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="C537" s="8" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="D537" s="12">
-        <v>18951</v>
+        <v>31918</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B538" s="10" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="C538" s="8" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="D538" s="12">
-        <v>20698</v>
+        <v>23537</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B539" s="10" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="C539" s="8" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="D539" s="12">
-        <v>22695</v>
+        <v>36871</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B540" s="10" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="C540" s="8" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="D540" s="12">
-        <v>24509</v>
+        <v>26301</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B541" s="10" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="D541" s="12">
-        <v>26424</v>
+        <v>41823</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B542" s="10" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="C542" s="8" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="D542" s="12">
-        <v>28491</v>
+        <v>30017</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B543" s="10" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="C543" s="8" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="D543" s="12">
-        <v>30448</v>
+        <v>47705</v>
       </c>
     </row>
     <row r="544" spans="1:4">
-      <c r="A544" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D544" s="12"/>
+      <c r="A544" s="6">
+        <v>13</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C544" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="D544" s="12">
+        <v>32537</v>
+      </c>
     </row>
     <row r="545" spans="1:4">
-      <c r="A545" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A545" s="6">
+        <v>14</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C545" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="D545" s="12">
+        <v>53433</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="C546" s="8" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="D546" s="12">
-        <v>5454</v>
+        <v>36375</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="6">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B547" s="10" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="D547" s="12">
-        <v>7742</v>
+        <v>58385</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B548" s="10" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="C548" s="8" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="D548" s="12">
-        <v>3198</v>
+        <v>38857</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="6">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="C549" s="8" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="D549" s="12">
-        <v>3642</v>
+        <v>63341</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="6">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B550" s="10" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="C550" s="8" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="D550" s="12">
-        <v>3704</v>
+        <v>42898</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="6">
+        <v>20</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>944</v>
+      </c>
+      <c r="C551" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="D551" s="12">
+        <v>69067</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" s="6">
+        <v>21</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="C552" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="D552" s="12">
+        <v>45910</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" s="6">
+        <v>22</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="C553" s="8" t="s">
+        <v>949</v>
+      </c>
+      <c r="D553" s="12">
+        <v>72936</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="B554" s="7"/>
+      <c r="C554" s="8"/>
+      <c r="D554" s="12"/>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B555" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B551" s="10" t="s">
-[...24 lines deleted...]
-      <c r="C553" s="11" t="s">
+      <c r="C555" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D553" s="13" t="s">
+      <c r="D555" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B556" s="10" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="D556" s="12">
-        <v>3743</v>
+        <v>10044</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="C557" s="8" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D557" s="12">
-        <v>1864</v>
+        <v>13024</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B558" s="10" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C558" s="8" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="D558" s="12">
-        <v>2513</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B559" s="10" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="C559" s="8" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="D559" s="12">
-        <v>4126</v>
+        <v>16784</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B560" s="10" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="D560" s="12">
-        <v>2979</v>
+        <v>18951</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B561" s="10" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="C561" s="8" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="D561" s="12">
-        <v>4188</v>
+        <v>20698</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B562" s="10" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C562" s="8" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="D562" s="12">
-        <v>5523</v>
+        <v>22695</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="6">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B563" s="10" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="C563" s="8" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="D563" s="12">
-        <v>3058</v>
+        <v>24509</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B564" s="10" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="C564" s="8" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="D564" s="12">
-        <v>4299</v>
+        <v>26424</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B565" s="10" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C565" s="8" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="D565" s="12">
-        <v>5689</v>
+        <v>28491</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="6">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B566" s="10" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C566" s="8" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="D566" s="12">
-        <v>402</v>
+        <v>30448</v>
       </c>
     </row>
     <row r="567" spans="1:4">
-      <c r="A567" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A567" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="B567" s="7"/>
+      <c r="C567" s="8"/>
+      <c r="D567" s="12"/>
     </row>
     <row r="568" spans="1:4">
-      <c r="A568" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D568" s="12"/>
+      <c r="A568" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B568" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C568" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D568" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="569" spans="1:4">
-      <c r="A569" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A569" s="6">
+        <v>1</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C569" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="D569" s="12">
+        <v>5454</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B570" s="10" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="C570" s="8" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="D570" s="12">
-        <v>806</v>
+        <v>7742</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B571" s="10" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="C571" s="8" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D571" s="12">
-        <v>806</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B572" s="10" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="C572" s="8" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="D572" s="12">
-        <v>365</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B573" s="10" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="C573" s="8" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="D573" s="12">
-        <v>3130</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B574" s="10" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="C574" s="8" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="D574" s="12">
-        <v>2214</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="4" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B575" s="7"/>
       <c r="C575" s="8"/>
       <c r="D575" s="12"/>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B576" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C576" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D576" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="6">
         <v>1</v>
       </c>
       <c r="B577" s="10" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="C577" s="8" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D577" s="12">
-        <v>192</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="6">
         <v>2</v>
       </c>
       <c r="B578" s="10" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="C578" s="8" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="D578" s="12">
-        <v>240</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="6">
         <v>3</v>
       </c>
       <c r="B579" s="10" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="D579" s="12">
-        <v>408</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="6">
         <v>4</v>
       </c>
       <c r="B580" s="10" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="C580" s="8" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="D580" s="12">
-        <v>655</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="6">
         <v>5</v>
       </c>
       <c r="B581" s="10" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="C581" s="8" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="D581" s="12">
-        <v>192</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="6">
         <v>6</v>
       </c>
       <c r="B582" s="10" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C582" s="8" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D582" s="12">
-        <v>240</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="6">
         <v>7</v>
       </c>
       <c r="B583" s="10" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C583" s="8" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="D583" s="12">
-        <v>408</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="6">
         <v>8</v>
       </c>
       <c r="B584" s="10" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="C584" s="8" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="D584" s="12">
-        <v>655</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="585" spans="1:4">
-      <c r="A585" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D585" s="12"/>
+      <c r="A585" s="6">
+        <v>9</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C585" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D585" s="12">
+        <v>5523</v>
+      </c>
     </row>
     <row r="586" spans="1:4">
-      <c r="A586" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A586" s="6">
+        <v>10</v>
+      </c>
+      <c r="B586" s="10" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C586" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D586" s="12">
+        <v>3058</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B587" s="10" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="C587" s="8" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="D587" s="12">
-        <v>55</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B588" s="10" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="C588" s="8" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="D588" s="12">
-        <v>92</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B589" s="10" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="C589" s="8" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="D589" s="12">
-        <v>92</v>
+        <v>402</v>
       </c>
     </row>
     <row r="590" spans="1:4">
-      <c r="A590" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D590" s="12"/>
+      <c r="A590" s="6">
+        <v>14</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C590" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D590" s="12">
+        <v>1339</v>
+      </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="4" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="B591" s="7"/>
       <c r="C591" s="8"/>
       <c r="D591" s="12"/>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B592" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C592" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D592" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="6">
         <v>1</v>
       </c>
       <c r="B593" s="10" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="C593" s="8" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="D593" s="12">
-        <v>171</v>
+        <v>781</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="6">
         <v>2</v>
       </c>
       <c r="B594" s="10" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="C594" s="8" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="D594" s="12">
-        <v>224</v>
+        <v>354</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="6">
         <v>3</v>
       </c>
       <c r="B595" s="10" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="C595" s="8" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="D595" s="12">
-        <v>346</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="4" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="B596" s="7"/>
       <c r="C596" s="8"/>
       <c r="D596" s="12"/>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B597" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C597" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D597" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="6">
         <v>1</v>
       </c>
       <c r="B598" s="10" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="C598" s="8" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="D598" s="12">
-        <v>109</v>
+        <v>192</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="6">
         <v>2</v>
       </c>
       <c r="B599" s="10" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="D599" s="12">
-        <v>112</v>
+        <v>240</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="6">
         <v>3</v>
       </c>
       <c r="B600" s="10" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="C600" s="8" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="D600" s="12">
-        <v>175</v>
+        <v>408</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="6">
         <v>4</v>
       </c>
       <c r="B601" s="10" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="C601" s="8" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="D601" s="12">
-        <v>362</v>
+        <v>655</v>
       </c>
     </row>
     <row r="602" spans="1:4">
-      <c r="A602" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D602" s="12"/>
+      <c r="A602" s="6">
+        <v>5</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C602" s="8" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D602" s="12">
+        <v>192</v>
+      </c>
     </row>
     <row r="603" spans="1:4">
-      <c r="A603" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B603" s="9" t="s">
+      <c r="A603" s="6">
         <v>6</v>
       </c>
-      <c r="C603" s="11" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B603" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C603" s="8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D603" s="12">
+        <v>240</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B604" s="10" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
       <c r="C604" s="8" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="D604" s="12">
-        <v>240</v>
+        <v>408</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="6">
+        <v>8</v>
+      </c>
+      <c r="B605" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C605" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D605" s="12">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B606" s="7"/>
+      <c r="C606" s="8"/>
+      <c r="D606" s="12"/>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B607" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C607" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D607" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608" s="6">
+        <v>1</v>
+      </c>
+      <c r="B608" s="10" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C608" s="8" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D608" s="12">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609" s="6">
         <v>2</v>
       </c>
-      <c r="B605" s="10" t="s">
-[...56 lines deleted...]
-        <v>8</v>
+      <c r="B609" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C609" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D609" s="12">
+        <v>92</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="6">
+        <v>3</v>
+      </c>
+      <c r="B610" s="10" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C610" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D610" s="12">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B611" s="7"/>
+      <c r="C611" s="8"/>
+      <c r="D611" s="12"/>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B612" s="7"/>
+      <c r="C612" s="8"/>
+      <c r="D612" s="12"/>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B613" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C613" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D613" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614" s="6">
         <v>1</v>
       </c>
-      <c r="B610" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A611" s="6">
+      <c r="B614" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C614" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D614" s="12">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615" s="6">
         <v>2</v>
       </c>
-      <c r="B611" s="10" t="s">
-[...56 lines deleted...]
-        <v>8</v>
+      <c r="B615" s="10" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C615" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D615" s="12">
+        <v>250</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B616" s="10" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="D616" s="12">
-        <v>280</v>
+        <v>388</v>
       </c>
     </row>
     <row r="617" spans="1:4">
-      <c r="A617" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A617" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B617" s="7"/>
+      <c r="C617" s="8"/>
+      <c r="D617" s="12"/>
     </row>
     <row r="618" spans="1:4">
-      <c r="A618" s="6">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="A618" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B618" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C618" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D618" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B619" s="10" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="C619" s="8" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="D619" s="12">
-        <v>381</v>
+        <v>122</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B620" s="10" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="D620" s="12">
-        <v>371</v>
+        <v>125</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B621" s="10" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="C621" s="8" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="D621" s="12">
-        <v>390</v>
+        <v>197</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="6">
+        <v>4</v>
+      </c>
+      <c r="B622" s="10" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C622" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D622" s="12">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B623" s="7"/>
+      <c r="C623" s="8"/>
+      <c r="D623" s="12"/>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B624" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C624" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B622" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A623" s="6">
+      <c r="D624" s="13" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B625" s="10" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="C625" s="8" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="D625" s="12">
-        <v>566</v>
+        <v>268</v>
       </c>
     </row>
     <row r="626" spans="1:4">
-      <c r="A626" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D626" s="12"/>
+      <c r="A626" s="6">
+        <v>2</v>
+      </c>
+      <c r="B626" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C626" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D626" s="12">
+        <v>397</v>
+      </c>
     </row>
     <row r="627" spans="1:4">
-      <c r="A627" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A627" s="6">
+        <v>3</v>
+      </c>
+      <c r="B627" s="10" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C627" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D627" s="12">
+        <v>633</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B628" s="10" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="C628" s="8" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="D628" s="12">
-        <v>289</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="629" spans="1:4">
-      <c r="A629" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A629" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B629" s="7"/>
+      <c r="C629" s="8"/>
+      <c r="D629" s="12"/>
     </row>
     <row r="630" spans="1:4">
-      <c r="A630" s="6">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="A630" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B630" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C630" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D630" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B631" s="10" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C631" s="8" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="D631" s="12">
-        <v>522</v>
+        <v>337</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B632" s="10" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="C632" s="8" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="D632" s="12">
-        <v>541</v>
+        <v>506</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B633" s="10" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="C633" s="8" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="D633" s="12">
-        <v>577</v>
+        <v>537</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="6">
+        <v>4</v>
+      </c>
+      <c r="B634" s="10" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C634" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D634" s="12">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635" s="4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B635" s="7"/>
+      <c r="C635" s="8"/>
+      <c r="D635" s="12"/>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B636" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C636" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B634" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A635" s="6">
+      <c r="D636" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B635" s="10" t="s">
-[...21 lines deleted...]
-      </c>
     </row>
     <row r="637" spans="1:4">
-      <c r="A637" s="4" t="s">
+      <c r="A637" s="6">
+        <v>1</v>
+      </c>
+      <c r="B637" s="10" t="s">
         <v>1082</v>
       </c>
-      <c r="B637" s="7"/>
-[...1 lines deleted...]
-      <c r="D637" s="12"/>
+      <c r="C637" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D637" s="12">
+        <v>302</v>
+      </c>
     </row>
     <row r="638" spans="1:4">
-      <c r="A638" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A638" s="6">
+        <v>2</v>
+      </c>
+      <c r="B638" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C638" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D638" s="12">
+        <v>308</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B639" s="10" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="C639" s="8" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D639" s="12">
-        <v>353</v>
+        <v>406</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B640" s="10" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="C640" s="8" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="D640" s="12">
-        <v>534</v>
+        <v>411</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B641" s="10" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C641" s="8" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="D641" s="12">
-        <v>383</v>
+        <v>401</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B642" s="10" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="D642" s="12">
-        <v>577</v>
+        <v>421</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B643" s="10" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="C643" s="8" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="D643" s="12">
-        <v>652</v>
+        <v>394</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="6">
+        <v>8</v>
+      </c>
+      <c r="B644" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C644" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D644" s="12">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" s="6">
+        <v>9</v>
+      </c>
+      <c r="B645" s="10" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C645" s="8" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D645" s="12">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646" s="6">
+        <v>10</v>
+      </c>
+      <c r="B646" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C646" s="8" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D646" s="12">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B647" s="7"/>
+      <c r="C647" s="8"/>
+      <c r="D647" s="12"/>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B648" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B644" s="10" t="s">
-[...24 lines deleted...]
-      <c r="C646" s="11" t="s">
+      <c r="C648" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D646" s="13" t="s">
+      <c r="D648" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B649" s="10" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="C649" s="8" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="D649" s="12">
-        <v>513</v>
+        <v>324</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B650" s="10" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="C650" s="8" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="D650" s="12">
-        <v>526</v>
+        <v>391</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B651" s="10" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="C651" s="8" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="D651" s="12">
-        <v>541</v>
+        <v>451</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B652" s="10" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="C652" s="8" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="D652" s="12">
-        <v>662</v>
+        <v>584</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B653" s="10" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="C653" s="8" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D653" s="12">
-        <v>667</v>
+        <v>605</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="6">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B654" s="10" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C654" s="8" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="D654" s="12">
-        <v>895</v>
+        <v>647</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="6">
+        <v>7</v>
+      </c>
+      <c r="B655" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C655" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D655" s="12">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656" s="6">
+        <v>8</v>
+      </c>
+      <c r="B656" s="10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C656" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D656" s="12">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657" s="6">
         <v>9</v>
       </c>
-      <c r="B655" s="10" t="s">
-[...18 lines deleted...]
-      <c r="A657" s="5" t="s">
+      <c r="B657" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C657" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D657" s="12">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658" s="4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B658" s="7"/>
+      <c r="C658" s="8"/>
+      <c r="D658" s="12"/>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B657" s="9" t="s">
+      <c r="B659" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C657" s="11" t="s">
+      <c r="C659" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D657" s="13" t="s">
+      <c r="D659" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B660" s="10" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="C660" s="8" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="D660" s="12">
-        <v>991</v>
+        <v>395</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="6">
+        <v>2</v>
+      </c>
+      <c r="B661" s="10" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C661" s="8" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D661" s="12">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662" s="6">
+        <v>3</v>
+      </c>
+      <c r="B662" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C662" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D662" s="12">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663" s="6">
         <v>4</v>
       </c>
-      <c r="B661" s="10" t="s">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B663" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C663" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D663" s="12">
+        <v>647</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B664" s="10" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="C664" s="8" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="D664" s="12">
-        <v>485</v>
+        <v>731</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B665" s="10" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="C665" s="8" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="D665" s="12">
-        <v>603</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="666" spans="1:4">
-      <c r="A666" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A666" s="4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B666" s="7"/>
+      <c r="C666" s="8"/>
+      <c r="D666" s="12"/>
     </row>
     <row r="667" spans="1:4">
-      <c r="A667" s="6">
-[...9 lines deleted...]
-        <v>1062</v>
+      <c r="A667" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B667" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C667" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D667" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B668" s="10" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="C668" s="8" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="D668" s="12">
-        <v>1638</v>
+        <v>464</v>
       </c>
     </row>
     <row r="669" spans="1:4">
-      <c r="A669" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D669" s="12"/>
+      <c r="A669" s="6">
+        <v>2</v>
+      </c>
+      <c r="B669" s="10" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C669" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D669" s="12">
+        <v>573</v>
+      </c>
     </row>
     <row r="670" spans="1:4">
-      <c r="A670" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A670" s="6">
+        <v>3</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C670" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D670" s="12">
+        <v>574</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B671" s="10" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="C671" s="8" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
       <c r="D671" s="12">
-        <v>491</v>
+        <v>589</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B672" s="10" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="D672" s="12">
-        <v>896</v>
+        <v>605</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B673" s="10" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="C673" s="8" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="D673" s="12">
-        <v>619</v>
+        <v>741</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B674" s="10" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="C674" s="8" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="D674" s="12">
-        <v>916</v>
+        <v>747</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B675" s="10" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="C675" s="8" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="D675" s="12">
-        <v>1054</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="6">
+        <v>9</v>
+      </c>
+      <c r="B676" s="10" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C676" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D676" s="12">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B677" s="7"/>
+      <c r="C677" s="8"/>
+      <c r="D677" s="12"/>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B678" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B676" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A677" s="6">
+      <c r="C678" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B677" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D678" s="12"/>
+      <c r="D678" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="679" spans="1:4">
-      <c r="A679" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A679" s="6">
+        <v>1</v>
+      </c>
+      <c r="B679" s="10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C679" s="8" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D679" s="12">
+        <v>481</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B680" s="10" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="C680" s="8" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="D680" s="12">
-        <v>624</v>
+        <v>653</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B681" s="10" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="C681" s="8" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="D681" s="12">
-        <v>733</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B682" s="10" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="D682" s="12">
-        <v>825</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="683" spans="1:4">
-      <c r="A683" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A683" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B683" s="7"/>
+      <c r="C683" s="8"/>
+      <c r="D683" s="12"/>
     </row>
     <row r="684" spans="1:4">
-      <c r="A684" s="6">
+      <c r="A684" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B684" s="10" t="s">
-[...6 lines deleted...]
-        <v>865</v>
+      <c r="B684" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C684" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D684" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B685" s="10" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="D685" s="12">
-        <v>960</v>
+        <v>542</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B686" s="10" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="C686" s="8" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="D686" s="12">
-        <v>2838</v>
+        <v>675</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="6">
+        <v>3</v>
+      </c>
+      <c r="B687" s="10" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C687" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D687" s="12">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688" s="6">
+        <v>4</v>
+      </c>
+      <c r="B688" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C688" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D688" s="12">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689" s="6">
+        <v>5</v>
+      </c>
+      <c r="B689" s="10" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C689" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D689" s="12">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B690" s="7"/>
+      <c r="C690" s="8"/>
+      <c r="D690" s="12"/>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B691" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C691" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D691" s="13" t="s">
         <v>8</v>
-      </c>
-[...57 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B692" s="10" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="C692" s="8" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="D692" s="12">
-        <v>1138</v>
+        <v>550</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="6">
+        <v>2</v>
+      </c>
+      <c r="B693" s="10" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C693" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D693" s="12">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694" s="6">
+        <v>3</v>
+      </c>
+      <c r="B694" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C694" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D694" s="12">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695" s="6">
         <v>4</v>
       </c>
-      <c r="B693" s="10" t="s">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B695" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C695" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D695" s="12">
+        <v>1027</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B696" s="10" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="C696" s="8" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="D696" s="12">
-        <v>601</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B697" s="10" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="C697" s="8" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="D697" s="12">
-        <v>659</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B698" s="10" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="C698" s="8" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="D698" s="12">
-        <v>643</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="699" spans="1:4">
-      <c r="A699" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A699" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B699" s="7"/>
+      <c r="C699" s="8"/>
+      <c r="D699" s="12"/>
     </row>
     <row r="700" spans="1:4">
-      <c r="A700" s="6">
+      <c r="A700" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B700" s="10" t="s">
-[...6 lines deleted...]
-        <v>896</v>
+      <c r="B700" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C700" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D700" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B701" s="10" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="C701" s="8" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="D701" s="12">
-        <v>825</v>
+        <v>624</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B702" s="10" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C702" s="8" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="D702" s="12">
-        <v>832</v>
+        <v>733</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B703" s="10" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="C703" s="8" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="D703" s="12">
-        <v>1136</v>
+        <v>825</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B704" s="10" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="C704" s="8" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="D704" s="12">
-        <v>1189</v>
+        <v>999</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B705" s="10" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="C705" s="8" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="D705" s="12">
-        <v>912</v>
+        <v>865</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B706" s="10" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="C706" s="8" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="D706" s="12">
-        <v>1046</v>
+        <v>960</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B707" s="10" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="C707" s="8" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="D707" s="12">
-        <v>1211</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B708" s="10" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="C708" s="8" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="D708" s="12">
-        <v>1087</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="709" spans="1:4">
-      <c r="A709" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A709" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B709" s="7"/>
+      <c r="C709" s="8"/>
+      <c r="D709" s="12"/>
     </row>
     <row r="710" spans="1:4">
-      <c r="A710" s="6">
-[...9 lines deleted...]
-        <v>1646</v>
+      <c r="A710" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B710" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C710" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D710" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B711" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="C711" s="8" t="s">
         <v>1207</v>
       </c>
       <c r="D711" s="12">
-        <v>1656</v>
+        <v>605</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="6">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B712" s="10" t="s">
         <v>1208</v>
       </c>
       <c r="C712" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="D712" s="12">
-        <v>1795</v>
+        <v>803</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B713" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="C713" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="D713" s="12">
-        <v>1818</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="714" spans="1:4">
-      <c r="A714" s="4" t="s">
+      <c r="A714" s="6">
+        <v>4</v>
+      </c>
+      <c r="B714" s="10" t="s">
         <v>1212</v>
       </c>
-      <c r="B714" s="7"/>
-[...1 lines deleted...]
-      <c r="D714" s="12"/>
+      <c r="C714" s="8" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D714" s="12">
+        <v>2289</v>
+      </c>
     </row>
     <row r="715" spans="1:4">
-      <c r="A715" s="5" t="s">
+      <c r="A715" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B715" s="7"/>
+      <c r="C715" s="8"/>
+      <c r="D715" s="12"/>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B715" s="9" t="s">
+      <c r="B716" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C715" s="11" t="s">
+      <c r="C716" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D715" s="13" t="s">
+      <c r="D716" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B717" s="10" t="s">
         <v>1215</v>
       </c>
       <c r="C717" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="D717" s="12">
-        <v>803</v>
+        <v>673</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B718" s="10" t="s">
         <v>1217</v>
       </c>
       <c r="C718" s="8" t="s">
         <v>1218</v>
       </c>
       <c r="D718" s="12">
-        <v>945</v>
+        <v>738</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B719" s="10" t="s">
         <v>1219</v>
       </c>
       <c r="C719" s="8" t="s">
         <v>1220</v>
       </c>
       <c r="D719" s="12">
-        <v>1126</v>
+        <v>720</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B720" s="10" t="s">
         <v>1221</v>
       </c>
       <c r="C720" s="8" t="s">
         <v>1222</v>
       </c>
       <c r="D720" s="12">
-        <v>1949</v>
+        <v>835</v>
       </c>
     </row>
     <row r="721" spans="1:4">
-      <c r="A721" s="4" t="s">
+      <c r="A721" s="6">
+        <v>5</v>
+      </c>
+      <c r="B721" s="10" t="s">
         <v>1223</v>
       </c>
-      <c r="B721" s="7"/>
-[...1 lines deleted...]
-      <c r="D721" s="12"/>
+      <c r="C721" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D721" s="12">
+        <v>1004</v>
+      </c>
     </row>
     <row r="722" spans="1:4">
-      <c r="A722" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B722" s="9" t="s">
+      <c r="A722" s="6">
         <v>6</v>
       </c>
-      <c r="C722" s="11" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B722" s="10" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C722" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D722" s="12">
+        <v>923</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B723" s="10" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="C723" s="8" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="D723" s="12">
-        <v>1527</v>
+        <v>932</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B724" s="10" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="C724" s="8" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="D724" s="12">
-        <v>2863</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B725" s="10" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="C725" s="8" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="D725" s="12">
-        <v>4031</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B726" s="10" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="C726" s="8" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="D726" s="12">
-        <v>1590</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B727" s="10" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="C727" s="8" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="D727" s="12">
-        <v>1610</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B728" s="10" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="C728" s="8" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="D728" s="12">
-        <v>1779</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="6">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B729" s="10" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="C729" s="8" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="D729" s="12">
-        <v>1889</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="6">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B730" s="10" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="C730" s="8" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="D730" s="12">
-        <v>1889</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B731" s="10" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="C731" s="8" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="D731" s="12">
-        <v>2165</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="6">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B732" s="10" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="C732" s="8" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="D732" s="12">
-        <v>2165</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="6">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B733" s="10" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="C733" s="8" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="D733" s="12">
-        <v>2274</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="734" spans="1:4">
-      <c r="A734" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D734" s="12"/>
+      <c r="A734" s="6">
+        <v>18</v>
+      </c>
+      <c r="B734" s="10" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C734" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D734" s="12">
+        <v>2036</v>
+      </c>
     </row>
     <row r="735" spans="1:4">
-      <c r="A735" s="5" t="s">
+      <c r="A735" s="4" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B735" s="7"/>
+      <c r="C735" s="8"/>
+      <c r="D735" s="12"/>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B735" s="9" t="s">
+      <c r="B736" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C735" s="11" t="s">
+      <c r="C736" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D735" s="13" t="s">
+      <c r="D736" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B737" s="10" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C737" s="8" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D737" s="12">
-        <v>287</v>
+        <v>712</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="6">
+        <v>2</v>
+      </c>
+      <c r="B738" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C738" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D738" s="12">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739" s="6">
         <v>3</v>
       </c>
-      <c r="B738" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D739" s="12"/>
+      <c r="B739" s="10" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C739" s="8" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D739" s="12">
+        <v>1058</v>
+      </c>
     </row>
     <row r="740" spans="1:4">
-      <c r="A740" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A740" s="6">
+        <v>4</v>
+      </c>
+      <c r="B740" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C740" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D740" s="12">
+        <v>1262</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B741" s="10" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="C741" s="8" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="D741" s="12">
-        <v>3</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="742" spans="1:4">
-      <c r="A742" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A742" s="4" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B742" s="7"/>
+      <c r="C742" s="8"/>
+      <c r="D742" s="12"/>
     </row>
     <row r="743" spans="1:4">
-      <c r="A743" s="6">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="A743" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B743" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C743" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D743" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B744" s="10" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="C744" s="8" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="D744" s="12">
-        <v>9</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B745" s="10" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="C745" s="8" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="D745" s="12">
-        <v>9</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B746" s="10" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="C746" s="8" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="D746" s="12">
-        <v>9</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B747" s="10" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="C747" s="8" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="D747" s="12">
-        <v>11</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B748" s="10" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="C748" s="8" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="D748" s="12">
-        <v>11</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B749" s="10" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="C749" s="8" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="D749" s="12">
-        <v>11</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="6">
+        <v>7</v>
+      </c>
+      <c r="B750" s="10" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C750" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D750" s="12">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751" s="6">
+        <v>8</v>
+      </c>
+      <c r="B751" s="10" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C751" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D751" s="12">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752" s="6">
+        <v>9</v>
+      </c>
+      <c r="B752" s="10" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C752" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D752" s="12">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753" s="6">
         <v>10</v>
       </c>
-      <c r="B750" s="10" t="s">
-[...36 lines deleted...]
-        <v>8</v>
+      <c r="B753" s="10" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C753" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D753" s="12">
+        <v>2425</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B754" s="10" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="C754" s="8" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="D754" s="12">
-        <v>167</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="755" spans="1:4">
-      <c r="A755" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A755" s="4" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B755" s="7"/>
+      <c r="C755" s="8"/>
+      <c r="D755" s="12"/>
     </row>
     <row r="756" spans="1:4">
-      <c r="A756" s="6">
-[...9 lines deleted...]
-        <v>414</v>
+      <c r="A756" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B756" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C756" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D756" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B757" s="10" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C757" s="8" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="D757" s="12">
-        <v>662</v>
+        <v>137</v>
       </c>
     </row>
     <row r="758" spans="1:4">
-      <c r="A758" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D758" s="12"/>
+      <c r="A758" s="6">
+        <v>2</v>
+      </c>
+      <c r="B758" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C758" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D758" s="12">
+        <v>311</v>
+      </c>
     </row>
     <row r="759" spans="1:4">
-      <c r="A759" s="5" t="s">
+      <c r="A759" s="6">
+        <v>3</v>
+      </c>
+      <c r="B759" s="10" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C759" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D759" s="12">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760" s="4" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B760" s="7"/>
+      <c r="C760" s="8"/>
+      <c r="D760" s="12"/>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B759" s="9" t="s">
+      <c r="B761" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C759" s="11" t="s">
+      <c r="C761" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D759" s="13" t="s">
+      <c r="D761" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="6">
+        <v>1</v>
+      </c>
+      <c r="B762" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C762" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D762" s="12">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="6">
+        <v>2</v>
+      </c>
+      <c r="B763" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C763" s="8" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D763" s="12">
         <v>4</v>
       </c>
-      <c r="B763" s="10" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="764" spans="1:4">
-      <c r="A764" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D764" s="12"/>
+      <c r="A764" s="6">
+        <v>3</v>
+      </c>
+      <c r="B764" s="10" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C764" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D764" s="12">
+        <v>9</v>
+      </c>
     </row>
     <row r="765" spans="1:4">
-      <c r="A765" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A765" s="6">
+        <v>4</v>
+      </c>
+      <c r="B765" s="10" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C765" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D765" s="12">
+        <v>9</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B766" s="10" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="C766" s="8" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="D766" s="12">
-        <v>687</v>
+        <v>9</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B767" s="10" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="C767" s="8" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="D767" s="12">
-        <v>927</v>
+        <v>9</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B768" s="10" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="C768" s="8" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="D768" s="12">
-        <v>1395</v>
+        <v>11</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B769" s="10" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="C769" s="8" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="D769" s="12">
-        <v>2547</v>
+        <v>11</v>
       </c>
     </row>
     <row r="770" spans="1:4">
-      <c r="A770" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D770" s="12"/>
+      <c r="A770" s="6">
+        <v>9</v>
+      </c>
+      <c r="B770" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C770" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D770" s="12">
+        <v>11</v>
+      </c>
     </row>
     <row r="771" spans="1:4">
-      <c r="A771" s="5" t="s">
+      <c r="A771" s="6">
+        <v>10</v>
+      </c>
+      <c r="B771" s="10" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C771" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D771" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772" s="3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B772" s="7"/>
+      <c r="C772" s="8"/>
+      <c r="D772" s="12"/>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773" s="4" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B773" s="7"/>
+      <c r="C773" s="8"/>
+      <c r="D773" s="12"/>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B771" s="9" t="s">
+      <c r="B774" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C771" s="11" t="s">
+      <c r="C774" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D771" s="13" t="s">
+      <c r="D774" s="13" t="s">
         <v>8</v>
-      </c>
-[...40 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B775" s="10" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="C775" s="8" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="D775" s="12">
-        <v>1143</v>
+        <v>167</v>
       </c>
     </row>
     <row r="776" spans="1:4">
-      <c r="A776" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D776" s="12"/>
+      <c r="A776" s="6">
+        <v>2</v>
+      </c>
+      <c r="B776" s="10" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C776" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D776" s="12">
+        <v>241</v>
+      </c>
     </row>
     <row r="777" spans="1:4">
-      <c r="A777" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A777" s="6">
+        <v>3</v>
+      </c>
+      <c r="B777" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C777" s="8" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D777" s="12">
+        <v>414</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B778" s="10" t="s">
-        <v>1312</v>
+        <v>1321</v>
       </c>
       <c r="C778" s="8" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="D778" s="12">
-        <v>807</v>
+        <v>662</v>
       </c>
     </row>
     <row r="779" spans="1:4">
-      <c r="A779" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A779" s="4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B779" s="7"/>
+      <c r="C779" s="8"/>
+      <c r="D779" s="12"/>
     </row>
     <row r="780" spans="1:4">
-      <c r="A780" s="6">
-[...9 lines deleted...]
-        <v>1377</v>
+      <c r="A780" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B780" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C780" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D780" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B781" s="10" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="C781" s="8" t="s">
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="D781" s="12">
-        <v>2367</v>
+        <v>88</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="6">
+        <v>2</v>
+      </c>
+      <c r="B782" s="10" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C782" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D782" s="12">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783" s="6">
+        <v>3</v>
+      </c>
+      <c r="B783" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C783" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D783" s="12">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784" s="6">
+        <v>4</v>
+      </c>
+      <c r="B784" s="10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C784" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D784" s="12">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785" s="4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B785" s="7"/>
+      <c r="C785" s="8"/>
+      <c r="D785" s="12"/>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B782" s="10" t="s">
-[...21 lines deleted...]
-      <c r="B784" s="9" t="s">
+      <c r="B786" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C784" s="11" t="s">
+      <c r="C786" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D784" s="13" t="s">
+      <c r="D786" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B787" s="10" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="C787" s="8" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="D787" s="12">
-        <v>506</v>
+        <v>687</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B788" s="10" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="C788" s="8" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="D788" s="12">
-        <v>779</v>
+        <v>927</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="6">
+        <v>3</v>
+      </c>
+      <c r="B789" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C789" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D789" s="12">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790" s="6">
+        <v>4</v>
+      </c>
+      <c r="B790" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C790" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D790" s="12">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B791" s="7"/>
+      <c r="C791" s="8"/>
+      <c r="D791" s="12"/>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B789" s="10" t="s">
-[...21 lines deleted...]
-      <c r="B791" s="9" t="s">
+      <c r="B792" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C791" s="11" t="s">
+      <c r="C792" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D791" s="13" t="s">
+      <c r="D792" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B793" s="10" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="C793" s="8" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="D793" s="12">
-        <v>1035</v>
+        <v>243</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B794" s="10" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="C794" s="8" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="D794" s="12">
-        <v>1314</v>
+        <v>353</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B795" s="10" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="C795" s="8" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="D795" s="12">
-        <v>1647</v>
+        <v>655</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="6">
+        <v>4</v>
+      </c>
+      <c r="B796" s="10" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C796" s="8" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D796" s="12">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797" s="4" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B797" s="7"/>
+      <c r="C797" s="8"/>
+      <c r="D797" s="12"/>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B796" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A797" s="6">
+      <c r="B798" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B797" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D798" s="12"/>
+      <c r="C798" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D798" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="799" spans="1:4">
-      <c r="A799" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A799" s="6">
+        <v>1</v>
+      </c>
+      <c r="B799" s="10" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C799" s="8" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D799" s="12">
+        <v>807</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B800" s="10" t="s">
-        <v>1347</v>
+        <v>1353</v>
       </c>
       <c r="C800" s="8" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
       <c r="D800" s="12">
-        <v>395</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B801" s="10" t="s">
-        <v>1349</v>
+        <v>1355</v>
       </c>
       <c r="C801" s="8" t="s">
-        <v>1350</v>
+        <v>1356</v>
       </c>
       <c r="D801" s="12">
-        <v>439</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B802" s="10" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="C802" s="8" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="D802" s="12">
-        <v>584</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B803" s="10" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="C803" s="8" t="s">
-        <v>1354</v>
+        <v>1360</v>
       </c>
       <c r="D803" s="12">
-        <v>735</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="804" spans="1:4">
-      <c r="A804" s="6">
+      <c r="A804" s="4" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B804" s="7"/>
+      <c r="C804" s="8"/>
+      <c r="D804" s="12"/>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B804" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A805" s="6">
+      <c r="B805" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B805" s="10" t="s">
-[...6 lines deleted...]
-        <v>1341</v>
+      <c r="C805" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D805" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="806" spans="1:4">
-      <c r="A806" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D806" s="12"/>
+      <c r="A806" s="6">
+        <v>1</v>
+      </c>
+      <c r="B806" s="10" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C806" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D806" s="12">
+        <v>298</v>
+      </c>
     </row>
     <row r="807" spans="1:4">
-      <c r="A807" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A807" s="6">
+        <v>2</v>
+      </c>
+      <c r="B807" s="10" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C807" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D807" s="12">
+        <v>451</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B808" s="10" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="C808" s="8" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="D808" s="12">
-        <v>732</v>
+        <v>506</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B809" s="10" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
       <c r="C809" s="8" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="D809" s="12">
-        <v>1296</v>
+        <v>779</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B810" s="10" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="C810" s="8" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="D810" s="12">
-        <v>990</v>
+        <v>909</v>
       </c>
     </row>
     <row r="811" spans="1:4">
-      <c r="A811" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A811" s="4" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B811" s="7"/>
+      <c r="C811" s="8"/>
+      <c r="D811" s="12"/>
     </row>
     <row r="812" spans="1:4">
-      <c r="A812" s="6">
+      <c r="A812" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B812" s="10" t="s">
-[...6 lines deleted...]
-        <v>1494</v>
+      <c r="B812" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C812" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D812" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B813" s="10" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="C813" s="8" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="D813" s="12">
-        <v>1974</v>
+        <v>829</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B814" s="10" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="C814" s="8" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="D814" s="12">
-        <v>2763</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B815" s="10" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="C815" s="8" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="D815" s="12">
-        <v>3780</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="816" spans="1:4">
-      <c r="A816" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D816" s="12"/>
+      <c r="A816" s="6">
+        <v>4</v>
+      </c>
+      <c r="B816" s="10" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C816" s="8" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D816" s="12">
+        <v>1647</v>
+      </c>
     </row>
     <row r="817" spans="1:4">
-      <c r="A817" s="5" t="s">
+      <c r="A817" s="6">
         <v>5</v>
       </c>
-      <c r="B817" s="9" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B817" s="10" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C817" s="8" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D817" s="12">
+        <v>2223</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B818" s="10" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="C818" s="8" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="D818" s="12">
-        <v>334</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="819" spans="1:4">
-      <c r="A819" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A819" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B819" s="7"/>
+      <c r="C819" s="8"/>
+      <c r="D819" s="12"/>
     </row>
     <row r="820" spans="1:4">
-      <c r="A820" s="6">
-[...9 lines deleted...]
-        <v>382</v>
+      <c r="A820" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B820" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C820" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D820" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B821" s="10" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="C821" s="8" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="D821" s="12">
-        <v>483</v>
+        <v>395</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B822" s="10" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C822" s="8" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="D822" s="12">
-        <v>653</v>
+        <v>439</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B823" s="10" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="C823" s="8" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="D823" s="12">
-        <v>954</v>
+        <v>584</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B824" s="10" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="C824" s="8" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="D824" s="12">
-        <v>1179</v>
+        <v>735</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="6">
+        <v>5</v>
+      </c>
+      <c r="B825" s="10" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C825" s="8" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D825" s="12">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826" s="6">
+        <v>6</v>
+      </c>
+      <c r="B826" s="10" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C826" s="8" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D826" s="12">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827" s="4" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B827" s="7"/>
+      <c r="C827" s="8"/>
+      <c r="D827" s="12"/>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B828" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C828" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D828" s="13" t="s">
         <v>8</v>
-      </c>
-[...43 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B829" s="10" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="C829" s="8" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="D829" s="12">
-        <v>1449</v>
+        <v>732</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B830" s="10" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="C830" s="8" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="D830" s="12">
-        <v>1935</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B831" s="10" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="C831" s="8" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="D831" s="12">
-        <v>2547</v>
+        <v>990</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B832" s="10" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="C832" s="8" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="D832" s="12">
-        <v>3303</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B833" s="10" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="C833" s="8" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="D833" s="12">
-        <v>3852</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B834" s="10" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="C834" s="8" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="D834" s="12">
-        <v>7110</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B835" s="10" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="C835" s="8" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="D835" s="12">
-        <v>3384</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B836" s="10" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="C836" s="8" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="D836" s="12">
-        <v>3627</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="837" spans="1:4">
-      <c r="A837" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A837" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B837" s="7"/>
+      <c r="C837" s="8"/>
+      <c r="D837" s="12"/>
     </row>
     <row r="838" spans="1:4">
-      <c r="A838" s="6">
-[...9 lines deleted...]
-        <v>1071</v>
+      <c r="A838" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B838" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C838" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D838" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B839" s="10" t="s">
         <v>1416</v>
       </c>
       <c r="C839" s="8" t="s">
         <v>1417</v>
       </c>
       <c r="D839" s="12">
-        <v>2331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="840" spans="1:4">
-      <c r="A840" s="4" t="s">
+      <c r="A840" s="6">
+        <v>2</v>
+      </c>
+      <c r="B840" s="10" t="s">
         <v>1418</v>
       </c>
-      <c r="B840" s="7"/>
-[...1 lines deleted...]
-      <c r="D840" s="12"/>
+      <c r="C840" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D840" s="12">
+        <v>472</v>
+      </c>
     </row>
     <row r="841" spans="1:4">
-      <c r="A841" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A841" s="6">
+        <v>3</v>
+      </c>
+      <c r="B841" s="10" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C841" s="8" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D841" s="12">
+        <v>382</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B842" s="10" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="C842" s="8" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="D842" s="12">
-        <v>338</v>
+        <v>483</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B843" s="10" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="C843" s="8" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="D843" s="12">
-        <v>396</v>
+        <v>653</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B844" s="10" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="C844" s="8" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="D844" s="12">
-        <v>393</v>
+        <v>954</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B845" s="10" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="C845" s="8" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="D845" s="12">
-        <v>473</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="6">
+        <v>8</v>
+      </c>
+      <c r="B846" s="10" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C846" s="8" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D846" s="12">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847" s="4" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B847" s="7"/>
+      <c r="C847" s="8"/>
+      <c r="D847" s="12"/>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B846" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A847" s="6">
+      <c r="B848" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B847" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A848" s="6">
+      <c r="C848" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B848" s="10" t="s">
-[...6 lines deleted...]
-        <v>1143</v>
+      <c r="D848" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B849" s="10" t="s">
         <v>1433</v>
       </c>
       <c r="C849" s="8" t="s">
         <v>1434</v>
       </c>
       <c r="D849" s="12">
-        <v>479</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B850" s="10" t="s">
         <v>1435</v>
       </c>
       <c r="C850" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="D850" s="12">
-        <v>551</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="851" spans="1:4">
-      <c r="A851" s="4" t="s">
+      <c r="A851" s="6">
+        <v>3</v>
+      </c>
+      <c r="B851" s="10" t="s">
         <v>1437</v>
       </c>
-      <c r="B851" s="7"/>
-[...1 lines deleted...]
-      <c r="D851" s="12"/>
+      <c r="C851" s="8" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D851" s="12">
+        <v>1935</v>
+      </c>
     </row>
     <row r="852" spans="1:4">
-      <c r="A852" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A852" s="6">
+        <v>4</v>
+      </c>
+      <c r="B852" s="10" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C852" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D852" s="12">
+        <v>2547</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B853" s="10" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="C853" s="8" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="D853" s="12">
-        <v>1089</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B854" s="10" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="C854" s="8" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="D854" s="12">
-        <v>1278</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="855" spans="1:4">
-      <c r="A855" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D855" s="12"/>
+      <c r="A855" s="6">
+        <v>7</v>
+      </c>
+      <c r="B855" s="10" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C855" s="8" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D855" s="12">
+        <v>7110</v>
+      </c>
     </row>
     <row r="856" spans="1:4">
-      <c r="A856" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D856" s="13" t="s">
+      <c r="A856" s="6">
         <v>8</v>
+      </c>
+      <c r="B856" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C856" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D856" s="12">
+        <v>3384</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B857" s="10" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="C857" s="8" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="D857" s="12">
-        <v>418</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="6">
+        <v>10</v>
+      </c>
+      <c r="B858" s="10" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C858" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D858" s="12">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859" s="6">
+        <v>11</v>
+      </c>
+      <c r="B859" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C859" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D859" s="12">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860" s="6">
+        <v>12</v>
+      </c>
+      <c r="B860" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C860" s="8" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D860" s="12">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861" s="4" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B861" s="7"/>
+      <c r="C861" s="8"/>
+      <c r="D861" s="12"/>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B862" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C862" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D862" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863" s="6">
+        <v>1</v>
+      </c>
+      <c r="B863" s="10" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C863" s="8" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D863" s="12">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864" s="6">
         <v>2</v>
       </c>
-      <c r="B858" s="10" t="s">
-[...78 lines deleted...]
-        <v>8</v>
+      <c r="B864" s="10" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C864" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D864" s="12">
+        <v>396</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B865" s="10" t="s">
-        <v>1453</v>
+        <v>1462</v>
       </c>
       <c r="C865" s="8" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
       <c r="D865" s="12">
-        <v>145</v>
+        <v>393</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B866" s="10" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="C866" s="8" t="s">
-        <v>1456</v>
+        <v>1465</v>
       </c>
       <c r="D866" s="12">
-        <v>202</v>
+        <v>473</v>
       </c>
     </row>
     <row r="867" spans="1:4">
-      <c r="A867" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D867" s="12"/>
+      <c r="A867" s="6">
+        <v>5</v>
+      </c>
+      <c r="B867" s="10" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C867" s="8" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D867" s="12">
+        <v>629</v>
+      </c>
     </row>
     <row r="868" spans="1:4">
-      <c r="A868" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B868" s="9" t="s">
+      <c r="A868" s="6">
         <v>6</v>
       </c>
-      <c r="C868" s="11" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B868" s="10" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C868" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D868" s="12">
+        <v>909</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B869" s="10" t="s">
-        <v>1458</v>
+        <v>1470</v>
       </c>
       <c r="C869" s="8" t="s">
-        <v>1459</v>
+        <v>1471</v>
       </c>
       <c r="D869" s="12">
-        <v>1044</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B870" s="10" t="s">
-        <v>1460</v>
+        <v>1472</v>
       </c>
       <c r="C870" s="8" t="s">
-        <v>1461</v>
+        <v>1473</v>
       </c>
       <c r="D870" s="12">
-        <v>1197</v>
+        <v>479</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B871" s="10" t="s">
-        <v>1462</v>
+        <v>1474</v>
       </c>
       <c r="C871" s="8" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="D871" s="12">
-        <v>2079</v>
+        <v>551</v>
       </c>
     </row>
     <row r="872" spans="1:4">
-      <c r="A872" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A872" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B872" s="7"/>
+      <c r="C872" s="8"/>
+      <c r="D872" s="12"/>
     </row>
     <row r="873" spans="1:4">
-      <c r="A873" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D873" s="12"/>
+      <c r="A873" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B873" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C873" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D873" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="874" spans="1:4">
-      <c r="A874" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A874" s="6">
+        <v>1</v>
+      </c>
+      <c r="B874" s="10" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C874" s="8" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D874" s="12">
+        <v>1089</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B875" s="10" t="s">
-        <v>1467</v>
+        <v>1479</v>
       </c>
       <c r="C875" s="8" t="s">
-        <v>1468</v>
+        <v>1480</v>
       </c>
       <c r="D875" s="12">
-        <v>368</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="876" spans="1:4">
-      <c r="A876" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A876" s="4" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B876" s="7"/>
+      <c r="C876" s="8"/>
+      <c r="D876" s="12"/>
     </row>
     <row r="877" spans="1:4">
-      <c r="A877" s="6">
-[...9 lines deleted...]
-        <v>972</v>
+      <c r="A877" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B877" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C877" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D877" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B878" s="10" t="s">
-        <v>1473</v>
+        <v>1482</v>
       </c>
       <c r="C878" s="8" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
       <c r="D878" s="12">
-        <v>1728</v>
+        <v>418</v>
       </c>
     </row>
     <row r="879" spans="1:4">
-      <c r="A879" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D879" s="12"/>
+      <c r="A879" s="6">
+        <v>2</v>
+      </c>
+      <c r="B879" s="10" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C879" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D879" s="12">
+        <v>426</v>
+      </c>
     </row>
     <row r="880" spans="1:4">
-      <c r="A880" s="5" t="s">
+      <c r="A880" s="4" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B880" s="7"/>
+      <c r="C880" s="8"/>
+      <c r="D880" s="12"/>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B880" s="9" t="s">
+      <c r="B881" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C880" s="11" t="s">
+      <c r="C881" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D880" s="13" t="s">
+      <c r="D881" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B882" s="10" t="s">
-        <v>1478</v>
+        <v>1487</v>
       </c>
       <c r="C882" s="8" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="D882" s="12">
-        <v>3852</v>
+        <v>602</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B883" s="10" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="C883" s="8" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
       <c r="D883" s="12">
-        <v>2142</v>
+        <v>794</v>
       </c>
     </row>
     <row r="884" spans="1:4">
-      <c r="A884" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A884" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B884" s="7"/>
+      <c r="C884" s="8"/>
+      <c r="D884" s="12"/>
     </row>
     <row r="885" spans="1:4">
-      <c r="A885" s="6">
+      <c r="A885" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B885" s="10" t="s">
-[...6 lines deleted...]
-        <v>2664</v>
+      <c r="B885" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C885" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D885" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B886" s="10" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="C886" s="8" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="D886" s="12">
-        <v>3033</v>
+        <v>145</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="6">
+        <v>2</v>
+      </c>
+      <c r="B887" s="10" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C887" s="8" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D887" s="12">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888" s="4" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B888" s="7"/>
+      <c r="C888" s="8"/>
+      <c r="D888" s="12"/>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B889" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C889" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B887" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A888" s="6">
+      <c r="D889" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B888" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D889" s="12"/>
     </row>
     <row r="890" spans="1:4">
-      <c r="A890" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A890" s="6">
+        <v>1</v>
+      </c>
+      <c r="B890" s="10" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C890" s="8" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D890" s="12">
+        <v>1044</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B891" s="10" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="C891" s="8" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="D891" s="12">
-        <v>1260</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B892" s="10" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="C892" s="8" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="D892" s="12">
-        <v>767</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="893" spans="1:4">
-      <c r="A893" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D893" s="12"/>
+      <c r="A893" s="6">
+        <v>4</v>
+      </c>
+      <c r="B893" s="10" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C893" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D893" s="12">
+        <v>4140</v>
+      </c>
     </row>
     <row r="894" spans="1:4">
-      <c r="A894" s="5" t="s">
+      <c r="A894" s="4" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B894" s="7"/>
+      <c r="C894" s="8"/>
+      <c r="D894" s="12"/>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B894" s="9" t="s">
+      <c r="B895" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C894" s="11" t="s">
+      <c r="C895" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D894" s="13" t="s">
+      <c r="D895" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B896" s="10" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="C896" s="8" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="D896" s="12">
-        <v>1377</v>
+        <v>368</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B897" s="10" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="C897" s="8" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
       <c r="D897" s="12">
-        <v>1692</v>
+        <v>534</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B898" s="10" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="C898" s="8" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="D898" s="12">
-        <v>2331</v>
+        <v>972</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B899" s="10" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="C899" s="8" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="D899" s="12">
-        <v>4370</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="4" t="s">
-        <v>1508</v>
+        <v>1514</v>
       </c>
       <c r="B900" s="7"/>
       <c r="C900" s="8"/>
       <c r="D900" s="12"/>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B901" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C901" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D901" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="6">
         <v>1</v>
       </c>
       <c r="B902" s="10" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="C902" s="8" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="D902" s="12">
-        <v>508</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="6">
         <v>2</v>
       </c>
       <c r="B903" s="10" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="C903" s="8" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="D903" s="12">
-        <v>610</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="6">
         <v>3</v>
       </c>
       <c r="B904" s="10" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="C904" s="8" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="D904" s="12">
-        <v>785</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="6">
         <v>4</v>
       </c>
       <c r="B905" s="10" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="C905" s="8" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="D905" s="12">
-        <v>1053</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="6">
         <v>5</v>
       </c>
       <c r="B906" s="10" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="C906" s="8" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="D906" s="12">
-        <v>1755</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="907" spans="1:4">
-      <c r="A907" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D907" s="12"/>
+      <c r="A907" s="6">
+        <v>6</v>
+      </c>
+      <c r="B907" s="10" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C907" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D907" s="12">
+        <v>3033</v>
+      </c>
     </row>
     <row r="908" spans="1:4">
-      <c r="A908" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C908" s="11" t="s">
+      <c r="A908" s="6">
         <v>7</v>
       </c>
-      <c r="D908" s="13" t="s">
-        <v>8</v>
+      <c r="B908" s="10" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C908" s="8" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D908" s="12">
+        <v>6300</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B909" s="10" t="s">
-        <v>1520</v>
+        <v>1529</v>
       </c>
       <c r="C909" s="8" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="D909" s="12">
-        <v>1260</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="910" spans="1:4">
-      <c r="A910" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A910" s="4" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B910" s="7"/>
+      <c r="C910" s="8"/>
+      <c r="D910" s="12"/>
     </row>
     <row r="911" spans="1:4">
-      <c r="A911" s="6">
-[...9 lines deleted...]
-        <v>1836</v>
+      <c r="A911" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B911" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C911" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D911" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B912" s="10" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="C912" s="8" t="s">
-        <v>1527</v>
+        <v>1533</v>
       </c>
       <c r="D912" s="12">
-        <v>2439</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="6">
+        <v>2</v>
+      </c>
+      <c r="B913" s="10" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C913" s="8" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D913" s="12">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914" s="4" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B914" s="7"/>
+      <c r="C914" s="8"/>
+      <c r="D914" s="12"/>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B913" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A914" s="6">
+      <c r="B915" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B914" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D915" s="12"/>
+      <c r="C915" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D915" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="916" spans="1:4">
-      <c r="A916" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A916" s="6">
+        <v>1</v>
+      </c>
+      <c r="B916" s="10" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C916" s="8" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D916" s="12">
+        <v>1197</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B917" s="10" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="C917" s="8" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="D917" s="12">
-        <v>450</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B918" s="10" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
       <c r="C918" s="8" t="s">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="D918" s="12">
-        <v>562</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B919" s="10" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="C919" s="8" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
       <c r="D919" s="12">
-        <v>653</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B920" s="10" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="C920" s="8" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="D920" s="12">
-        <v>927</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="921" spans="1:4">
-      <c r="A921" s="6">
+      <c r="A921" s="4" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B921" s="7"/>
+      <c r="C921" s="8"/>
+      <c r="D921" s="12"/>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B921" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A922" s="6">
+      <c r="B922" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B922" s="10" t="s">
-[...6 lines deleted...]
-        <v>1701</v>
+      <c r="C922" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D922" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="923" spans="1:4">
-      <c r="A923" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D923" s="12"/>
+      <c r="A923" s="6">
+        <v>1</v>
+      </c>
+      <c r="B923" s="10" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C923" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D923" s="12">
+        <v>508</v>
+      </c>
     </row>
     <row r="924" spans="1:4">
-      <c r="A924" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A924" s="6">
+        <v>2</v>
+      </c>
+      <c r="B924" s="10" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C924" s="8" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D924" s="12">
+        <v>610</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B925" s="10" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="C925" s="8" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="D925" s="12">
-        <v>1188</v>
+        <v>785</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B926" s="10" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="C926" s="8" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="D926" s="12">
-        <v>1476</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B927" s="10" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="C927" s="8" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="D927" s="12">
-        <v>2322</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="928" spans="1:4">
-      <c r="A928" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A928" s="4" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B928" s="7"/>
+      <c r="C928" s="8"/>
+      <c r="D928" s="12"/>
     </row>
     <row r="929" spans="1:4">
-      <c r="A929" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D929" s="12"/>
+      <c r="A929" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B929" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C929" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D929" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="930" spans="1:4">
-      <c r="A930" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A930" s="6">
+        <v>1</v>
+      </c>
+      <c r="B930" s="10" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C930" s="8" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D930" s="12">
+        <v>1260</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B931" s="10" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="C931" s="8" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="D931" s="12">
-        <v>534</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B932" s="10" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="C932" s="8" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="D932" s="12">
-        <v>767</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B933" s="10" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="C933" s="8" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="D933" s="12">
-        <v>1422</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B934" s="10" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
       <c r="C934" s="8" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D934" s="12">
-        <v>2475</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="935" spans="1:4">
-      <c r="A935" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D935" s="12"/>
+      <c r="A935" s="6">
+        <v>6</v>
+      </c>
+      <c r="B935" s="10" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C935" s="8" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D935" s="12">
+        <v>3807</v>
+      </c>
     </row>
     <row r="936" spans="1:4">
-      <c r="A936" s="5" t="s">
+      <c r="A936" s="4" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B936" s="7"/>
+      <c r="C936" s="8"/>
+      <c r="D936" s="12"/>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B936" s="9" t="s">
+      <c r="B937" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C936" s="11" t="s">
+      <c r="C937" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D936" s="13" t="s">
+      <c r="D937" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B938" s="10" t="s">
-        <v>1566</v>
+        <v>1572</v>
       </c>
       <c r="C938" s="8" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
       <c r="D938" s="12">
-        <v>1476</v>
+        <v>450</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B939" s="10" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
       <c r="C939" s="8" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="D939" s="12">
-        <v>1476</v>
+        <v>562</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B940" s="10" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="C940" s="8" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="D940" s="12">
-        <v>1494</v>
+        <v>653</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B941" s="10" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="C941" s="8" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="D941" s="12">
-        <v>3033</v>
+        <v>927</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B942" s="10" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="C942" s="8" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="D942" s="12">
-        <v>2484</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="6">
+        <v>6</v>
+      </c>
+      <c r="B943" s="10" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C943" s="8" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D943" s="12">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944" s="4" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B944" s="7"/>
+      <c r="C944" s="8"/>
+      <c r="D944" s="12"/>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B945" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C945" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B943" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A944" s="6">
+      <c r="D945" s="13" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>2763</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B946" s="10" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="C946" s="8" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D946" s="12">
-        <v>2430</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B947" s="10" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C947" s="8" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="D947" s="12">
-        <v>2142</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B948" s="10" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="C948" s="8" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="D948" s="12">
-        <v>2367</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B949" s="10" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="C949" s="8" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="D949" s="12">
         <v>4365</v>
       </c>
     </row>
     <row r="950" spans="1:4">
-      <c r="A950" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A950" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B950" s="7"/>
+      <c r="C950" s="8"/>
+      <c r="D950" s="12"/>
     </row>
     <row r="951" spans="1:4">
-      <c r="A951" s="6">
-[...9 lines deleted...]
-        <v>5040</v>
+      <c r="A951" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B951" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C951" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D951" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B952" s="10" t="s">
         <v>1594</v>
       </c>
       <c r="C952" s="8" t="s">
         <v>1595</v>
       </c>
       <c r="D952" s="12">
-        <v>4410</v>
+        <v>534</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="6">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B953" s="10" t="s">
         <v>1596</v>
       </c>
       <c r="C953" s="8" t="s">
         <v>1597</v>
       </c>
       <c r="D953" s="12">
-        <v>4410</v>
+        <v>767</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B954" s="10" t="s">
         <v>1598</v>
       </c>
       <c r="C954" s="8" t="s">
         <v>1599</v>
       </c>
       <c r="D954" s="12">
-        <v>4041</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B955" s="10" t="s">
         <v>1600</v>
       </c>
       <c r="C955" s="8" t="s">
         <v>1601</v>
       </c>
       <c r="D955" s="12">
-        <v>4590</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="4" t="s">
         <v>1602</v>
       </c>
       <c r="B956" s="7"/>
       <c r="C956" s="8"/>
       <c r="D956" s="12"/>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B957" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C957" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D957" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="6">
         <v>1</v>
       </c>
       <c r="B958" s="10" t="s">
         <v>1603</v>
       </c>
       <c r="C958" s="8" t="s">
         <v>1604</v>
       </c>
       <c r="D958" s="12">
-        <v>661</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="6">
         <v>2</v>
       </c>
       <c r="B959" s="10" t="s">
         <v>1605</v>
       </c>
       <c r="C959" s="8" t="s">
         <v>1606</v>
       </c>
       <c r="D959" s="12">
-        <v>643</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="6">
         <v>3</v>
       </c>
       <c r="B960" s="10" t="s">
         <v>1607</v>
       </c>
       <c r="C960" s="8" t="s">
         <v>1608</v>
       </c>
       <c r="D960" s="12">
-        <v>695</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="6">
         <v>4</v>
       </c>
       <c r="B961" s="10" t="s">
         <v>1609</v>
       </c>
       <c r="C961" s="8" t="s">
         <v>1610</v>
       </c>
       <c r="D961" s="12">
-        <v>710</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="6">
         <v>5</v>
       </c>
       <c r="B962" s="10" t="s">
         <v>1611</v>
       </c>
       <c r="C962" s="8" t="s">
         <v>1612</v>
       </c>
       <c r="D962" s="12">
-        <v>1152</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="6">
         <v>6</v>
       </c>
       <c r="B963" s="10" t="s">
         <v>1613</v>
       </c>
       <c r="C963" s="8" t="s">
         <v>1614</v>
       </c>
       <c r="D963" s="12">
-        <v>862</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="6">
         <v>7</v>
       </c>
       <c r="B964" s="10" t="s">
         <v>1615</v>
       </c>
       <c r="C964" s="8" t="s">
         <v>1616</v>
       </c>
       <c r="D964" s="12">
-        <v>909</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="6">
         <v>8</v>
       </c>
       <c r="B965" s="10" t="s">
         <v>1617</v>
       </c>
       <c r="C965" s="8" t="s">
         <v>1618</v>
       </c>
       <c r="D965" s="12">
-        <v>1098</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="6">
         <v>9</v>
       </c>
       <c r="B966" s="10" t="s">
         <v>1619</v>
       </c>
       <c r="C966" s="8" t="s">
         <v>1620</v>
       </c>
       <c r="D966" s="12">
-        <v>1008</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="6">
         <v>10</v>
       </c>
       <c r="B967" s="10" t="s">
         <v>1621</v>
       </c>
       <c r="C967" s="8" t="s">
         <v>1622</v>
       </c>
       <c r="D967" s="12">
-        <v>1179</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="6">
         <v>11</v>
       </c>
       <c r="B968" s="10" t="s">
         <v>1623</v>
       </c>
       <c r="C968" s="8" t="s">
         <v>1624</v>
       </c>
       <c r="D968" s="12">
-        <v>1206</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="6">
         <v>12</v>
       </c>
       <c r="B969" s="10" t="s">
         <v>1625</v>
       </c>
       <c r="C969" s="8" t="s">
         <v>1626</v>
       </c>
       <c r="D969" s="12">
-        <v>1260</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="6">
         <v>13</v>
       </c>
       <c r="B970" s="10" t="s">
         <v>1627</v>
       </c>
       <c r="C970" s="8" t="s">
         <v>1628</v>
       </c>
       <c r="D970" s="12">
-        <v>1719</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="6">
         <v>14</v>
       </c>
       <c r="B971" s="10" t="s">
         <v>1629</v>
       </c>
       <c r="C971" s="8" t="s">
         <v>1630</v>
       </c>
       <c r="D971" s="12">
-        <v>1557</v>
+        <v>4041</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="6">
         <v>15</v>
       </c>
       <c r="B972" s="10" t="s">
         <v>1631</v>
       </c>
       <c r="C972" s="8" t="s">
         <v>1632</v>
       </c>
       <c r="D972" s="12">
-        <v>1827</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="6">
         <v>16</v>
       </c>
       <c r="B973" s="10" t="s">
         <v>1633</v>
       </c>
       <c r="C973" s="8" t="s">
         <v>1634</v>
       </c>
       <c r="D973" s="12">
-        <v>1818</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="6">
         <v>17</v>
       </c>
       <c r="B974" s="10" t="s">
         <v>1635</v>
       </c>
       <c r="C974" s="8" t="s">
         <v>1636</v>
       </c>
       <c r="D974" s="12">
-        <v>2088</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="975" spans="1:4">
-      <c r="A975" s="4" t="s">
+      <c r="A975" s="6">
+        <v>18</v>
+      </c>
+      <c r="B975" s="10" t="s">
         <v>1637</v>
       </c>
-      <c r="B975" s="7"/>
-[...1 lines deleted...]
-      <c r="D975" s="12"/>
+      <c r="C975" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D975" s="12">
+        <v>4041</v>
+      </c>
     </row>
     <row r="976" spans="1:4">
-      <c r="A976" s="5" t="s">
+      <c r="A976" s="6">
+        <v>19</v>
+      </c>
+      <c r="B976" s="10" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C976" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D976" s="12">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B977" s="7"/>
+      <c r="C977" s="8"/>
+      <c r="D977" s="12"/>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B976" s="9" t="s">
+      <c r="B978" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C976" s="11" t="s">
+      <c r="C978" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D976" s="13" t="s">
+      <c r="D978" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B979" s="10" t="s">
         <v>1642</v>
       </c>
       <c r="C979" s="8" t="s">
         <v>1643</v>
       </c>
       <c r="D979" s="12">
-        <v>2547</v>
+        <v>661</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B980" s="10" t="s">
         <v>1644</v>
       </c>
       <c r="C980" s="8" t="s">
         <v>1645</v>
       </c>
       <c r="D980" s="12">
-        <v>3033</v>
+        <v>643</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B981" s="10" t="s">
         <v>1646</v>
       </c>
       <c r="C981" s="8" t="s">
         <v>1647</v>
       </c>
       <c r="D981" s="12">
-        <v>4772</v>
+        <v>695</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B982" s="10" t="s">
         <v>1648</v>
       </c>
       <c r="C982" s="8" t="s">
         <v>1649</v>
       </c>
       <c r="D982" s="12">
-        <v>5220</v>
+        <v>710</v>
       </c>
     </row>
     <row r="983" spans="1:4">
-      <c r="A983" s="4" t="s">
+      <c r="A983" s="6">
+        <v>5</v>
+      </c>
+      <c r="B983" s="10" t="s">
         <v>1650</v>
       </c>
-      <c r="B983" s="7"/>
-[...1 lines deleted...]
-      <c r="D983" s="12"/>
+      <c r="C983" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D983" s="12">
+        <v>1152</v>
+      </c>
     </row>
     <row r="984" spans="1:4">
-      <c r="A984" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B984" s="9" t="s">
+      <c r="A984" s="6">
         <v>6</v>
       </c>
-      <c r="C984" s="11" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="B984" s="10" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C984" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D984" s="12">
+        <v>862</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B985" s="10" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="C985" s="8" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="D985" s="12">
-        <v>683</v>
+        <v>909</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B986" s="10" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="C986" s="8" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="D986" s="12">
-        <v>838</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B987" s="10" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="C987" s="8" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="D987" s="12">
-        <v>1152</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B988" s="10" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="C988" s="8" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="D988" s="12">
-        <v>1485</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B989" s="10" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="C989" s="8" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="D989" s="12">
-        <v>1692</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="6">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B990" s="10" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="C990" s="8" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="D990" s="12">
-        <v>2430</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="991" spans="1:4">
-      <c r="A991" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D991" s="12"/>
+      <c r="A991" s="6">
+        <v>13</v>
+      </c>
+      <c r="B991" s="10" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C991" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D991" s="12">
+        <v>1719</v>
+      </c>
     </row>
     <row r="992" spans="1:4">
-      <c r="A992" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A992" s="6">
+        <v>14</v>
+      </c>
+      <c r="B992" s="10" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C992" s="8" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D992" s="12">
+        <v>1557</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B993" s="10" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="C993" s="8" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="D993" s="12">
-        <v>3000</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="6">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B994" s="10" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="C994" s="8" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="D994" s="12">
-        <v>3150</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B995" s="10" t="s">
-        <v>1668</v>
+        <v>1674</v>
       </c>
       <c r="C995" s="8" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
       <c r="D995" s="12">
-        <v>3600</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="996" spans="1:4">
-      <c r="A996" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A996" s="4" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B996" s="7"/>
+      <c r="C996" s="8"/>
+      <c r="D996" s="12"/>
     </row>
     <row r="997" spans="1:4">
-      <c r="A997" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D997" s="12"/>
+      <c r="A997" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B997" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C997" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D997" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="998" spans="1:4">
-      <c r="A998" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A998" s="6">
+        <v>1</v>
+      </c>
+      <c r="B998" s="10" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C998" s="8" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D998" s="12">
+        <v>1647</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B999" s="10" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="C999" s="8" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="D999" s="12">
-        <v>1809</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1000" s="10" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
       <c r="C1000" s="8" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="D1000" s="12">
-        <v>1881</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
-      <c r="A1001" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1001" s="12"/>
+      <c r="A1001" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1001" s="10" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C1001" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D1001" s="12">
+        <v>3033</v>
+      </c>
     </row>
     <row r="1002" spans="1:4">
-      <c r="A1002" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1002" s="12"/>
+      <c r="A1002" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1002" s="10" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1002" s="8" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D1002" s="12">
+        <v>4772</v>
+      </c>
     </row>
     <row r="1003" spans="1:4">
-      <c r="A1003" s="5" t="s">
+      <c r="A1003" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1003" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C1003" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D1003" s="12">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004" s="4" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B1004" s="7"/>
+      <c r="C1004" s="8"/>
+      <c r="D1004" s="12"/>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1003" s="9" t="s">
+      <c r="B1005" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1003" s="11" t="s">
+      <c r="C1005" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1003" s="13" t="s">
+      <c r="D1005" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1006" s="10" t="s">
-        <v>1683</v>
+        <v>1690</v>
       </c>
       <c r="C1006" s="8" t="s">
-        <v>1684</v>
+        <v>1691</v>
       </c>
       <c r="D1006" s="12">
-        <v>97</v>
+        <v>683</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B1007" s="10" t="s">
-        <v>1685</v>
+        <v>1692</v>
       </c>
       <c r="C1007" s="8" t="s">
-        <v>1686</v>
+        <v>1693</v>
       </c>
       <c r="D1007" s="12">
-        <v>123</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1008" s="10" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1008" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D1008" s="12">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1009" s="10" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C1009" s="8" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D1009" s="12">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010" s="6">
         <v>5</v>
       </c>
-      <c r="B1008" s="10" t="s">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B1010" s="10" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C1010" s="8" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D1010" s="12">
+        <v>1692</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1011" s="10" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C1011" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D1011" s="12">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012" s="4" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B1012" s="7"/>
+      <c r="C1012" s="8"/>
+      <c r="D1012" s="12"/>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1013" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1013" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1013" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014" s="6">
         <v>1</v>
       </c>
-      <c r="B1011" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1012" s="6">
+      <c r="B1014" s="10" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C1014" s="8" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D1014" s="12">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015" s="6">
         <v>2</v>
       </c>
-      <c r="B1012" s="10" t="s">
-[...42 lines deleted...]
-        <v>8</v>
+      <c r="B1015" s="10" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C1015" s="8" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D1015" s="12">
+        <v>3150</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1016" s="10" t="s">
-        <v>1697</v>
+        <v>1707</v>
       </c>
       <c r="C1016" s="8" t="s">
-        <v>1698</v>
+        <v>1708</v>
       </c>
       <c r="D1016" s="12">
-        <v>114</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1017" s="10" t="s">
-        <v>1699</v>
+        <v>1709</v>
       </c>
       <c r="C1017" s="8" t="s">
-        <v>1700</v>
+        <v>1710</v>
       </c>
       <c r="D1017" s="12">
-        <v>167</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
-      <c r="A1018" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1018" s="4" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B1018" s="7"/>
+      <c r="C1018" s="8"/>
+      <c r="D1018" s="12"/>
     </row>
     <row r="1019" spans="1:4">
-      <c r="A1019" s="6">
-[...9 lines deleted...]
-        <v>295</v>
+      <c r="A1019" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1019" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1019" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1019" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1020" s="10" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C1020" s="8" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D1020" s="12">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1021" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C1021" s="8" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D1021" s="12">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022" s="3" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B1022" s="7"/>
+      <c r="C1022" s="8"/>
+      <c r="D1022" s="12"/>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023" s="4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B1023" s="7"/>
+      <c r="C1023" s="8"/>
+      <c r="D1023" s="12"/>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1020" s="10" t="s">
-[...21 lines deleted...]
-      <c r="B1022" s="9" t="s">
+      <c r="B1024" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1022" s="11" t="s">
+      <c r="C1024" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1022" s="13" t="s">
+      <c r="D1024" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1025" s="10" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="C1025" s="8" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="D1025" s="12">
-        <v>237</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1026" s="10" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C1026" s="8" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D1026" s="12">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1027" s="10" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C1027" s="8" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D1027" s="12">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028" s="6">
         <v>4</v>
       </c>
-      <c r="B1026" s="10" t="s">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B1028" s="10" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C1028" s="8" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D1028" s="12">
+        <v>165</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B1029" s="10" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="C1029" s="8" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="D1029" s="12">
-        <v>158</v>
+        <v>354</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
-      <c r="A1030" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1030" s="4" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B1030" s="7"/>
+      <c r="C1030" s="8"/>
+      <c r="D1030" s="12"/>
     </row>
     <row r="1031" spans="1:4">
-      <c r="A1031" s="6">
-[...9 lines deleted...]
-        <v>229</v>
+      <c r="A1031" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1031" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1031" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1031" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1032" s="10" t="s">
-        <v>1723</v>
+        <v>1729</v>
       </c>
       <c r="C1032" s="8" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="D1032" s="12">
-        <v>248</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1033" s="10" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="C1033" s="8" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="D1033" s="12">
-        <v>304</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1034" s="10" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="C1034" s="8" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="D1034" s="12">
-        <v>521</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="4" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
       <c r="B1035" s="7"/>
       <c r="C1035" s="8"/>
       <c r="D1035" s="12"/>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1036" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1036" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D1036" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="6">
         <v>1</v>
       </c>
       <c r="B1037" s="10" t="s">
-        <v>1730</v>
+        <v>1736</v>
       </c>
       <c r="C1037" s="8" t="s">
-        <v>1731</v>
+        <v>1737</v>
       </c>
       <c r="D1037" s="12">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="6">
         <v>2</v>
       </c>
       <c r="B1038" s="10" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="C1038" s="8" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="D1038" s="12">
-        <v>167</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="6">
         <v>3</v>
       </c>
       <c r="B1039" s="10" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="C1039" s="8" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="D1039" s="12">
-        <v>169</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="6">
         <v>4</v>
       </c>
       <c r="B1040" s="10" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="C1040" s="8" t="s">
-        <v>1737</v>
+        <v>1743</v>
       </c>
       <c r="D1040" s="12">
-        <v>197</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="6">
         <v>5</v>
       </c>
       <c r="B1041" s="10" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="C1041" s="8" t="s">
-        <v>1739</v>
+        <v>1745</v>
       </c>
       <c r="D1041" s="12">
-        <v>216</v>
+        <v>686</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
-      <c r="A1042" s="6">
+      <c r="A1042" s="4" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B1042" s="7"/>
+      <c r="C1042" s="8"/>
+      <c r="D1042" s="12"/>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1043" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B1042" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1043" s="6">
+      <c r="C1043" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1043" s="10" t="s">
-[...6 lines deleted...]
-        <v>299</v>
+      <c r="D1043" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B1044" s="10" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="C1044" s="8" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="D1044" s="12">
-        <v>373</v>
+        <v>193</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1045" s="10" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="C1045" s="8" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="D1045" s="12">
-        <v>385</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B1046" s="10" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="C1046" s="8" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="D1046" s="12">
-        <v>485</v>
+        <v>319</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
-      <c r="A1047" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1047" s="12"/>
+      <c r="A1047" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1047" s="10" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C1047" s="8" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D1047" s="12">
+        <v>540</v>
+      </c>
     </row>
     <row r="1048" spans="1:4">
-      <c r="A1048" s="5" t="s">
+      <c r="A1048" s="4" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B1048" s="7"/>
+      <c r="C1048" s="8"/>
+      <c r="D1048" s="12"/>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1048" s="9" t="s">
+      <c r="B1049" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1048" s="11" t="s">
+      <c r="C1049" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1048" s="13" t="s">
+      <c r="D1049" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1050" s="10" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="C1050" s="8" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="D1050" s="12">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1051" s="10" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="C1051" s="8" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="D1051" s="12">
-        <v>211</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B1052" s="10" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="C1052" s="8" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="D1052" s="12">
-        <v>227</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B1053" s="10" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="C1053" s="8" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="D1053" s="12">
-        <v>260</v>
+        <v>332</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1054" s="10" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="C1054" s="8" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="D1054" s="12">
-        <v>299</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1055" s="10" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C1055" s="8" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D1055" s="12">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056" s="4" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B1056" s="7"/>
+      <c r="C1056" s="8"/>
+      <c r="D1056" s="12"/>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1057" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1057" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1055" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1056" s="6">
+      <c r="D1057" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B1056" s="10" t="s">
-[...21 lines deleted...]
-      </c>
     </row>
     <row r="1058" spans="1:4">
-      <c r="A1058" s="4" t="s">
+      <c r="A1058" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1058" s="10" t="s">
         <v>1769</v>
       </c>
-      <c r="B1058" s="7"/>
-[...1 lines deleted...]
-      <c r="D1058" s="12"/>
+      <c r="C1058" s="8" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D1058" s="12">
+        <v>196</v>
+      </c>
     </row>
     <row r="1059" spans="1:4">
-      <c r="A1059" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1059" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1059" s="10" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C1059" s="8" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D1059" s="12">
+        <v>223</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1060" s="10" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="C1060" s="8" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="D1060" s="12">
-        <v>288</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1061" s="10" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="C1061" s="8" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="D1061" s="12">
-        <v>302</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1062" s="10" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="C1062" s="8" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="D1062" s="12">
-        <v>320</v>
+        <v>289</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1063" s="10" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="C1063" s="8" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="D1063" s="12">
         <v>327</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B1064" s="10" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="C1064" s="8" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="D1064" s="12">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B1065" s="10" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="C1065" s="8" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="D1065" s="12">
-        <v>383</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B1066" s="10" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="C1066" s="8" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="D1066" s="12">
-        <v>390</v>
+        <v>517</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1067" s="10" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C1067" s="8" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D1067" s="12">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068" s="4" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B1068" s="7"/>
+      <c r="C1068" s="8"/>
+      <c r="D1068" s="12"/>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1069" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1069" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1069" s="13" t="s">
         <v>8</v>
-      </c>
-[...35 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B1070" s="10" t="s">
         <v>1790</v>
       </c>
       <c r="C1070" s="8" t="s">
         <v>1791</v>
       </c>
       <c r="D1070" s="12">
-        <v>454</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B1071" s="10" t="s">
         <v>1792</v>
       </c>
       <c r="C1071" s="8" t="s">
         <v>1793</v>
       </c>
       <c r="D1071" s="12">
-        <v>491</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B1072" s="10" t="s">
         <v>1794</v>
       </c>
       <c r="C1072" s="8" t="s">
         <v>1795</v>
       </c>
       <c r="D1072" s="12">
-        <v>494</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B1073" s="10" t="s">
         <v>1796</v>
       </c>
       <c r="C1073" s="8" t="s">
         <v>1797</v>
       </c>
       <c r="D1073" s="12">
-        <v>710</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="6">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B1074" s="10" t="s">
         <v>1798</v>
       </c>
       <c r="C1074" s="8" t="s">
         <v>1799</v>
       </c>
       <c r="D1074" s="12">
-        <v>744</v>
+        <v>349</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="6">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B1075" s="10" t="s">
         <v>1800</v>
       </c>
       <c r="C1075" s="8" t="s">
         <v>1801</v>
       </c>
       <c r="D1075" s="12">
-        <v>763</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="6">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B1076" s="10" t="s">
         <v>1802</v>
       </c>
       <c r="C1076" s="8" t="s">
         <v>1803</v>
       </c>
       <c r="D1076" s="12">
-        <v>860</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
-      <c r="A1077" s="4" t="s">
+      <c r="A1077" s="6">
+        <v>8</v>
+      </c>
+      <c r="B1077" s="10" t="s">
         <v>1804</v>
       </c>
-      <c r="B1077" s="7"/>
-[...1 lines deleted...]
-      <c r="D1077" s="12"/>
+      <c r="C1077" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D1077" s="12">
+        <v>534</v>
+      </c>
     </row>
     <row r="1078" spans="1:4">
-      <c r="A1078" s="5" t="s">
+      <c r="A1078" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1078" s="10" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C1078" s="8" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D1078" s="12">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079" s="4" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B1079" s="7"/>
+      <c r="C1079" s="8"/>
+      <c r="D1079" s="12"/>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1078" s="9" t="s">
+      <c r="B1080" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1078" s="11" t="s">
+      <c r="C1080" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1078" s="13" t="s">
+      <c r="D1080" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1081" s="10" t="s">
         <v>1809</v>
       </c>
       <c r="C1081" s="8" t="s">
         <v>1810</v>
       </c>
       <c r="D1081" s="12">
-        <v>584</v>
+        <v>387</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B1082" s="10" t="s">
         <v>1811</v>
       </c>
       <c r="C1082" s="8" t="s">
         <v>1812</v>
       </c>
       <c r="D1082" s="12">
-        <v>1055</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
-      <c r="A1083" s="4" t="s">
+      <c r="A1083" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1083" s="10" t="s">
         <v>1813</v>
       </c>
-      <c r="B1083" s="7"/>
-[...1 lines deleted...]
-      <c r="D1083" s="12"/>
+      <c r="C1083" s="8" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D1083" s="12">
+        <v>430</v>
+      </c>
     </row>
     <row r="1084" spans="1:4">
-      <c r="A1084" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1084" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1084" s="10" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C1084" s="8" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D1084" s="12">
+        <v>438</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B1085" s="10" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="C1085" s="8" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="D1085" s="12">
-        <v>285</v>
+        <v>469</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B1086" s="10" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="C1086" s="8" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="D1086" s="12">
-        <v>343</v>
+        <v>514</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B1087" s="10" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="C1087" s="8" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="D1087" s="12">
-        <v>492</v>
+        <v>524</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B1088" s="10" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="C1088" s="8" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="D1088" s="12">
-        <v>565</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B1089" s="10" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="C1089" s="8" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D1089" s="12">
-        <v>1055</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
-      <c r="A1090" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1090" s="12"/>
+      <c r="A1090" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1090" s="10" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C1090" s="8" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D1090" s="12">
+        <v>607</v>
+      </c>
     </row>
     <row r="1091" spans="1:4">
-      <c r="A1091" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1091" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1091" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C1091" s="8" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D1091" s="12">
+        <v>609</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="6">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B1092" s="10" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
       <c r="C1092" s="8" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="D1092" s="12">
-        <v>616</v>
+        <v>658</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="6">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B1093" s="10" t="s">
-        <v>1827</v>
+        <v>1833</v>
       </c>
       <c r="C1093" s="8" t="s">
-        <v>1828</v>
+        <v>1834</v>
       </c>
       <c r="D1093" s="12">
-        <v>1055</v>
+        <v>663</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="6">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B1094" s="10" t="s">
-        <v>1829</v>
+        <v>1835</v>
       </c>
       <c r="C1094" s="8" t="s">
-        <v>1830</v>
+        <v>1836</v>
       </c>
       <c r="D1094" s="12">
-        <v>1847</v>
+        <v>954</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="6">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B1095" s="10" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="C1095" s="8" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="D1095" s="12">
-        <v>668</v>
+        <v>999</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="6">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B1096" s="10" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="C1096" s="8" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="D1096" s="12">
-        <v>703</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="6">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B1097" s="10" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="C1097" s="8" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="D1097" s="12">
-        <v>791</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="4" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
       <c r="B1098" s="7"/>
       <c r="C1098" s="8"/>
       <c r="D1098" s="12"/>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1099" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1099" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D1099" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="6">
         <v>1</v>
       </c>
       <c r="B1100" s="10" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="C1100" s="8" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="D1100" s="12">
-        <v>172</v>
+        <v>314</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="6">
         <v>2</v>
       </c>
       <c r="B1101" s="10" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="C1101" s="8" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="D1101" s="12">
-        <v>266</v>
+        <v>491</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="6">
         <v>3</v>
       </c>
       <c r="B1102" s="10" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="C1102" s="8" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="D1102" s="12">
-        <v>422</v>
+        <v>784</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="6">
         <v>4</v>
       </c>
       <c r="B1103" s="10" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="C1103" s="8" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="D1103" s="12">
-        <v>774</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="4" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="B1104" s="7"/>
       <c r="C1104" s="8"/>
       <c r="D1104" s="12"/>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1105" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1105" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D1105" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="6">
         <v>1</v>
       </c>
       <c r="B1106" s="10" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="C1106" s="8" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
       <c r="D1106" s="12">
-        <v>281</v>
+        <v>382</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="6">
         <v>2</v>
       </c>
       <c r="B1107" s="10" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="C1107" s="8" t="s">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="D1107" s="12">
-        <v>350</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="6">
         <v>3</v>
       </c>
       <c r="B1108" s="10" t="s">
-        <v>1851</v>
+        <v>1857</v>
       </c>
       <c r="C1108" s="8" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="D1108" s="12">
-        <v>404</v>
+        <v>661</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="6">
         <v>4</v>
       </c>
       <c r="B1109" s="10" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
       <c r="C1109" s="8" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
       <c r="D1109" s="12">
-        <v>556</v>
+        <v>757</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="6">
         <v>5</v>
       </c>
       <c r="B1110" s="10" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="C1110" s="8" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D1110" s="12">
-        <v>528</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
-      <c r="A1111" s="6">
+      <c r="A1111" s="4" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B1111" s="7"/>
+      <c r="C1111" s="8"/>
+      <c r="D1111" s="12"/>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="A1112" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1112" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B1111" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D1112" s="12"/>
+      <c r="C1112" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1112" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1113" spans="1:4">
-      <c r="A1113" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1113" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1113" s="10" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C1113" s="8" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D1113" s="12">
+        <v>826</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1114" s="10" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="C1114" s="8" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="D1114" s="12">
-        <v>211</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1115" s="10" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="C1115" s="8" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="D1115" s="12">
-        <v>278</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1116" s="10" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="C1116" s="8" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="D1116" s="12">
-        <v>281</v>
+        <v>898</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1117" s="10" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="C1117" s="8" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="D1117" s="12">
-        <v>299</v>
+        <v>944</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1118" s="10" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C1118" s="8" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D1118" s="12">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="A1119" s="4" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B1119" s="7"/>
+      <c r="C1119" s="8"/>
+      <c r="D1119" s="12"/>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="A1120" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1118" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1119" s="6">
+      <c r="B1120" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B1119" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1120" s="6">
+      <c r="C1120" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1120" s="10" t="s">
-[...6 lines deleted...]
-        <v>607</v>
+      <c r="D1120" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
-      <c r="A1121" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1121" s="12"/>
+      <c r="A1121" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1121" s="10" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C1121" s="8" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D1121" s="12">
+        <v>231</v>
+      </c>
     </row>
     <row r="1122" spans="1:4">
-      <c r="A1122" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1122" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1122" s="10" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C1122" s="8" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D1122" s="12">
+        <v>356</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1123" s="10" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
       <c r="C1123" s="8" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
       <c r="D1123" s="12">
-        <v>216</v>
+        <v>567</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1124" s="10" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
       <c r="C1124" s="8" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
       <c r="D1124" s="12">
-        <v>251</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
-      <c r="A1125" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1125" s="4" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B1125" s="7"/>
+      <c r="C1125" s="8"/>
+      <c r="D1125" s="12"/>
     </row>
     <row r="1126" spans="1:4">
-      <c r="A1126" s="6">
-[...9 lines deleted...]
-        <v>385</v>
+      <c r="A1126" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1126" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1126" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1126" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1127" s="10" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="C1127" s="8" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="D1127" s="12">
-        <v>601</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
-      <c r="A1128" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1128" s="12"/>
+      <c r="A1128" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1128" s="10" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C1128" s="8" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D1128" s="12">
+        <v>469</v>
+      </c>
     </row>
     <row r="1129" spans="1:4">
-      <c r="A1129" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1129" s="12"/>
+      <c r="A1129" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1129" s="10" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C1129" s="8" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D1129" s="12">
+        <v>542</v>
+      </c>
     </row>
     <row r="1130" spans="1:4">
-      <c r="A1130" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1130" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1130" s="10" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C1130" s="8" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D1130" s="12">
+        <v>746</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B1131" s="10" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
       <c r="C1131" s="8" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
       <c r="D1131" s="12">
-        <v>61</v>
+        <v>708</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1132" s="10" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C1132" s="8" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D1132" s="12">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133" s="4" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B1133" s="7"/>
+      <c r="C1133" s="8"/>
+      <c r="D1133" s="12"/>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1134" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1134" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1134" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="A1135" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1135" s="10" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C1135" s="8" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D1135" s="12">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136" s="6">
         <v>2</v>
       </c>
-      <c r="B1132" s="10" t="s">
-[...56 lines deleted...]
-        <v>8</v>
+      <c r="B1136" s="10" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C1136" s="8" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D1136" s="12">
+        <v>373</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1137" s="10" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
       <c r="C1137" s="8" t="s">
-        <v>1897</v>
+        <v>1904</v>
       </c>
       <c r="D1137" s="12">
-        <v>88</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1138" s="10" t="s">
-        <v>1898</v>
+        <v>1905</v>
       </c>
       <c r="C1138" s="8" t="s">
-        <v>1899</v>
+        <v>1906</v>
       </c>
       <c r="D1138" s="12">
-        <v>151</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1139" s="10" t="s">
-        <v>1900</v>
+        <v>1907</v>
       </c>
       <c r="C1139" s="8" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="D1139" s="12">
-        <v>241</v>
+        <v>509</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1140" s="10" t="s">
-        <v>1902</v>
+        <v>1909</v>
       </c>
       <c r="C1140" s="8" t="s">
-        <v>1903</v>
+        <v>1910</v>
       </c>
       <c r="D1140" s="12">
-        <v>445</v>
+        <v>637</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
-      <c r="A1141" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1141" s="12"/>
+      <c r="A1141" s="6">
+        <v>7</v>
+      </c>
+      <c r="B1141" s="10" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C1141" s="8" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D1141" s="12">
+        <v>814</v>
+      </c>
     </row>
     <row r="1142" spans="1:4">
-      <c r="A1142" s="5" t="s">
+      <c r="A1142" s="4" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B1142" s="7"/>
+      <c r="C1142" s="8"/>
+      <c r="D1142" s="12"/>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="A1143" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1142" s="9" t="s">
+      <c r="B1143" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1142" s="11" t="s">
+      <c r="C1143" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1142" s="13" t="s">
+      <c r="D1143" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1144" s="10" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C1144" s="8" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D1144" s="12">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="A1145" s="6">
         <v>2</v>
       </c>
-      <c r="B1144" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D1145" s="12"/>
+      <c r="B1145" s="10" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C1145" s="8" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D1145" s="12">
+        <v>337</v>
+      </c>
     </row>
     <row r="1146" spans="1:4">
-      <c r="A1146" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1146" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1146" s="10" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C1146" s="8" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D1146" s="12">
+        <v>413</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B1147" s="10" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="C1147" s="8" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="D1147" s="12">
-        <v>181</v>
+        <v>517</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B1148" s="10" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="C1148" s="8" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="D1148" s="12">
-        <v>204</v>
+        <v>807</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
-      <c r="A1149" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1149" s="3" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B1149" s="7"/>
+      <c r="C1149" s="8"/>
+      <c r="D1149" s="12"/>
     </row>
     <row r="1150" spans="1:4">
-      <c r="A1150" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1150" s="4" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B1150" s="7"/>
+      <c r="C1150" s="8"/>
+      <c r="D1150" s="12"/>
     </row>
     <row r="1151" spans="1:4">
-      <c r="A1151" s="6">
+      <c r="A1151" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1151" s="10" t="s">
-[...6 lines deleted...]
-        <v>174</v>
+      <c r="B1151" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1151" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1151" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B1152" s="10" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="C1152" s="8" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="D1152" s="12">
-        <v>188</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
-      <c r="A1153" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1153" s="12"/>
+      <c r="A1153" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1153" s="10" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C1153" s="8" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D1153" s="12">
+        <v>68</v>
+      </c>
     </row>
     <row r="1154" spans="1:4">
-      <c r="A1154" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1154" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1154" s="10" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C1154" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D1154" s="12">
+        <v>111</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B1155" s="10" t="s">
-        <v>1923</v>
+        <v>1932</v>
       </c>
       <c r="C1155" s="8" t="s">
-        <v>1924</v>
+        <v>1933</v>
       </c>
       <c r="D1155" s="12">
-        <v>144</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
-      <c r="A1156" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1156" s="4" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B1156" s="7"/>
+      <c r="C1156" s="8"/>
+      <c r="D1156" s="12"/>
     </row>
     <row r="1157" spans="1:4">
-      <c r="A1157" s="6">
-[...9 lines deleted...]
-        <v>194</v>
+      <c r="A1157" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1157" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1157" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1157" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1158" s="10" t="s">
-        <v>1929</v>
+        <v>1935</v>
       </c>
       <c r="C1158" s="8" t="s">
-        <v>1930</v>
+        <v>1936</v>
       </c>
       <c r="D1158" s="12">
-        <v>178</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1159" s="10" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="C1159" s="8" t="s">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="D1159" s="12">
-        <v>224</v>
+        <v>151</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1160" s="10" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="C1160" s="8" t="s">
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="D1160" s="12">
-        <v>271</v>
+        <v>241</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B1161" s="10" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
       <c r="C1161" s="8" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="D1161" s="12">
-        <v>378</v>
+        <v>445</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="4" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
       <c r="B1162" s="7"/>
       <c r="C1162" s="8"/>
       <c r="D1162" s="12"/>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1163" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1163" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D1163" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="6">
         <v>1</v>
       </c>
       <c r="B1164" s="10" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
       <c r="C1164" s="8" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="D1164" s="12">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="6">
         <v>2</v>
       </c>
       <c r="B1165" s="10" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="C1165" s="8" t="s">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="D1165" s="12">
-        <v>169</v>
+        <v>437</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
-      <c r="A1166" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1166" s="4" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B1166" s="7"/>
+      <c r="C1166" s="8"/>
+      <c r="D1166" s="12"/>
     </row>
     <row r="1167" spans="1:4">
-      <c r="A1167" s="6">
-[...9 lines deleted...]
-        <v>171</v>
+      <c r="A1167" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1167" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1167" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1167" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1168" s="10" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="C1168" s="8" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="D1168" s="12">
-        <v>218</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B1169" s="10" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="C1169" s="8" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="D1169" s="12">
-        <v>291</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B1170" s="10" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="C1170" s="8" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="D1170" s="12">
-        <v>388</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
-      <c r="A1171" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1171" s="12"/>
+      <c r="A1171" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1171" s="10" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C1171" s="8" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D1171" s="12">
+        <v>162</v>
+      </c>
     </row>
     <row r="1172" spans="1:4">
-      <c r="A1172" s="5" t="s">
+      <c r="A1172" s="6">
         <v>5</v>
       </c>
-      <c r="B1172" s="9" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1172" s="10" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C1172" s="8" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D1172" s="12">
+        <v>174</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1173" s="10" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C1173" s="8" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D1173" s="12">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174" s="4" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B1174" s="7"/>
+      <c r="C1174" s="8"/>
+      <c r="D1174" s="12"/>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="A1175" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1175" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1175" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1175" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="A1176" s="6">
         <v>1</v>
       </c>
-      <c r="B1173" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1174" s="6">
+      <c r="B1176" s="10" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C1176" s="8" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D1176" s="12">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="A1177" s="6">
         <v>2</v>
       </c>
-      <c r="B1174" s="10" t="s">
-[...42 lines deleted...]
-        <v>8</v>
+      <c r="B1177" s="10" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C1177" s="8" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D1177" s="12">
+        <v>155</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1178" s="10" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="C1178" s="8" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="D1178" s="12">
-        <v>259</v>
+        <v>194</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1179" s="10" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="C1179" s="8" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="D1179" s="12">
-        <v>279</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1180" s="10" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="C1180" s="8" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="D1180" s="12">
-        <v>540</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
-      <c r="A1181" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1181" s="12"/>
+      <c r="A1181" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1181" s="10" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C1181" s="8" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D1181" s="12">
+        <v>271</v>
+      </c>
     </row>
     <row r="1182" spans="1:4">
-      <c r="A1182" s="5" t="s">
+      <c r="A1182" s="6">
+        <v>7</v>
+      </c>
+      <c r="B1182" s="10" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C1182" s="8" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D1182" s="12">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="A1183" s="4" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B1183" s="7"/>
+      <c r="C1183" s="8"/>
+      <c r="D1183" s="12"/>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="A1184" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1182" s="9" t="s">
+      <c r="B1184" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1182" s="11" t="s">
+      <c r="C1184" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1182" s="13" t="s">
+      <c r="D1184" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1183" spans="1:4">
-      <c r="A1183" s="6">
+    <row r="1185" spans="1:4">
+      <c r="A1185" s="6">
         <v>1</v>
       </c>
-      <c r="B1183" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1184" s="6">
+      <c r="B1185" s="10" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C1185" s="8" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D1185" s="12">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="A1186" s="6">
         <v>2</v>
       </c>
-      <c r="B1184" s="10" t="s">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B1186" s="10" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C1186" s="8" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D1186" s="12">
+        <v>169</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1187" s="10" t="s">
-        <v>1972</v>
+        <v>1981</v>
       </c>
       <c r="C1187" s="8" t="s">
-        <v>1973</v>
+        <v>1982</v>
       </c>
       <c r="D1187" s="12">
         <v>171</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1188" s="10" t="s">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="C1188" s="8" t="s">
-        <v>1975</v>
+        <v>1984</v>
       </c>
       <c r="D1188" s="12">
         <v>171</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1189" s="10" t="s">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="C1189" s="8" t="s">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="D1189" s="12">
-        <v>126</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
-      <c r="A1190" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1190" s="12"/>
+      <c r="A1190" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1190" s="10" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C1190" s="8" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D1190" s="12">
+        <v>291</v>
+      </c>
     </row>
     <row r="1191" spans="1:4">
-      <c r="A1191" s="5" t="s">
+      <c r="A1191" s="6">
+        <v>7</v>
+      </c>
+      <c r="B1191" s="10" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C1191" s="8" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D1191" s="12">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="A1192" s="4" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B1192" s="7"/>
+      <c r="C1192" s="8"/>
+      <c r="D1192" s="12"/>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1191" s="9" t="s">
+      <c r="B1193" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1191" s="11" t="s">
+      <c r="C1193" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1191" s="13" t="s">
+      <c r="D1193" s="13" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1194" s="10" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C1194" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D1194" s="12">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="A1195" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1195" s="10" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C1195" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D1195" s="12">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="A1196" s="6">
         <v>3</v>
       </c>
-      <c r="B1194" s="10" t="s">
-[...18 lines deleted...]
-      <c r="A1196" s="5" t="s">
+      <c r="B1196" s="10" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C1196" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D1196" s="12">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197" s="4" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1197" s="7"/>
+      <c r="C1197" s="8"/>
+      <c r="D1197" s="12"/>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="A1198" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1196" s="9" t="s">
+      <c r="B1198" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1196" s="11" t="s">
+      <c r="C1198" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1196" s="13" t="s">
+      <c r="D1198" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1197" spans="1:4">
-      <c r="A1197" s="6">
+    <row r="1199" spans="1:4">
+      <c r="A1199" s="6">
         <v>1</v>
       </c>
-      <c r="B1197" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1198" s="6">
+      <c r="B1199" s="10" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C1199" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D1199" s="12">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200" s="6">
         <v>2</v>
       </c>
-      <c r="B1198" s="10" t="s">
-[...28 lines deleted...]
-        <v>8</v>
+      <c r="B1200" s="10" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C1200" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D1200" s="12">
+        <v>279</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1201" s="10" t="s">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="C1201" s="8" t="s">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="D1201" s="12">
-        <v>164</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
-      <c r="A1202" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1202" s="4" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B1202" s="7"/>
+      <c r="C1202" s="8"/>
+      <c r="D1202" s="12"/>
     </row>
     <row r="1203" spans="1:4">
-      <c r="A1203" s="6">
-[...9 lines deleted...]
-        <v>254</v>
+      <c r="A1203" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1203" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1203" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1203" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1204" s="10" t="s">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="C1204" s="8" t="s">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="D1204" s="12">
-        <v>328</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
-      <c r="A1205" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1205" s="12"/>
+      <c r="A1205" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1205" s="10" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C1205" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D1205" s="12">
+        <v>438</v>
+      </c>
     </row>
     <row r="1206" spans="1:4">
-      <c r="A1206" s="5" t="s">
+      <c r="A1206" s="4" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1206" s="7"/>
+      <c r="C1206" s="8"/>
+      <c r="D1206" s="12"/>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1206" s="9" t="s">
+      <c r="B1207" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C1206" s="11" t="s">
+      <c r="C1207" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="D1206" s="13" t="s">
+      <c r="D1207" s="13" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1208" s="10" t="s">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="C1208" s="8" t="s">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="D1208" s="12">
-        <v>241</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1209" s="10" t="s">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="C1209" s="8" t="s">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="D1209" s="12">
-        <v>301</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B1210" s="10" t="s">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="C1210" s="8" t="s">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="D1210" s="12">
-        <v>351</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
-      <c r="A1211" s="3" t="s">
-        <v>2008</v>
+      <c r="A1211" s="4" t="s">
+        <v>2017</v>
       </c>
       <c r="B1211" s="7"/>
       <c r="C1211" s="8"/>
       <c r="D1211" s="12"/>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1212" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1212" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D1212" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="6">
         <v>1</v>
       </c>
       <c r="B1213" s="10" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="C1213" s="8" t="s">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="D1213" s="12">
-        <v>137011</v>
+        <v>159</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="6">
         <v>2</v>
       </c>
       <c r="B1214" s="10" t="s">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C1214" s="8" t="s">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D1214" s="12">
-        <v>500</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="6">
         <v>3</v>
       </c>
       <c r="B1215" s="10" t="s">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="C1215" s="8" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="D1215" s="12">
-        <v>500</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
-      <c r="A1216" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1216" s="4" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B1216" s="7"/>
+      <c r="C1216" s="8"/>
+      <c r="D1216" s="12"/>
     </row>
     <row r="1217" spans="1:4">
-      <c r="A1217" s="6">
+      <c r="A1217" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1217" s="10" t="s">
-[...6 lines deleted...]
-        <v>675000</v>
+      <c r="B1217" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1217" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1217" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B1218" s="10" t="s">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C1218" s="8" t="s">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="D1218" s="12">
-        <v>1000</v>
+        <v>261</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1219" s="10" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1219" s="8" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D1219" s="12">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="A1220" s="4" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B1220" s="7"/>
+      <c r="C1220" s="8"/>
+      <c r="D1220" s="12"/>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="A1221" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1221" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1221" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1219" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1220" s="6">
+      <c r="D1221" s="13" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B1222" s="10" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="C1222" s="8" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="D1222" s="12">
-        <v>500</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B1223" s="10" t="s">
-        <v>2022</v>
+        <v>2032</v>
       </c>
       <c r="C1223" s="8" t="s">
-        <v>2028</v>
+        <v>2033</v>
       </c>
       <c r="D1223" s="12">
-        <v>152220</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B1224" s="10" t="s">
-        <v>2029</v>
+        <v>2034</v>
       </c>
       <c r="C1224" s="8" t="s">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="D1224" s="12">
-        <v>500</v>
+        <v>254</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B1225" s="10" t="s">
-        <v>2031</v>
+        <v>2036</v>
       </c>
       <c r="C1225" s="8" t="s">
-        <v>2032</v>
+        <v>2037</v>
       </c>
       <c r="D1225" s="12">
-        <v>500</v>
+        <v>328</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
-      <c r="A1226" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1226" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1226" s="7"/>
+      <c r="C1226" s="8"/>
+      <c r="D1226" s="12"/>
     </row>
     <row r="1227" spans="1:4">
-      <c r="A1227" s="6">
-[...9 lines deleted...]
-        <v>11726</v>
+      <c r="A1227" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1227" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1227" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1227" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B1228" s="10" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="C1228" s="8" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="D1228" s="12">
-        <v>12610</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="6">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B1229" s="10" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="C1229" s="8" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="D1229" s="12">
-        <v>13259</v>
+        <v>241</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B1230" s="10" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="C1230" s="8" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="D1230" s="12">
-        <v>16794</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B1231" s="10" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="C1231" s="8" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="D1231" s="12">
-        <v>5290</v>
+        <v>351</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
-      <c r="A1232" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A1232" s="3" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1232" s="7"/>
+      <c r="C1232" s="8"/>
+      <c r="D1232" s="12"/>
     </row>
     <row r="1233" spans="1:4">
-      <c r="A1233" s="6">
-[...9 lines deleted...]
-        <v>6706</v>
+      <c r="A1233" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1233" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1233" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1233" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="6">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B1234" s="10" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C1234" s="8" t="s">
         <v>2049</v>
       </c>
-      <c r="C1234" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1234" s="12">
-        <v>6706</v>
+        <v>137011</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="6">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B1235" s="10" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C1235" s="8" t="s">
         <v>2051</v>
       </c>
-      <c r="C1235" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1235" s="12">
-        <v>6706</v>
+        <v>500</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="6">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B1236" s="10" t="s">
-        <v>2053</v>
+        <v>2048</v>
       </c>
       <c r="C1236" s="8" t="s">
-        <v>2054</v>
+        <v>2052</v>
       </c>
       <c r="D1236" s="12">
-        <v>6706</v>
+        <v>500</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="6">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1237" s="10" t="s">
-        <v>2055</v>
+        <v>2053</v>
       </c>
       <c r="C1237" s="8" t="s">
-        <v>2056</v>
+        <v>2054</v>
       </c>
       <c r="D1237" s="12">
-        <v>7573</v>
+        <v>386667</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="6">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="B1238" s="10" t="s">
-        <v>2057</v>
+        <v>2055</v>
       </c>
       <c r="C1238" s="8" t="s">
-        <v>2058</v>
+        <v>2056</v>
       </c>
       <c r="D1238" s="12">
-        <v>7573</v>
+        <v>725000</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="6">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="B1239" s="10" t="s">
-        <v>2059</v>
+        <v>2057</v>
       </c>
       <c r="C1239" s="8" t="s">
-        <v>2060</v>
+        <v>2058</v>
       </c>
       <c r="D1239" s="12">
-        <v>7573</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="6">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="B1240" s="10" t="s">
-        <v>2061</v>
+        <v>2059</v>
       </c>
       <c r="C1240" s="8" t="s">
-        <v>2062</v>
+        <v>2060</v>
       </c>
       <c r="D1240" s="12">
-        <v>7573</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="6">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B1241" s="10" t="s">
-        <v>2063</v>
+        <v>2061</v>
       </c>
       <c r="C1241" s="8" t="s">
-        <v>2064</v>
+        <v>2062</v>
       </c>
       <c r="D1241" s="12">
-        <v>5150</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="6">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="B1242" s="10" t="s">
-        <v>2065</v>
+        <v>2063</v>
       </c>
       <c r="C1242" s="8" t="s">
-        <v>2066</v>
+        <v>2064</v>
       </c>
       <c r="D1242" s="12">
-        <v>400835</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="6">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="B1243" s="10" t="s">
-        <v>2067</v>
+        <v>2065</v>
       </c>
       <c r="C1243" s="8" t="s">
-        <v>2068</v>
+        <v>2066</v>
       </c>
       <c r="D1243" s="12">
-        <v>7576</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="6">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B1244" s="10" t="s">
-        <v>2069</v>
+        <v>2061</v>
       </c>
       <c r="C1244" s="8" t="s">
-        <v>2070</v>
+        <v>2067</v>
       </c>
       <c r="D1244" s="12">
-        <v>8030</v>
+        <v>152220</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="6">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="B1245" s="10" t="s">
-        <v>2071</v>
+        <v>2068</v>
       </c>
       <c r="C1245" s="8" t="s">
-        <v>2072</v>
+        <v>2069</v>
       </c>
       <c r="D1245" s="12">
-        <v>96759</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="6">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="B1246" s="10" t="s">
-        <v>2073</v>
+        <v>2070</v>
       </c>
       <c r="C1246" s="8" t="s">
-        <v>2074</v>
+        <v>2071</v>
       </c>
       <c r="D1246" s="12">
-        <v>8607</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="6">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B1247" s="10" t="s">
-        <v>2075</v>
+        <v>2072</v>
       </c>
       <c r="C1247" s="8" t="s">
-        <v>2076</v>
+        <v>2073</v>
       </c>
       <c r="D1247" s="12">
-        <v>8607</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="6">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="B1248" s="10" t="s">
-        <v>2077</v>
+        <v>2074</v>
       </c>
       <c r="C1248" s="8" t="s">
-        <v>2078</v>
+        <v>2075</v>
       </c>
       <c r="D1248" s="12">
-        <v>10065</v>
+        <v>11726</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="6">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="B1249" s="10" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C1249" s="8" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D1249" s="12">
+        <v>12610</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="A1250" s="6">
+        <v>17</v>
+      </c>
+      <c r="B1250" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C1250" s="8" t="s">
         <v>2079</v>
       </c>
-      <c r="C1249" s="8" t="s">
+      <c r="D1250" s="12">
+        <v>13259</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="A1251" s="6">
+        <v>18</v>
+      </c>
+      <c r="B1251" s="10" t="s">
         <v>2080</v>
       </c>
-      <c r="D1249" s="12">
-[...4 lines deleted...]
-      <c r="A1250" s="3" t="s">
+      <c r="C1251" s="8" t="s">
         <v>2081</v>
       </c>
-      <c r="B1250" s="7"/>
-[...4 lines deleted...]
-      <c r="A1251" s="4" t="s">
+      <c r="D1251" s="12">
+        <v>16794</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="A1252" s="6">
+        <v>19</v>
+      </c>
+      <c r="B1252" s="10" t="s">
         <v>2082</v>
       </c>
-      <c r="B1251" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="C1252" s="8" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D1252" s="12">
+        <v>5378</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B1253" s="10" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="C1253" s="8" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="D1253" s="12">
-        <v>450</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B1254" s="10" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="C1254" s="8" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="D1254" s="12">
-        <v>610</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="6">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B1255" s="10" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C1255" s="8" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="D1255" s="12">
-        <v>840</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="6">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B1256" s="10" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="C1256" s="8" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="D1256" s="12">
-        <v>957</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="6">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B1257" s="10" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="C1257" s="8" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="D1257" s="12">
-        <v>1426</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="6">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B1258" s="10" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C1258" s="8" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="D1258" s="12">
-        <v>1790</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="6">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B1259" s="10" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="C1259" s="8" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="D1259" s="12">
-        <v>840</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="6">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B1260" s="10" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="C1260" s="8" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="D1260" s="12">
-        <v>1234</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="6">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="B1261" s="10" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C1261" s="8" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="D1261" s="12">
-        <v>1830</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="6">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B1262" s="10" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C1262" s="8" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="D1262" s="12">
-        <v>2060</v>
+        <v>5236</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="6">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B1263" s="10" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C1263" s="8" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="D1263" s="12">
-        <v>3225</v>
+        <v>370000</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="6">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="B1264" s="10" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C1264" s="8" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="D1264" s="12">
-        <v>3597</v>
+        <v>7336</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="6">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="B1265" s="10" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C1265" s="8" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="D1265" s="12">
-        <v>374</v>
+        <v>7776</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="6">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B1266" s="10" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="C1266" s="8" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="D1266" s="12">
-        <v>514</v>
+        <v>71000</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="6">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B1267" s="10" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="C1267" s="8" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="D1267" s="12">
-        <v>808</v>
+        <v>8333</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="6">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="B1268" s="10" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="C1268" s="8" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="D1268" s="12">
-        <v>1514</v>
+        <v>8607</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="6">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="B1269" s="10" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="C1269" s="8" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="D1269" s="12">
-        <v>2766</v>
+        <v>10065</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="6">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="B1270" s="10" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C1270" s="8" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="D1270" s="12">
-        <v>5499</v>
+        <v>11203</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
-      <c r="A1271" s="6">
-[...5 lines deleted...]
-      <c r="C1271" s="8" t="s">
+      <c r="A1271" s="3" t="s">
         <v>2120</v>
       </c>
-      <c r="D1271" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="B1271" s="7"/>
+      <c r="C1271" s="8"/>
+      <c r="D1271" s="12"/>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="4" t="s">
         <v>2121</v>
       </c>
       <c r="B1272" s="7"/>
       <c r="C1272" s="8"/>
       <c r="D1272" s="12"/>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1273" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1273" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D1273" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="6">
         <v>1</v>
       </c>
       <c r="B1274" s="10" t="s">
         <v>2122</v>
       </c>
       <c r="C1274" s="8" t="s">
         <v>2123</v>
       </c>
       <c r="D1274" s="12">
-        <v>483</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="6">
         <v>2</v>
       </c>
       <c r="B1275" s="10" t="s">
         <v>2124</v>
       </c>
       <c r="C1275" s="8" t="s">
         <v>2125</v>
       </c>
       <c r="D1275" s="12">
-        <v>483</v>
+        <v>610</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="6">
         <v>3</v>
       </c>
       <c r="B1276" s="10" t="s">
         <v>2126</v>
       </c>
       <c r="C1276" s="8" t="s">
         <v>2127</v>
       </c>
       <c r="D1276" s="12">
-        <v>1900</v>
+        <v>840</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="6">
         <v>4</v>
       </c>
       <c r="B1277" s="10" t="s">
         <v>2128</v>
       </c>
       <c r="C1277" s="8" t="s">
         <v>2129</v>
       </c>
       <c r="D1277" s="12">
-        <v>1743</v>
+        <v>957</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="6">
         <v>5</v>
       </c>
       <c r="B1278" s="10" t="s">
         <v>2130</v>
       </c>
       <c r="C1278" s="8" t="s">
         <v>2131</v>
       </c>
       <c r="D1278" s="12">
-        <v>1133</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="6">
         <v>6</v>
       </c>
       <c r="B1279" s="10" t="s">
         <v>2132</v>
       </c>
       <c r="C1279" s="8" t="s">
         <v>2133</v>
       </c>
       <c r="D1279" s="12">
-        <v>1133</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="6">
         <v>7</v>
       </c>
       <c r="B1280" s="10" t="s">
         <v>2134</v>
       </c>
       <c r="C1280" s="8" t="s">
         <v>2135</v>
       </c>
       <c r="D1280" s="12">
-        <v>421</v>
+        <v>840</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="6">
         <v>8</v>
       </c>
       <c r="B1281" s="10" t="s">
         <v>2136</v>
       </c>
       <c r="C1281" s="8" t="s">
         <v>2137</v>
       </c>
       <c r="D1281" s="12">
-        <v>421</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="6">
         <v>9</v>
       </c>
       <c r="B1282" s="10" t="s">
         <v>2138</v>
       </c>
       <c r="C1282" s="8" t="s">
         <v>2139</v>
       </c>
       <c r="D1282" s="12">
-        <v>450</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="6">
         <v>10</v>
       </c>
       <c r="B1283" s="10" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="C1283" s="8" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="D1283" s="12">
-        <v>450</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
-      <c r="A1284" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1284" s="12"/>
+      <c r="A1284" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1284" s="10" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C1284" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D1284" s="12">
+        <v>3225</v>
+      </c>
     </row>
     <row r="1285" spans="1:4">
-      <c r="A1285" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A1285" s="6">
+        <v>12</v>
+      </c>
+      <c r="B1285" s="10" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C1285" s="8" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D1285" s="12">
+        <v>3597</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B1286" s="10" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="C1286" s="8" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
       <c r="D1286" s="12">
-        <v>262</v>
+        <v>374</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B1287" s="10" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="C1287" s="8" t="s">
-        <v>2145</v>
+        <v>2149</v>
       </c>
       <c r="D1287" s="12">
-        <v>262</v>
+        <v>514</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B1288" s="10" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="C1288" s="8" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="D1288" s="12">
-        <v>262</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="6">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B1289" s="10" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="C1289" s="8" t="s">
-        <v>2149</v>
+        <v>2153</v>
       </c>
       <c r="D1289" s="12">
-        <v>951</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="6">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="B1290" s="10" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="C1290" s="8" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
       <c r="D1290" s="12">
-        <v>951</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="6">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1291" s="10" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="C1291" s="8" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
       <c r="D1291" s="12">
-        <v>951</v>
+        <v>5499</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="6">
+        <v>19</v>
+      </c>
+      <c r="B1292" s="10" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C1292" s="8" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D1292" s="12">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293" s="4" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1293" s="7"/>
+      <c r="C1293" s="8"/>
+      <c r="D1293" s="12"/>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1294" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1294" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1292" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1293" s="6">
+      <c r="D1294" s="13" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B1295" s="10" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="C1295" s="8" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="D1295" s="12">
-        <v>222</v>
+        <v>483</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B1296" s="10" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="C1296" s="8" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="D1296" s="12">
-        <v>222</v>
+        <v>483</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B1297" s="10" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="C1297" s="8" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="D1297" s="12">
-        <v>222</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
-      <c r="A1298" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D1298" s="12"/>
+      <c r="A1298" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1298" s="10" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C1298" s="8" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D1298" s="12">
+        <v>1743</v>
+      </c>
     </row>
     <row r="1299" spans="1:4">
-      <c r="A1299" s="5" t="s">
+      <c r="A1299" s="6">
         <v>5</v>
       </c>
-      <c r="B1299" s="9" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B1299" s="10" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C1299" s="8" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1299" s="12">
+        <v>1133</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1300" s="10" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="C1300" s="8" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="D1300" s="12">
-        <v>349</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1301" s="10" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="C1301" s="8" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
       <c r="D1301" s="12">
-        <v>973</v>
+        <v>421</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1302" s="10" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
       <c r="C1302" s="8" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
       <c r="D1302" s="12">
-        <v>530</v>
+        <v>421</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B1303" s="10" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="C1303" s="8" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="D1303" s="12">
-        <v>1869</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1304" s="10" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1304" s="8" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D1304" s="12">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305" s="4" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1305" s="7"/>
+      <c r="C1305" s="8"/>
+      <c r="D1305" s="12"/>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B1304" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1305" s="6">
+      <c r="B1306" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B1305" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A1306" s="6">
+      <c r="C1306" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1306" s="10" t="s">
-[...6 lines deleted...]
-        <v>134</v>
+      <c r="D1306" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B1307" s="10" t="s">
         <v>2181</v>
       </c>
       <c r="C1307" s="8" t="s">
         <v>2182</v>
       </c>
       <c r="D1307" s="12">
-        <v>302</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1308" s="10" t="s">
         <v>2183</v>
       </c>
       <c r="C1308" s="8" t="s">
         <v>2184</v>
       </c>
       <c r="D1308" s="12">
-        <v>2218</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B1309" s="10" t="s">
         <v>2185</v>
       </c>
       <c r="C1309" s="8" t="s">
         <v>2186</v>
       </c>
       <c r="D1309" s="12">
-        <v>6099</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B1310" s="10" t="s">
         <v>2187</v>
       </c>
       <c r="C1310" s="8" t="s">
         <v>2188</v>
       </c>
       <c r="D1310" s="12">
-        <v>1330</v>
+        <v>951</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B1311" s="10" t="s">
         <v>2189</v>
       </c>
       <c r="C1311" s="8" t="s">
         <v>2190</v>
       </c>
       <c r="D1311" s="12">
-        <v>120</v>
+        <v>951</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="6">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B1312" s="10" t="s">
         <v>2191</v>
       </c>
       <c r="C1312" s="8" t="s">
         <v>2192</v>
       </c>
       <c r="D1312" s="12">
-        <v>278</v>
+        <v>951</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="6">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B1313" s="10" t="s">
         <v>2193</v>
       </c>
       <c r="C1313" s="8" t="s">
         <v>2194</v>
       </c>
       <c r="D1313" s="12">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314" s="6">
+        <v>8</v>
+      </c>
+      <c r="B1314" s="10" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1314" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1314" s="12">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1315" s="10" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C1315" s="8" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D1315" s="12">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1316" s="10" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C1316" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D1316" s="12">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1317" s="10" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C1317" s="8" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D1317" s="12">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318" s="6">
+        <v>12</v>
+      </c>
+      <c r="B1318" s="10" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C1318" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D1318" s="12">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319" s="4" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1319" s="7"/>
+      <c r="C1319" s="8"/>
+      <c r="D1319" s="12"/>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1320" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1320" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1320" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1321" s="10" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C1321" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D1321" s="12">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1322" s="10" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C1322" s="8" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D1322" s="12">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1323" s="10" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C1323" s="8" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D1323" s="12">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1324" s="10" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C1324" s="8" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D1324" s="12">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1325" s="10" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C1325" s="8" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D1325" s="12">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1326" s="10" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C1326" s="8" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D1326" s="12">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327" s="6">
+        <v>7</v>
+      </c>
+      <c r="B1327" s="10" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C1327" s="8" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D1327" s="12">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328" s="6">
+        <v>8</v>
+      </c>
+      <c r="B1328" s="10" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C1328" s="8" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D1328" s="12">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1329" s="10" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C1329" s="8" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D1329" s="12">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1330" s="10" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C1330" s="8" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D1330" s="12">
+        <v>6099</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1331" s="10" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C1331" s="8" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D1331" s="12">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332" s="6">
+        <v>12</v>
+      </c>
+      <c r="B1332" s="10" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C1332" s="8" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D1332" s="12">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333" s="6">
+        <v>13</v>
+      </c>
+      <c r="B1333" s="10" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C1333" s="8" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D1333" s="12">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334" s="6">
+        <v>14</v>
+      </c>
+      <c r="B1334" s="10" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C1334" s="8" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D1334" s="12">
         <v>674</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D1312"/>
+  <autoFilter ref="B6:D1333"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A43:D43"/>
-    <mergeCell ref="A55:D55"/>
-[...1 lines deleted...]
-    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A73:D73"/>
     <mergeCell ref="A84:D84"/>
-    <mergeCell ref="A90:D90"/>
-[...4 lines deleted...]
-    <mergeCell ref="A122:D122"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="A107:D107"/>
+    <mergeCell ref="A119:D119"/>
     <mergeCell ref="A123:D123"/>
-    <mergeCell ref="A133:D133"/>
-[...32 lines deleted...]
-    <mergeCell ref="A568:D568"/>
+    <mergeCell ref="A124:D124"/>
+    <mergeCell ref="A134:D134"/>
+    <mergeCell ref="A143:D143"/>
+    <mergeCell ref="A147:D147"/>
+    <mergeCell ref="A161:D161"/>
+    <mergeCell ref="A171:D171"/>
+    <mergeCell ref="A186:D186"/>
+    <mergeCell ref="A197:D197"/>
+    <mergeCell ref="A215:D215"/>
+    <mergeCell ref="A231:D231"/>
+    <mergeCell ref="A242:D242"/>
+    <mergeCell ref="A253:D253"/>
+    <mergeCell ref="A270:D270"/>
+    <mergeCell ref="A282:D282"/>
+    <mergeCell ref="A290:D290"/>
+    <mergeCell ref="A304:D304"/>
+    <mergeCell ref="A313:D313"/>
+    <mergeCell ref="A321:D321"/>
+    <mergeCell ref="A328:D328"/>
+    <mergeCell ref="A335:D335"/>
+    <mergeCell ref="A343:D343"/>
+    <mergeCell ref="A358:D358"/>
+    <mergeCell ref="A368:D368"/>
+    <mergeCell ref="A381:D381"/>
+    <mergeCell ref="A390:D390"/>
+    <mergeCell ref="A439:D439"/>
+    <mergeCell ref="A476:D476"/>
+    <mergeCell ref="A485:D485"/>
+    <mergeCell ref="A492:D492"/>
+    <mergeCell ref="A501:D501"/>
+    <mergeCell ref="A506:D506"/>
+    <mergeCell ref="A530:D530"/>
+    <mergeCell ref="A554:D554"/>
+    <mergeCell ref="A567:D567"/>
     <mergeCell ref="A575:D575"/>
-    <mergeCell ref="A585:D585"/>
-    <mergeCell ref="A590:D590"/>
     <mergeCell ref="A591:D591"/>
     <mergeCell ref="A596:D596"/>
-    <mergeCell ref="A602:D602"/>
-[...36 lines deleted...]
-    <mergeCell ref="A893:D893"/>
+    <mergeCell ref="A606:D606"/>
+    <mergeCell ref="A611:D611"/>
+    <mergeCell ref="A612:D612"/>
+    <mergeCell ref="A617:D617"/>
+    <mergeCell ref="A623:D623"/>
+    <mergeCell ref="A629:D629"/>
+    <mergeCell ref="A635:D635"/>
+    <mergeCell ref="A647:D647"/>
+    <mergeCell ref="A658:D658"/>
+    <mergeCell ref="A666:D666"/>
+    <mergeCell ref="A677:D677"/>
+    <mergeCell ref="A683:D683"/>
+    <mergeCell ref="A690:D690"/>
+    <mergeCell ref="A699:D699"/>
+    <mergeCell ref="A709:D709"/>
+    <mergeCell ref="A715:D715"/>
+    <mergeCell ref="A735:D735"/>
+    <mergeCell ref="A742:D742"/>
+    <mergeCell ref="A755:D755"/>
+    <mergeCell ref="A760:D760"/>
+    <mergeCell ref="A772:D772"/>
+    <mergeCell ref="A773:D773"/>
+    <mergeCell ref="A779:D779"/>
+    <mergeCell ref="A785:D785"/>
+    <mergeCell ref="A791:D791"/>
+    <mergeCell ref="A797:D797"/>
+    <mergeCell ref="A804:D804"/>
+    <mergeCell ref="A811:D811"/>
+    <mergeCell ref="A819:D819"/>
+    <mergeCell ref="A827:D827"/>
+    <mergeCell ref="A837:D837"/>
+    <mergeCell ref="A847:D847"/>
+    <mergeCell ref="A861:D861"/>
+    <mergeCell ref="A872:D872"/>
+    <mergeCell ref="A876:D876"/>
+    <mergeCell ref="A880:D880"/>
+    <mergeCell ref="A884:D884"/>
+    <mergeCell ref="A888:D888"/>
+    <mergeCell ref="A894:D894"/>
     <mergeCell ref="A900:D900"/>
-    <mergeCell ref="A907:D907"/>
-[...3 lines deleted...]
-    <mergeCell ref="A935:D935"/>
+    <mergeCell ref="A910:D910"/>
+    <mergeCell ref="A914:D914"/>
+    <mergeCell ref="A921:D921"/>
+    <mergeCell ref="A928:D928"/>
+    <mergeCell ref="A936:D936"/>
+    <mergeCell ref="A944:D944"/>
+    <mergeCell ref="A950:D950"/>
     <mergeCell ref="A956:D956"/>
-    <mergeCell ref="A975:D975"/>
-[...8 lines deleted...]
-    <mergeCell ref="A1027:D1027"/>
+    <mergeCell ref="A977:D977"/>
+    <mergeCell ref="A996:D996"/>
+    <mergeCell ref="A1004:D1004"/>
+    <mergeCell ref="A1012:D1012"/>
+    <mergeCell ref="A1018:D1018"/>
+    <mergeCell ref="A1022:D1022"/>
+    <mergeCell ref="A1023:D1023"/>
+    <mergeCell ref="A1030:D1030"/>
     <mergeCell ref="A1035:D1035"/>
-    <mergeCell ref="A1047:D1047"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1090:D1090"/>
+    <mergeCell ref="A1042:D1042"/>
+    <mergeCell ref="A1048:D1048"/>
+    <mergeCell ref="A1056:D1056"/>
+    <mergeCell ref="A1068:D1068"/>
+    <mergeCell ref="A1079:D1079"/>
     <mergeCell ref="A1098:D1098"/>
     <mergeCell ref="A1104:D1104"/>
-    <mergeCell ref="A1112:D1112"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1153:D1153"/>
+    <mergeCell ref="A1111:D1111"/>
+    <mergeCell ref="A1119:D1119"/>
+    <mergeCell ref="A1125:D1125"/>
+    <mergeCell ref="A1133:D1133"/>
+    <mergeCell ref="A1142:D1142"/>
+    <mergeCell ref="A1149:D1149"/>
+    <mergeCell ref="A1150:D1150"/>
+    <mergeCell ref="A1156:D1156"/>
     <mergeCell ref="A1162:D1162"/>
-    <mergeCell ref="A1171:D1171"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1205:D1205"/>
+    <mergeCell ref="A1166:D1166"/>
+    <mergeCell ref="A1174:D1174"/>
+    <mergeCell ref="A1183:D1183"/>
+    <mergeCell ref="A1192:D1192"/>
+    <mergeCell ref="A1197:D1197"/>
+    <mergeCell ref="A1202:D1202"/>
+    <mergeCell ref="A1206:D1206"/>
     <mergeCell ref="A1211:D1211"/>
-    <mergeCell ref="A1250:D1250"/>
-    <mergeCell ref="A1251:D1251"/>
+    <mergeCell ref="A1216:D1216"/>
+    <mergeCell ref="A1220:D1220"/>
+    <mergeCell ref="A1226:D1226"/>
+    <mergeCell ref="A1232:D1232"/>
+    <mergeCell ref="A1271:D1271"/>
     <mergeCell ref="A1272:D1272"/>
-    <mergeCell ref="A1284:D1284"/>
-    <mergeCell ref="A1298:D1298"/>
+    <mergeCell ref="A1293:D1293"/>
+    <mergeCell ref="A1305:D1305"/>
+    <mergeCell ref="A1319:D1319"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="C57" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_51"/>
-    <hyperlink ref="C74" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_60"/>
-    <hyperlink ref="C86" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_64"/>
-    <hyperlink ref="C92" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_68"/>
-    <hyperlink ref="C98" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="C104" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="C108" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C106" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="C120" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="C125" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C122" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_94"/>
-    <hyperlink ref="C135" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_101"/>
-    <hyperlink ref="C144" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_103"/>
-    <hyperlink ref="C148" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="C162" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_122"/>
-    <hyperlink ref="C171" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="C172" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="C186" r:id="rId_hyperlink_136"/>
-    <hyperlink ref="C187" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_144"/>
-    <hyperlink ref="C197" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="C198" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_160"/>
-    <hyperlink ref="C215" r:id="rId_hyperlink_161"/>
-    <hyperlink ref="C216" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_173"/>
-    <hyperlink ref="C230" r:id="rId_hyperlink_174"/>
-[...1 lines deleted...]
-    <hyperlink ref="C232" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C238" r:id="rId_hyperlink_182"/>
-    <hyperlink ref="C241" r:id="rId_hyperlink_183"/>
-[...1 lines deleted...]
-    <hyperlink ref="C243" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C248" r:id="rId_hyperlink_190"/>
-    <hyperlink ref="C251" r:id="rId_hyperlink_191"/>
-[...2 lines deleted...]
-    <hyperlink ref="C254" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C255" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C256" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_205"/>
-    <hyperlink ref="C268" r:id="rId_hyperlink_206"/>
-[...2 lines deleted...]
-    <hyperlink ref="C271" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C266" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C267" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C268" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C269" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C275" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C277" r:id="rId_hyperlink_215"/>
-    <hyperlink ref="C280" r:id="rId_hyperlink_216"/>
-[...2 lines deleted...]
-    <hyperlink ref="C283" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C278" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C281" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_221"/>
-    <hyperlink ref="C288" r:id="rId_hyperlink_222"/>
-[...2 lines deleted...]
-    <hyperlink ref="C291" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="C286" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C288" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="C289" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="C302" r:id="rId_hyperlink_234"/>
-[...2 lines deleted...]
-    <hyperlink ref="C305" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C302" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C303" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_240"/>
-    <hyperlink ref="C311" r:id="rId_hyperlink_241"/>
-[...2 lines deleted...]
-    <hyperlink ref="C314" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="C309" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C310" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C311" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C312" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_246"/>
-    <hyperlink ref="C319" r:id="rId_hyperlink_247"/>
-[...2 lines deleted...]
-    <hyperlink ref="C322" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="C317" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="C318" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C319" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="C320" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_251"/>
-    <hyperlink ref="C326" r:id="rId_hyperlink_252"/>
-[...2 lines deleted...]
-    <hyperlink ref="C329" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="C324" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="C325" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="C326" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="C327" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_256"/>
-    <hyperlink ref="C333" r:id="rId_hyperlink_257"/>
-[...2 lines deleted...]
-    <hyperlink ref="C336" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="C331" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="C332" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="C333" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="C334" r:id="rId_hyperlink_260"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_262"/>
-    <hyperlink ref="C341" r:id="rId_hyperlink_263"/>
-[...2 lines deleted...]
-    <hyperlink ref="C344" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="C339" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="C340" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="C341" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="C342" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C345" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C346" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C347" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C352" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C353" r:id="rId_hyperlink_275"/>
-    <hyperlink ref="C356" r:id="rId_hyperlink_276"/>
-[...2 lines deleted...]
-    <hyperlink ref="C359" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="C354" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="C355" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="C356" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="C357" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C360" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C361" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C362" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C363" r:id="rId_hyperlink_283"/>
-    <hyperlink ref="C366" r:id="rId_hyperlink_284"/>
-[...2 lines deleted...]
-    <hyperlink ref="C369" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C364" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="C365" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="C366" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="C367" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_294"/>
-    <hyperlink ref="C379" r:id="rId_hyperlink_295"/>
-[...2 lines deleted...]
-    <hyperlink ref="C382" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="C377" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="C378" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="C379" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="C380" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_301"/>
-    <hyperlink ref="C388" r:id="rId_hyperlink_302"/>
-[...2 lines deleted...]
-    <hyperlink ref="C391" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="C386" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="C387" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="C388" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="C389" r:id="rId_hyperlink_305"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_306"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_307"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_308"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_309"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_310"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_311"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_314"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_315"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_316"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_317"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_318"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_319"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_320"/>
     <hyperlink ref="C407" r:id="rId_hyperlink_321"/>
     <hyperlink ref="C408" r:id="rId_hyperlink_322"/>
     <hyperlink ref="C409" r:id="rId_hyperlink_323"/>
     <hyperlink ref="C410" r:id="rId_hyperlink_324"/>
     <hyperlink ref="C411" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C412" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C413" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C414" r:id="rId_hyperlink_328"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_331"/>
     <hyperlink ref="C418" r:id="rId_hyperlink_332"/>
     <hyperlink ref="C419" r:id="rId_hyperlink_333"/>
     <hyperlink ref="C420" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C421" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C422" r:id="rId_hyperlink_336"/>
     <hyperlink ref="C423" r:id="rId_hyperlink_337"/>
     <hyperlink ref="C424" r:id="rId_hyperlink_338"/>
     <hyperlink ref="C425" r:id="rId_hyperlink_339"/>
     <hyperlink ref="C426" r:id="rId_hyperlink_340"/>
     <hyperlink ref="C427" r:id="rId_hyperlink_341"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_342"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_343"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_344"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_345"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_346"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_347"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_348"/>
-    <hyperlink ref="C437" r:id="rId_hyperlink_349"/>
-[...2 lines deleted...]
-    <hyperlink ref="C440" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="C435" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="C436" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="C437" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="C438" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C441" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C442" r:id="rId_hyperlink_354"/>
     <hyperlink ref="C443" r:id="rId_hyperlink_355"/>
     <hyperlink ref="C444" r:id="rId_hyperlink_356"/>
     <hyperlink ref="C445" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C446" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C447" r:id="rId_hyperlink_359"/>
     <hyperlink ref="C448" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C449" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C450" r:id="rId_hyperlink_362"/>
     <hyperlink ref="C451" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C452" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C453" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C454" r:id="rId_hyperlink_366"/>
     <hyperlink ref="C455" r:id="rId_hyperlink_367"/>
     <hyperlink ref="C456" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C457" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C458" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C459" r:id="rId_hyperlink_371"/>
-    <hyperlink ref="C462" r:id="rId_hyperlink_372"/>
-[...33 lines deleted...]
-    <hyperlink ref="C502" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="C460" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="C461" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="C462" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="C463" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="C464" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="C465" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="C466" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="C467" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="C468" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="C469" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="C470" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="C471" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="C472" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="C473" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="C474" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="C475" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="C478" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="C479" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="C480" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="C481" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="C482" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="C483" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="C484" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="C487" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="C488" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="C489" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="C490" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="C491" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="C494" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="C495" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="C496" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="C497" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="C498" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="C499" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="C500" r:id="rId_hyperlink_406"/>
     <hyperlink ref="C503" r:id="rId_hyperlink_407"/>
     <hyperlink ref="C504" r:id="rId_hyperlink_408"/>
     <hyperlink ref="C505" r:id="rId_hyperlink_409"/>
-    <hyperlink ref="C506" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="C508" r:id="rId_hyperlink_410"/>
     <hyperlink ref="C509" r:id="rId_hyperlink_411"/>
     <hyperlink ref="C510" r:id="rId_hyperlink_412"/>
     <hyperlink ref="C511" r:id="rId_hyperlink_413"/>
     <hyperlink ref="C512" r:id="rId_hyperlink_414"/>
     <hyperlink ref="C513" r:id="rId_hyperlink_415"/>
     <hyperlink ref="C514" r:id="rId_hyperlink_416"/>
     <hyperlink ref="C515" r:id="rId_hyperlink_417"/>
     <hyperlink ref="C516" r:id="rId_hyperlink_418"/>
     <hyperlink ref="C517" r:id="rId_hyperlink_419"/>
     <hyperlink ref="C518" r:id="rId_hyperlink_420"/>
     <hyperlink ref="C519" r:id="rId_hyperlink_421"/>
     <hyperlink ref="C520" r:id="rId_hyperlink_422"/>
     <hyperlink ref="C521" r:id="rId_hyperlink_423"/>
     <hyperlink ref="C522" r:id="rId_hyperlink_424"/>
     <hyperlink ref="C523" r:id="rId_hyperlink_425"/>
     <hyperlink ref="C524" r:id="rId_hyperlink_426"/>
     <hyperlink ref="C525" r:id="rId_hyperlink_427"/>
     <hyperlink ref="C526" r:id="rId_hyperlink_428"/>
     <hyperlink ref="C527" r:id="rId_hyperlink_429"/>
     <hyperlink ref="C528" r:id="rId_hyperlink_430"/>
     <hyperlink ref="C529" r:id="rId_hyperlink_431"/>
-    <hyperlink ref="C530" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="C532" r:id="rId_hyperlink_432"/>
     <hyperlink ref="C533" r:id="rId_hyperlink_433"/>
     <hyperlink ref="C534" r:id="rId_hyperlink_434"/>
     <hyperlink ref="C535" r:id="rId_hyperlink_435"/>
     <hyperlink ref="C536" r:id="rId_hyperlink_436"/>
     <hyperlink ref="C537" r:id="rId_hyperlink_437"/>
     <hyperlink ref="C538" r:id="rId_hyperlink_438"/>
     <hyperlink ref="C539" r:id="rId_hyperlink_439"/>
     <hyperlink ref="C540" r:id="rId_hyperlink_440"/>
     <hyperlink ref="C541" r:id="rId_hyperlink_441"/>
     <hyperlink ref="C542" r:id="rId_hyperlink_442"/>
     <hyperlink ref="C543" r:id="rId_hyperlink_443"/>
-    <hyperlink ref="C546" r:id="rId_hyperlink_444"/>
-[...126 lines deleted...]
-    <hyperlink ref="C710" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="C544" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="C545" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="C546" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="C547" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="C548" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="C549" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="C550" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="C551" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="C552" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="C553" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="C556" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="C557" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="C558" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="C559" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="C560" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="C561" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="C562" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="C563" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="C564" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="C565" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="C566" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="C569" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="C570" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="C571" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="C572" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="C573" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="C574" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="C577" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="C578" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="C579" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="C580" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="C581" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="C582" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="C583" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="C584" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="C585" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="C586" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="C587" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="C588" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="C589" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="C590" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="C593" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="C594" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="C595" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="C598" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="C599" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="C600" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="C602" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="C603" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="C604" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="C605" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="C608" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="C609" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="C610" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="C614" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="C615" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="C616" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="C619" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="C620" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="C621" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="C622" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="C625" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="C626" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="C627" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="C628" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="C631" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="C632" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="C633" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="C634" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="C637" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="C638" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="C639" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="C640" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="C641" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="C642" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="C643" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="C644" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="C645" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="C646" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="C649" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="C650" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="C651" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="C652" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="C653" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="C654" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="C655" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="C656" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="C657" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="C660" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="C661" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="C662" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="C663" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="C664" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="C665" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="C668" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="C669" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="C670" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="C671" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="C672" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="C673" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="C674" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="C675" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="C676" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="C679" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="C680" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="C681" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="C682" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="C685" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="C686" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="C687" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="C688" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="C689" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="C692" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="C693" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="C694" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="C695" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="C696" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="C697" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="C698" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="C701" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="C702" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="C703" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="C704" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="C705" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="C706" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="C707" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="C708" r:id="rId_hyperlink_571"/>
     <hyperlink ref="C711" r:id="rId_hyperlink_572"/>
     <hyperlink ref="C712" r:id="rId_hyperlink_573"/>
     <hyperlink ref="C713" r:id="rId_hyperlink_574"/>
-    <hyperlink ref="C716" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="C714" r:id="rId_hyperlink_575"/>
     <hyperlink ref="C717" r:id="rId_hyperlink_576"/>
     <hyperlink ref="C718" r:id="rId_hyperlink_577"/>
     <hyperlink ref="C719" r:id="rId_hyperlink_578"/>
     <hyperlink ref="C720" r:id="rId_hyperlink_579"/>
-    <hyperlink ref="C723" r:id="rId_hyperlink_580"/>
-[...87 lines deleted...]
-    <hyperlink ref="C838" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="C721" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="C722" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="C723" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="C724" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="C725" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="C726" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="C727" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="C728" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="C729" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="C730" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="C731" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="C732" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="C733" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="C734" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="C737" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="C738" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="C739" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="C740" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="C741" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="C744" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="C745" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="C746" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="C747" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="C748" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="C749" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="C750" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="C751" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="C752" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="C753" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="C754" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="C757" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="C758" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="C759" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="C762" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="C763" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="C764" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="C765" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="C766" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="C767" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="C768" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="C769" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="C770" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="C771" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="C775" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="C776" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="C777" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="C778" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="C781" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="C782" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="C783" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="C784" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="C787" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="C788" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="C789" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="C790" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="C793" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="C794" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="C795" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="C796" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="C799" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="C800" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="C801" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="C802" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="C803" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="C806" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="C807" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="C808" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="C809" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="C810" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="C813" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="C814" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="C815" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="C816" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="C817" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="C818" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="C821" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="C822" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="C823" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="C824" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="C825" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="C826" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="C829" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="C830" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="C831" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="C832" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="C833" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="C834" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="C835" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="C836" r:id="rId_hyperlink_668"/>
     <hyperlink ref="C839" r:id="rId_hyperlink_669"/>
-    <hyperlink ref="C842" r:id="rId_hyperlink_670"/>
-[...5 lines deleted...]
-    <hyperlink ref="C848" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="C840" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="C841" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="C842" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="C843" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="C844" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="C845" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="C846" r:id="rId_hyperlink_676"/>
     <hyperlink ref="C849" r:id="rId_hyperlink_677"/>
     <hyperlink ref="C850" r:id="rId_hyperlink_678"/>
-    <hyperlink ref="C853" r:id="rId_hyperlink_679"/>
-[...69 lines deleted...]
-    <hyperlink ref="C951" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="C851" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="C852" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="C853" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="C854" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="C855" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="C856" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="C857" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="C858" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="C859" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="C860" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="C863" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="C864" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="C865" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="C866" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="C867" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="C868" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="C869" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="C870" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="C871" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="C874" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="C875" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="C878" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="C879" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="C882" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="C883" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="C886" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="C887" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="C890" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="C891" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="C892" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="C893" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="C896" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="C897" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="C898" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="C899" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="C902" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="C903" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="C904" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="C905" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="C906" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="C907" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="C908" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="C909" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="C912" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="C913" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="C916" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="C917" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="C918" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="C919" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="C920" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="C923" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="C924" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="C925" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="C926" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="C927" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="C930" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="C931" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="C932" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="C933" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="C934" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="C935" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="C938" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="C939" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="C940" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="C941" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="C942" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="C943" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="C946" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="C947" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="C948" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="C949" r:id="rId_hyperlink_749"/>
     <hyperlink ref="C952" r:id="rId_hyperlink_750"/>
     <hyperlink ref="C953" r:id="rId_hyperlink_751"/>
     <hyperlink ref="C954" r:id="rId_hyperlink_752"/>
     <hyperlink ref="C955" r:id="rId_hyperlink_753"/>
     <hyperlink ref="C958" r:id="rId_hyperlink_754"/>
     <hyperlink ref="C959" r:id="rId_hyperlink_755"/>
     <hyperlink ref="C960" r:id="rId_hyperlink_756"/>
     <hyperlink ref="C961" r:id="rId_hyperlink_757"/>
     <hyperlink ref="C962" r:id="rId_hyperlink_758"/>
     <hyperlink ref="C963" r:id="rId_hyperlink_759"/>
     <hyperlink ref="C964" r:id="rId_hyperlink_760"/>
     <hyperlink ref="C965" r:id="rId_hyperlink_761"/>
     <hyperlink ref="C966" r:id="rId_hyperlink_762"/>
     <hyperlink ref="C967" r:id="rId_hyperlink_763"/>
     <hyperlink ref="C968" r:id="rId_hyperlink_764"/>
     <hyperlink ref="C969" r:id="rId_hyperlink_765"/>
     <hyperlink ref="C970" r:id="rId_hyperlink_766"/>
     <hyperlink ref="C971" r:id="rId_hyperlink_767"/>
     <hyperlink ref="C972" r:id="rId_hyperlink_768"/>
     <hyperlink ref="C973" r:id="rId_hyperlink_769"/>
     <hyperlink ref="C974" r:id="rId_hyperlink_770"/>
-    <hyperlink ref="C977" r:id="rId_hyperlink_771"/>
-    <hyperlink ref="C978" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="C975" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="C976" r:id="rId_hyperlink_772"/>
     <hyperlink ref="C979" r:id="rId_hyperlink_773"/>
     <hyperlink ref="C980" r:id="rId_hyperlink_774"/>
     <hyperlink ref="C981" r:id="rId_hyperlink_775"/>
     <hyperlink ref="C982" r:id="rId_hyperlink_776"/>
-    <hyperlink ref="C985" r:id="rId_hyperlink_777"/>
-[...62 lines deleted...]
-    <hyperlink ref="C1069" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="C983" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="C984" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="C985" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="C986" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="C987" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="C988" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="C989" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="C990" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="C991" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="C992" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="C993" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="C994" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="C995" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="C998" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="C999" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="C1000" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="C1001" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="C1002" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="C1003" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="C1006" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="C1007" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="C1008" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="C1009" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="C1010" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="C1011" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="C1014" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="C1015" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="C1016" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="C1017" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="C1020" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="C1021" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="C1025" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="C1026" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="C1027" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="C1028" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="C1029" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="C1032" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="C1033" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="C1034" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="C1037" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="C1038" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="C1039" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="C1040" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="C1041" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="C1044" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="C1045" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="C1046" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="C1047" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="C1050" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="C1051" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="C1052" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="C1053" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="C1054" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="C1055" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="C1058" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="C1059" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="C1060" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="C1061" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="C1062" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="C1063" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="C1064" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="C1065" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="C1066" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="C1067" r:id="rId_hyperlink_840"/>
     <hyperlink ref="C1070" r:id="rId_hyperlink_841"/>
     <hyperlink ref="C1071" r:id="rId_hyperlink_842"/>
     <hyperlink ref="C1072" r:id="rId_hyperlink_843"/>
     <hyperlink ref="C1073" r:id="rId_hyperlink_844"/>
     <hyperlink ref="C1074" r:id="rId_hyperlink_845"/>
     <hyperlink ref="C1075" r:id="rId_hyperlink_846"/>
     <hyperlink ref="C1076" r:id="rId_hyperlink_847"/>
-    <hyperlink ref="C1079" r:id="rId_hyperlink_848"/>
-    <hyperlink ref="C1080" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="C1077" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="C1078" r:id="rId_hyperlink_849"/>
     <hyperlink ref="C1081" r:id="rId_hyperlink_850"/>
     <hyperlink ref="C1082" r:id="rId_hyperlink_851"/>
-    <hyperlink ref="C1085" r:id="rId_hyperlink_852"/>
-[...100 lines deleted...]
-    <hyperlink ref="C1227" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="C1083" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="C1084" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="C1085" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="C1086" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="C1087" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="C1088" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="C1089" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="C1090" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="C1091" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="C1092" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="C1093" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="C1094" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="C1095" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="C1096" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="C1097" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="C1100" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="C1101" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="C1102" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="C1103" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="C1106" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="C1107" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="C1108" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="C1109" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="C1110" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="C1113" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="C1114" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="C1115" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="C1116" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="C1117" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="C1118" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="C1121" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="C1122" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="C1123" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="C1124" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="C1127" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="C1128" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="C1129" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="C1130" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="C1131" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="C1132" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="C1135" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="C1136" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="C1137" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="C1138" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="C1139" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="C1140" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="C1141" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="C1144" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="C1145" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="C1146" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="C1147" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="C1148" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="C1152" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="C1153" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="C1154" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="C1155" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="C1158" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="C1159" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="C1160" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="C1161" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="C1164" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="C1165" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="C1168" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="C1169" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="C1170" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="C1171" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="C1172" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="C1173" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="C1176" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="C1177" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="C1178" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="C1179" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="C1180" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="C1181" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="C1182" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="C1185" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="C1186" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="C1187" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="C1188" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="C1189" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="C1190" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="C1191" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="C1194" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="C1195" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="C1196" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="C1199" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="C1200" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="C1201" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="C1204" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="C1205" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="C1208" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="C1209" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="C1210" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="C1213" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="C1214" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="C1215" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="C1218" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="C1219" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="C1222" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="C1223" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="C1224" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="C1225" r:id="rId_hyperlink_953"/>
     <hyperlink ref="C1228" r:id="rId_hyperlink_954"/>
     <hyperlink ref="C1229" r:id="rId_hyperlink_955"/>
     <hyperlink ref="C1230" r:id="rId_hyperlink_956"/>
     <hyperlink ref="C1231" r:id="rId_hyperlink_957"/>
-    <hyperlink ref="C1232" r:id="rId_hyperlink_958"/>
-[...35 lines deleted...]
-    <hyperlink ref="C1271" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="C1234" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="C1235" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="C1236" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="C1237" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="C1238" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="C1239" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="C1240" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="C1241" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="C1242" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="C1243" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="C1244" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="C1245" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="C1246" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="C1247" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="C1248" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="C1249" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="C1250" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="C1251" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="C1252" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="C1253" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="C1254" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="C1255" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="C1256" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="C1257" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="C1258" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="C1259" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="C1260" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="C1261" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="C1262" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="C1263" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="C1264" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="C1265" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="C1266" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="C1267" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="C1268" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="C1269" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="C1270" r:id="rId_hyperlink_994"/>
     <hyperlink ref="C1274" r:id="rId_hyperlink_995"/>
     <hyperlink ref="C1275" r:id="rId_hyperlink_996"/>
     <hyperlink ref="C1276" r:id="rId_hyperlink_997"/>
     <hyperlink ref="C1277" r:id="rId_hyperlink_998"/>
     <hyperlink ref="C1278" r:id="rId_hyperlink_999"/>
     <hyperlink ref="C1279" r:id="rId_hyperlink_1000"/>
     <hyperlink ref="C1280" r:id="rId_hyperlink_1001"/>
     <hyperlink ref="C1281" r:id="rId_hyperlink_1002"/>
     <hyperlink ref="C1282" r:id="rId_hyperlink_1003"/>
     <hyperlink ref="C1283" r:id="rId_hyperlink_1004"/>
-    <hyperlink ref="C1286" r:id="rId_hyperlink_1005"/>
-[...7 lines deleted...]
-    <hyperlink ref="C1294" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="C1284" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="C1285" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="C1286" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="C1287" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="C1288" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="C1289" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="C1290" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="C1291" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="C1292" r:id="rId_hyperlink_1013"/>
     <hyperlink ref="C1295" r:id="rId_hyperlink_1014"/>
     <hyperlink ref="C1296" r:id="rId_hyperlink_1015"/>
     <hyperlink ref="C1297" r:id="rId_hyperlink_1016"/>
-    <hyperlink ref="C1300" r:id="rId_hyperlink_1017"/>
-[...5 lines deleted...]
-    <hyperlink ref="C1306" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="C1298" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="C1299" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="C1300" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="C1301" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="C1302" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="C1303" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="C1304" r:id="rId_hyperlink_1023"/>
     <hyperlink ref="C1307" r:id="rId_hyperlink_1024"/>
     <hyperlink ref="C1308" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="C1309" r:id="rId_hyperlink_1026"/>
     <hyperlink ref="C1310" r:id="rId_hyperlink_1027"/>
     <hyperlink ref="C1311" r:id="rId_hyperlink_1028"/>
     <hyperlink ref="C1312" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="C1313" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="C1314" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="C1315" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="C1316" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="C1317" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="C1318" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="C1321" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="C1322" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="C1323" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="C1324" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="C1325" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="C1326" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="C1327" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="C1328" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="C1329" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="C1330" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="C1331" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="C1332" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="C1333" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="C1334" r:id="rId_hyperlink_1049"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>