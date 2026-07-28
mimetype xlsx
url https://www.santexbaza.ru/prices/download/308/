--- v0 (2026-05-24)
+++ v1 (2026-07-28)
@@ -211,60 +211,60 @@
   <si>
     <t>143 1 1/4</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 1 1/4" Itap</t>
   </si>
   <si>
     <t>FA 2835 1</t>
   </si>
   <si>
     <t>Редуктор с манометром ВР-НР 1" хром. FAR</t>
   </si>
   <si>
     <t>143 1 1/2</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 1 1/2" Itap</t>
   </si>
   <si>
     <t>D06F-1"A</t>
   </si>
   <si>
     <t>Клапан давления D06F-1" A honeywell Resideo Braukmann</t>
   </si>
   <si>
+    <t>FA 2815 12</t>
+  </si>
+  <si>
+    <t>Редуктор с манометром НР-НР 1/2" хром. FAR</t>
+  </si>
+  <si>
     <t>SVS-0009-000020</t>
   </si>
   <si>
     <t>Редуктор давления 3/4" поршневой STOUT</t>
-  </si>
-[...4 lines deleted...]
-    <t>Редуктор с манометром НР-НР 1/2" хром. FAR</t>
   </si>
   <si>
     <t>FA 2815 34</t>
   </si>
   <si>
     <t>Редуктор с манометром НР-НР 3/4" хром. FAR</t>
   </si>
   <si>
     <t>143 2</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 2" Itap</t>
   </si>
   <si>
     <t>D06F-1"B</t>
   </si>
   <si>
     <t>Клапан давления D06F-1" B honeywell Resideo Braukmann</t>
   </si>
   <si>
     <t>143 3</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 3" Itap</t>
   </si>
@@ -692,51 +692,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-1-santechsystems/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-12-santechsystems-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-12-nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-14-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-34-nr-far/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-1-santechsystems/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-12-santechsystems-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-12-nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-14-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-34-nr-far/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D46" sqref="D46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -763,65 +763,65 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>2217</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>22770</v>
+        <v>22278</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
         <v>3150</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
@@ -833,149 +833,149 @@
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
         <v>1762</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>11583</v>
+        <v>11334</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
         <v>2900</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>13426</v>
+        <v>13137</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>2462</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
         <v>3450</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
         <v>1961</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>4028</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>20168</v>
+        <v>19734</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
         <v>7750</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
@@ -987,65 +987,65 @@
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
         <v>3861</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>4710</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>13015</v>
+        <v>12735</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
         <v>9250</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
@@ -1057,205 +1057,205 @@
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
         <v>5196</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>6399</v>
+        <v>7179</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>14857</v>
+        <v>14537</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
         <v>10000</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
         <v>1715</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>12781</v>
+        <v>14476</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>21605</v>
+        <v>21140</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>14279</v>
+        <v>16174</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
         <v>10000</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>1927</v>
+        <v>13215</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>13506</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>15783</v>
+        <v>15444</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>20502</v>
+        <v>23221</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
         <v>11600</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
@@ -1267,93 +1267,93 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
         <v>14900</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>20377</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
         <v>124615</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
         <v>16950</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>23343</v>
+        <v>21639</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D45"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>