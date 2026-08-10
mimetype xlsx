--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -7,161 +7,197 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$198</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$205</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Предохранительная арматура</t>
   </si>
   <si>
     <t>Обратные клапаны</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>100 1/2</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 1/2" Itap</t>
   </si>
   <si>
+    <t>RVC-0001-000015</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>SVC-0011-000015</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1/2" STOUT</t>
+  </si>
+  <si>
     <t>100 3/4</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 3/4" Itap</t>
   </si>
   <si>
+    <t>RVC-0001-000020</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 3/4" Rommer</t>
+  </si>
+  <si>
+    <t>SVC-0011-000020</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 3/4" STOUT</t>
+  </si>
+  <si>
     <t>100 1</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 1" Itap</t>
   </si>
   <si>
+    <t>RVC-0001-000025</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1" Rommer</t>
+  </si>
+  <si>
+    <t>SVC-0011-000025</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1" STOUT</t>
+  </si>
+  <si>
+    <t>RVC-0001-000032</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1 1/4" Rommer</t>
+  </si>
+  <si>
+    <t>SVC-0011-000032</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1 1/4" STOUT</t>
+  </si>
+  <si>
     <t>100 1 1/4</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 1 1/4" Itap</t>
   </si>
   <si>
     <t>100 1 1/2</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 1 1/2" Itap</t>
   </si>
   <si>
+    <t>RVC-0001-000040</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1 1/2" Rommer</t>
+  </si>
+  <si>
+    <t>SVC-0001-000040</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 1 1/2" STOUT</t>
+  </si>
+  <si>
     <t>100 2</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 2" Itap</t>
   </si>
   <si>
+    <t>RVC-0001-000050</t>
+  </si>
+  <si>
+    <t>Клапан обратный пружинный 2" Rommer</t>
+  </si>
+  <si>
     <t>100 3</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 3" Itap</t>
   </si>
   <si>
     <t>100 4</t>
   </si>
   <si>
     <t>Клапан обратный пружинный 4" Itap</t>
   </si>
   <si>
-    <t>SVC-0011-000015</t>
-[...28 lines deleted...]
-  <si>
     <t>Предохранительные клапаны</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Клапан предохранительный для бойлера 1/2" Itap</t>
   </si>
   <si>
     <t>00205015</t>
   </si>
   <si>
     <t>Клапан предохранительный ВВ 1/2" EMMETI 1,5 бар</t>
   </si>
   <si>
     <t>00205018</t>
   </si>
   <si>
     <t>Клапан предохранительный ВВ 1/2" EMMETI 1,8 бар</t>
   </si>
   <si>
     <t>00205025</t>
   </si>
   <si>
     <t>Клапан предохранительный ВВ 1/2" EMMETI 2,5 бар</t>
@@ -304,122 +340,122 @@
   <si>
     <t>Клапан предохранительный SVW ВВ 1"х1 1/4" WATTS 10 бар</t>
   </si>
   <si>
     <t>10004768</t>
   </si>
   <si>
     <t>Клапан предохранительный SVW ВВ 1 1/4"х1 1/2" WATTS 6 бар</t>
   </si>
   <si>
     <t>10004769</t>
   </si>
   <si>
     <t>Клапан предохранительный SVW ВВ 1 1/4"х1 1/2" WATTS 8 бар</t>
   </si>
   <si>
     <t>10004770</t>
   </si>
   <si>
     <t>Клапан предохранительный SVW ВВ 1 1/4"х1 1/2" WATTS 10 бар</t>
   </si>
   <si>
     <t>Электромагнитные клапаны для воды</t>
   </si>
   <si>
+    <t>00306200</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный нормально закрытый 1/2" Emmeti</t>
+  </si>
+  <si>
     <t>00000011325</t>
   </si>
   <si>
     <t xml:space="preserve">Клапан соленоидный двухходовой нормально закрытый 1/2" СК 11-15 РОСМА </t>
   </si>
   <si>
-    <t>00306200</t>
-[...4 lines deleted...]
-  <si>
     <t>00306202</t>
   </si>
   <si>
     <t>Клапан электромагнитный нормально закрытый 3/4" Emmeti</t>
   </si>
   <si>
     <t>00000011326</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально закрытый 3/4" СК 11-20 РОСМА</t>
   </si>
   <si>
     <t>00306204</t>
   </si>
   <si>
     <t>Клапан электромагнитный нормально закрытый 1" Emmeti</t>
   </si>
   <si>
     <t>00000011327</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально закрытый 1" СК 11-25 РОСМА</t>
   </si>
   <si>
+    <t>00000011328</t>
+  </si>
+  <si>
+    <t>Клапан соленоидный двухходовой нормально закрытый 11/4" СК 11-32 РОСМА</t>
+  </si>
+  <si>
     <t>00306210</t>
   </si>
   <si>
     <t>Клапан электромагнитный нормально открытый 1/2" Emmeti</t>
   </si>
   <si>
-    <t>00000011328</t>
-[...2 lines deleted...]
-    <t>Клапан соленоидный двухходовой нормально закрытый 11/4" СК 11-32 РОСМА</t>
+    <t>00306212</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный нормально открытый 3/4" Emmeti</t>
   </si>
   <si>
     <t>00000013040</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально закрытый 24В 1/2" СК 12-15 РОСМА</t>
   </si>
   <si>
-    <t>00306212</t>
-[...2 lines deleted...]
-    <t>Клапан электромагнитный нормально открытый 3/4" Emmeti</t>
+    <t>00306214</t>
+  </si>
+  <si>
+    <t>Клапан электромагнитный нормально открытый 1" Emmeti</t>
   </si>
   <si>
     <t>00000013041</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально закрытый 24В 3/4" СК 12-20 РОСМА</t>
   </si>
   <si>
-    <t>00306214</t>
-[...4 lines deleted...]
-  <si>
     <t>00306400</t>
   </si>
   <si>
     <t>Катушка для клапанов нормально открытых/закрытых Emmeti</t>
   </si>
   <si>
     <t>00000013042</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально закрытый 24В 1" СК 12-25 РОСМА</t>
   </si>
   <si>
     <t>000000012956</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально открытый 1/2" СК 21-15 РОСМА</t>
   </si>
   <si>
     <t>000000012957</t>
   </si>
   <si>
     <t>Клапан соленоидный двухходовой нормально открытый 3/4" СК 21-20 РОСМА</t>
   </si>
   <si>
     <t>000000012958</t>
@@ -556,383 +592,383 @@
   <si>
     <t>Клапан соленоидный прямого действия НО 1" 24В Stout</t>
   </si>
   <si>
     <t>SSV-0020-024032</t>
   </si>
   <si>
     <t>Клапан соленоидный прямого действия НО 1 1/4" 24В Stout</t>
   </si>
   <si>
     <t>SSV-0020-024040</t>
   </si>
   <si>
     <t>Клапан соленоидный прямого действия НО 1 1/2" 24В Stout</t>
   </si>
   <si>
     <t>SSV-0020-024050</t>
   </si>
   <si>
     <t>Клапан соленоидный прямого действия НО 2" 24В Stout</t>
   </si>
   <si>
     <t>Редукторы давления</t>
   </si>
   <si>
+    <t>FA 2830 12</t>
+  </si>
+  <si>
+    <t>Редуктор без манометра ВР-НР 1/2" хром. FAR</t>
+  </si>
+  <si>
+    <t>019-2847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Редуктор давления мембранный 1/2"  SantechSystems </t>
+  </si>
+  <si>
+    <t>FA 2815 1</t>
+  </si>
+  <si>
+    <t>Редуктор с манометром НР-НР 1" хром. FAR</t>
+  </si>
+  <si>
+    <t>019-2849</t>
+  </si>
+  <si>
+    <t>Редуктор давления мембранный 1"  SantechSystems</t>
+  </si>
+  <si>
     <t>D04FМ-1/2"A</t>
   </si>
   <si>
     <t>Клапан давления D04FM-1/2 A honeywell Resideo Braukmann</t>
   </si>
   <si>
-    <t>019-2849</t>
-[...4 lines deleted...]
-  <si>
     <t>SVS-0010-000015</t>
   </si>
   <si>
     <t>Редуктор давления 1/2" с выходом для манометра STOUT</t>
   </si>
   <si>
     <t>361 1/2</t>
   </si>
   <si>
     <t>Редуктор давления 1-4 бар 1/2" Itap</t>
   </si>
   <si>
-    <t>FA 2830 12</t>
-[...14 lines deleted...]
-    <t>Редуктор с манометром НР-НР 1" хром. FAR</t>
+    <t>361 3/4</t>
+  </si>
+  <si>
+    <t>Редуктор давления 1-4 бар 3/4" Itap</t>
+  </si>
+  <si>
+    <t>FA 2830 34</t>
+  </si>
+  <si>
+    <t>Редуктор без манометра ВР-НР 3/4" хром. FAR</t>
   </si>
   <si>
     <t>D04FМ-3/4"A</t>
   </si>
   <si>
     <t>Клапан давления D04FM-3/4 A honeywell Resideo Braukmann</t>
   </si>
   <si>
     <t>SVS-0010-000020</t>
   </si>
   <si>
     <t>Редуктор давления 3/4" с выходом для манометра STOUT</t>
   </si>
   <si>
-    <t>361 3/4</t>
-[...8 lines deleted...]
-    <t>Редуктор без манометра ВР-НР 3/4" хром. FAR</t>
+    <t>SVS-0008-000015</t>
+  </si>
+  <si>
+    <t>Редуктор давления 1/2" компенсационный STOUT</t>
   </si>
   <si>
     <t>143 1/2</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 1/2" Itap</t>
   </si>
   <si>
     <t>FA 2830 1</t>
   </si>
   <si>
     <t>Редуктор без манометра ВР-НР 1" хром. FAR</t>
   </si>
   <si>
     <t>D06F-1/2"A</t>
   </si>
   <si>
     <t>Клапан давления D06F-1/2 A honeywell Resideo Braukmann</t>
   </si>
   <si>
-    <t>SVS-0008-000015</t>
-[...2 lines deleted...]
-    <t>Редуктор давления 1/2" компенсационный STOUT</t>
+    <t>D06F-1/2"B</t>
+  </si>
+  <si>
+    <t>Клапан давления D06F-1/2 B honeywell Resideo Braukmann</t>
   </si>
   <si>
     <t>SVS-0008-000020</t>
   </si>
   <si>
     <t>Редуктор давления 3/4" компенсационный STOUT</t>
   </si>
   <si>
     <t>143 3/4</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 3/4" Itap</t>
   </si>
   <si>
     <t>FA 2835 12</t>
   </si>
   <si>
     <t>Редуктор с манометром ВР-НР 1/2" хром. FAR</t>
   </si>
   <si>
-    <t>D06F-1/2"B</t>
-[...2 lines deleted...]
-    <t>Клапан давления D06F-1/2 B honeywell Resideo Braukmann</t>
+    <t>FA 2835 34</t>
+  </si>
+  <si>
+    <t>Редуктор с манометром ВР-НР 3/4" хром. FAR</t>
+  </si>
+  <si>
+    <t>D06F-3/4"A</t>
+  </si>
+  <si>
+    <t>Клапан давления D06F-3/4 A honeywell Resideo Braukmann</t>
   </si>
   <si>
     <t>SVS-0008-000025</t>
   </si>
   <si>
     <t>Редуктор давления 1" компенсационный STOUT</t>
   </si>
   <si>
     <t>143 1</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 1" Itap</t>
   </si>
   <si>
-    <t>FA 2835 34</t>
-[...10 lines deleted...]
-  <si>
     <t>D06F-3/4"B</t>
   </si>
   <si>
     <t>Клапан давления D06F-3/4 B honeywell Resideo Braukmann</t>
   </si>
   <si>
     <t>SVS-0009-000015</t>
   </si>
   <si>
     <t>Редуктор давления 1/2" поршневой STOUT</t>
   </si>
   <si>
     <t>143 1 1/4</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 1 1/4" Itap</t>
   </si>
   <si>
     <t>FA 2835 1</t>
   </si>
   <si>
     <t>Редуктор с манометром ВР-НР 1" хром. FAR</t>
   </si>
   <si>
+    <t>143 1 1/2</t>
+  </si>
+  <si>
+    <t>Редуктор давления 1-6 бар 1 1/2" Itap</t>
+  </si>
+  <si>
     <t>D06F-1"A</t>
   </si>
   <si>
     <t>Клапан давления D06F-1" A honeywell Resideo Braukmann</t>
   </si>
   <si>
+    <t>FA 2815 12</t>
+  </si>
+  <si>
+    <t>Редуктор с манометром НР-НР 1/2" хром. FAR</t>
+  </si>
+  <si>
     <t>SVS-0009-000020</t>
   </si>
   <si>
     <t>Редуктор давления 3/4" поршневой STOUT</t>
   </si>
   <si>
-    <t>FA 2815 12</t>
-[...10 lines deleted...]
-  <si>
     <t>143 2</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 2" Itap</t>
   </si>
   <si>
+    <t>FA 2815 34</t>
+  </si>
+  <si>
+    <t>Редуктор с манометром НР-НР 3/4" хром. FAR</t>
+  </si>
+  <si>
     <t>D06F-1"B</t>
   </si>
   <si>
     <t>Клапан давления D06F-1" B honeywell Resideo Braukmann</t>
   </si>
   <si>
-    <t>FA 2815 34</t>
-[...4 lines deleted...]
-  <si>
     <t>143 3</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 3" Itap</t>
   </si>
   <si>
     <t>D06F-1 1/4"A</t>
   </si>
   <si>
     <t>Клапан давления D06F-1 1/4 A honeywell Resideo Braukmann</t>
   </si>
   <si>
+    <t>D06F-1 1/4"B</t>
+  </si>
+  <si>
+    <t>Клапан давления D06F-1 1/4 B honeywell Resideo Braukmann</t>
+  </si>
+  <si>
     <t>FA 2883 12</t>
   </si>
   <si>
     <t>Редуктор с фильтром и манометром 1/2" НР Far</t>
   </si>
   <si>
     <t>143 4</t>
   </si>
   <si>
     <t>Редуктор давления 1-6 бар 4" Itap</t>
   </si>
   <si>
-    <t>D06F-1 1/4"B</t>
-[...4 lines deleted...]
-  <si>
     <t>FA 2883 34</t>
   </si>
   <si>
     <t>Редуктор с фильтром и манометром 3/4" НР Far</t>
   </si>
   <si>
     <t>Группы безопасности</t>
   </si>
   <si>
+    <t>SVS-0004-015025</t>
+  </si>
+  <si>
+    <t>Группа безопасности котла 3 бара до 50 кВт STOUT</t>
+  </si>
+  <si>
+    <t>10004611</t>
+  </si>
+  <si>
+    <t>Группа безопасности бойлера SFR 3/4" WATTS</t>
+  </si>
+  <si>
+    <t>VT.495.0.0</t>
+  </si>
+  <si>
+    <t>Группа безопасности расширительного бака Valtec</t>
+  </si>
+  <si>
+    <t>ZSg.411.0105N</t>
+  </si>
+  <si>
+    <t>Группа безопасности расширительного бака 3 бар Zeissler</t>
+  </si>
+  <si>
     <t>ESG03.10</t>
   </si>
   <si>
     <t>Группа безопасности котла 3 бара до 50 кВт Elsen</t>
   </si>
   <si>
-    <t>10004611</t>
-[...8 lines deleted...]
-    <t>Группа безопасности расширительного бака 3 бар Zeissler</t>
+    <t xml:space="preserve">JH1021-3 </t>
+  </si>
+  <si>
+    <t>Группа безопасности с настенным креплением 3 бар TIM</t>
   </si>
   <si>
     <t>AQ1124</t>
   </si>
   <si>
     <t>Группа безопасности котла проходная 3 бара до 100 кВт Vieir</t>
   </si>
   <si>
-    <t xml:space="preserve">JH1021-3 </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">JH1022-3 </t>
   </si>
   <si>
     <t>Группа безопасности для котла до 50 кВт TIM</t>
   </si>
   <si>
+    <t xml:space="preserve">JH1023-3 </t>
+  </si>
+  <si>
+    <t>Группа безопасности для котла компактная TIM</t>
+  </si>
+  <si>
     <t>ZL6012</t>
   </si>
   <si>
     <t>Группа безопасности котла настенная до 50 кВт Zoll</t>
   </si>
   <si>
-    <t xml:space="preserve">JH1023-3 </t>
-[...14 lines deleted...]
-    <t>Группа безопасности расширительного бака Valtec</t>
+    <t>10004624</t>
+  </si>
+  <si>
+    <t>Группа безопасности бойлера SFR 1" WATTS</t>
   </si>
   <si>
     <t>SVS-0040-055032</t>
   </si>
   <si>
     <t>Группа безопасности котла в теплоизоляции до 50 кВт STOUT</t>
   </si>
   <si>
-    <t>10004624</t>
-[...4 lines deleted...]
-  <si>
     <t>AQ1113</t>
   </si>
   <si>
     <t>Группа безопасности котла 3 бара до 100 кВт Vieir</t>
   </si>
   <si>
+    <t>SVS-0006-013020</t>
+  </si>
+  <si>
+    <t>Группа подключения мембранного бака STOUT</t>
+  </si>
+  <si>
     <t>10005198</t>
   </si>
   <si>
     <t>Группа безопасности 3 бар KSG 30 WATTS</t>
   </si>
   <si>
-    <t>SVS-0006-013020</t>
-[...4 lines deleted...]
-  <si>
     <t>10005232</t>
   </si>
   <si>
     <t>Группа безопасности 3 бар KSG 30 N WATTS</t>
   </si>
   <si>
     <t>10005227</t>
   </si>
   <si>
     <t>Группа безопасности 3 бар KSG 30/ISO2 WATTS</t>
   </si>
   <si>
     <t>10005204</t>
   </si>
   <si>
     <t>Группа безопасности 3 бар KSG 30/20M-ISO WATTS</t>
   </si>
   <si>
     <t>10005205</t>
   </si>
   <si>
     <t>Группа безопасности 3 бар KSG 30/25M-ISO2 WATTS</t>
   </si>
   <si>
     <t>10017885</t>
@@ -962,50 +998,56 @@
     <t>Воздухоотводчик автоматический 1/2" Itap</t>
   </si>
   <si>
     <t>362 3/4</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/4" Itap</t>
   </si>
   <si>
     <t>364 3/8</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический угловой 3/8" Itap</t>
   </si>
   <si>
     <t>364 1/2</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический угловой 1/2" Itap</t>
   </si>
   <si>
     <t>27722</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Flovent</t>
+  </si>
+  <si>
+    <t>A27728</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик автоматический 1/2" Flamco Astrovent</t>
   </si>
   <si>
     <t>1088303</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/8" Oventrop</t>
   </si>
   <si>
     <t>1088304</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Oventrop</t>
   </si>
   <si>
     <t>1088306</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/4" Oventrop</t>
   </si>
   <si>
     <t>FL 89000</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический с отсечным клапаном 1/2" Flamko</t>
   </si>
@@ -1550,62 +1592,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-dlya-boylera-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2936" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2937" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2938" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2939" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2940" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vn-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vn-12-emmeti/?sku=12069" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-dlya-manometra-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-dlya-manometra-emmeti/?sku=12072" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-12kh34-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-12kh34-watts/?sku=2942" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-12kh34-watts/?sku=2943" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-34kh1-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-34kh1-watts/?sku=2945" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-1kh1-14-3-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-1-14kh1-12-3-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-12kh34-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-12kh34-watts/?sku=2952" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-12kh34-watts/?sku=2954" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-34kh1-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-34kh1-watts/?sku=2956" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-34kh1-watts/?sku=2957" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1kh1-14-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1kh1-14-watts/?sku=2959" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1kh1-14-watts/?sku=2960" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1-14kh1-12-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1-14kh1-12-watts/?sku=2962" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1-14kh1-12-watts/?sku=2963" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-12-sk-11-15-rosma-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-zakrytyy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-zakrytyy-34-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-34-sk-11-20-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-zakrytyy-1-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-1-sk-11-25-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-otkrytyy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-114-sk-11-32-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-24v-12-sk-12-15-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-otkrytyy-34-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-24v-34-sk-12-20-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-otkrytyy-1-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/katushka-dlya-klapanov-normalno-okrytykhzakrytykh-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-24v-1-sk-12-25-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-otkrytyy-12-sk-21-15-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-otkrytyy-34-sk-21-20-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-otkrytyy-1-sk-21-25-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-34-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-14-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-2-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-34-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-14-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-2-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-34-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-14-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-2-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-34-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-14-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-2-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-1-santechsystems/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-12-santechsystems-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-12-nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-14-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-34-nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-3-bara-do-50-kvt-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-boylera-sfr-34-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-rasshiritelnogo-baka-3-bar-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-prokhodnaya-3-bara-do-100-kvt-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-s-nastennym-krepleniem-3-bar-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-dlya-kotla-do-50-kvt-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-nastennaya-do-50-kvt-zoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-dlya-kotla-kompaktnaya-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-3-bara-do-50-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-rasshiritelnogo-baka-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-v-teploizolyatsii-do-50-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-boylera-sfr-1-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-3-bara-do-100-kvt-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-30-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-podklyucheniya-membrannogo-baka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-30-n-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-30iso2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-3020m-iso-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-3025m-iso2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-podklyucheniya-membrannogo-baka-3-bar-gagmr20-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-podklyucheniya-membrannogo-baka-3-bar-gagkav-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-flamko/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-slim-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-ruchnoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/klapan-obratnyy-otsekayushchiy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-ald-alimat-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-s-manometrom-12-nv-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-alimatic-nv-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-12-s-manometrom-0-6-bar-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-12-s-vizualizatsiey-nastraivaemogo-davleniya-na-vykhode-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-12-s-manometrom-do-4-bar-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-34-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-14-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-14-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-1-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-2-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/obratnye-klapany/klapan-obratnyy-pruzhinnyy-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-dlya-boylera-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2936" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2937" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2938" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2939" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-emmeti/?sku=2940" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vn-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vn-12-emmeti/?sku=12069" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-dlya-manometra-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-vv-12-dlya-manometra-emmeti/?sku=12072" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-12kh34-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-12kh34-watts/?sku=2942" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-12kh34-watts/?sku=2943" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-34kh1-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-34kh1-watts/?sku=2945" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-1kh1-14-3-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svh-vv-1-14kh1-12-3-bar-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-12kh34-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-12kh34-watts/?sku=2952" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-12kh34-watts/?sku=2954" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-34kh1-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-34kh1-watts/?sku=2956" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-34kh1-watts/?sku=2957" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1kh1-14-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1kh1-14-watts/?sku=2959" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1kh1-14-watts/?sku=2960" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1-14kh1-12-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1-14kh1-12-watts/?sku=2962" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/predokhranitelnye-klapany/klapan-predokhranitelnyy-svw-vv-1-14kh1-12-watts/?sku=2963" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-zakrytyy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-12-sk-11-15-rosma-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-zakrytyy-34-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-34-sk-11-20-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-zakrytyy-1-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-1-sk-11-25-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-114-sk-11-32-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-otkrytyy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-otkrytyy-34-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-24v-12-sk-12-15-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-elektromagnitnyy-normalno-otkrytyy-1-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-24v-34-sk-12-20-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/katushka-dlya-klapanov-normalno-okrytykhzakrytykh-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-zakrytyy-24v-1-sk-12-25-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-otkrytyy-12-sk-21-15-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-otkrytyy-34-sk-21-20-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/klapan-solenoidnyy-dvukhkhodovoy-normalno-otkrytyy-1-sk-21-25-rosma/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-34-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-14-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-2-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-34-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-14-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-1-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-nz-2-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-34-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-14-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-12-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-2-220v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-34-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-14-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-1-12-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/elektromagnitnye-klapany-dlya-vody/stout/klapan-solenoidnyy-pryamogo-deystviya-no-2-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-12-santechsystems-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-membrannyy-1-santechsystems/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-4-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d04fs-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-s-vykhodom-dlya-manometra-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-bez-manometra-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-12-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-kompensatsionnyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-34-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-12-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-14-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-vr-nr-1-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-1-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-a-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-12-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-34-porshnevoy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-2-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-manometrom-nr-nr-34-khrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-3-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/427/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/filtry-honeywell/klapany-davleniya-honeywell/klapan-davleniya-d06f-1-14-b-honeywell/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-12-nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-davleniya-1-6-bar-4-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/reduktory-davleniya/reduktor-s-filtrom-i-manometrom-34-nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-3-bara-do-50-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-boylera-sfr-34-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-rasshiritelnogo-baka-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-rasshiritelnogo-baka-3-bar-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-3-bara-do-50-kvt-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-s-nastennym-krepleniem-3-bar-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-prokhodnaya-3-bara-do-100-kvt-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-dlya-kotla-do-50-kvt-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-dlya-kotla-kompaktnaya-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-nastennaya-do-50-kvt-zoll/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-boylera-sfr-1-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-v-teploizolyatsii-do-50-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-kotla-3-bara-do-100-kvt-vieir/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-podklyucheniya-membrannogo-baka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-30-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-30-n-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-30iso2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-3020m-iso-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-bezopasnosti-3-bar-ksg-3025m-iso2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-podklyucheniya-membrannogo-baka-3-bar-gagmr20-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/gruppy-bezopasnosti/gruppa-podklyucheniya-membrannogo-baka-3-bar-gagkav-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flamco-astrovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-flamko/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-slim-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-ruchnoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/klapan-obratnyy-otsekayushchiy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-ald-alimat-12-vr-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-s-manometrom-12-nv-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-alimatic-nv-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-12-s-manometrom-0-6-bar-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-12-s-vizualizatsiey-nastraivaemogo-davleniya-na-vykhode-s-manometrom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/podpitochnye-klapany/klapan-podpitochnyy-12-s-manometrom-do-4-bar-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D199"/>
+  <dimension ref="A1:D206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D199" sqref="D199"/>
+      <selection activeCell="D206" sqref="D206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1629,2873 +1671,2978 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
-        <v>1008</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>1374</v>
+        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>1892</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>3124</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
-        <v>4186</v>
+        <v>482</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="12">
-        <v>6526</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
-        <v>23133</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>39074</v>
+        <v>740</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
-        <v>1065</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
-        <v>1446</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>1989</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>3288</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5">
+        <v>14</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="12">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5">
+        <v>15</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="12">
         <v>4409</v>
-      </c>
-[...20 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D23" s="12">
-        <v>433</v>
+        <v>6684</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D24" s="12">
-        <v>621.92</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D25" s="12">
-        <v>621.92</v>
+        <v>23702</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
+        <v>19</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="12">
+        <v>39074</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="12"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="5">
+      <c r="B28" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A28" s="5">
+      <c r="C28" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="10" t="s">
-[...6 lines deleted...]
-        <v>621.92</v>
+      <c r="D28" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="12">
-        <v>1309.16</v>
+        <v>498</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="12">
-        <v>621.92</v>
+        <v>662</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="12">
-        <v>621.92</v>
+        <v>662</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="12">
-        <v>658.72</v>
+        <v>670</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="12">
-        <v>658.72</v>
+        <v>670</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="12">
-        <v>1650</v>
+        <v>670</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="12">
-        <v>1140</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="12">
-        <v>1300</v>
+        <v>621.92</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="12">
-        <v>2200</v>
+        <v>621.92</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="12">
-        <v>1700</v>
+        <v>704</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="12">
-        <v>5300</v>
+        <v>812</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="12">
-        <v>9900</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="12">
-        <v>1300</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="12">
         <v>1300</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="12">
-        <v>1250</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="12">
-        <v>1700</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="12">
-        <v>1700</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="12">
-        <v>5300</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="12">
-        <v>5300</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="12">
-        <v>5300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="12">
-        <v>9900</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="12">
-        <v>9900</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="12">
-        <v>9900</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="53" spans="1:4">
-      <c r="A53" s="3" t="s">
+      <c r="A53" s="5">
+        <v>25</v>
+      </c>
+      <c r="B53" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="B53" s="7"/>
-[...1 lines deleted...]
-      <c r="D53" s="12"/>
+      <c r="C53" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D53" s="12">
+        <v>5300</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
-      <c r="A54" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A54" s="5">
+        <v>26</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D54" s="12">
+        <v>5300</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D55" s="12">
-        <v>4017</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D56" s="12">
-        <v>5788.64</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D57" s="12">
-        <v>8046.32</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
+        <v>30</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D58" s="12">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="12"/>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A59" s="5">
+      <c r="B60" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B59" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A60" s="5">
+      <c r="C60" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B60" s="10" t="s">
-[...6 lines deleted...]
-        <v>6970</v>
+      <c r="D60" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="12">
-        <v>8106.12</v>
+        <v>5788.64</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D62" s="12">
-        <v>14030</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="12">
-        <v>4017</v>
+        <v>8046.32</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="12">
-        <v>8717</v>
+        <v>4715</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="12">
-        <v>4715</v>
+        <v>8787.84</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D66" s="12">
-        <v>9328.799999999999</v>
+        <v>6970</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="12">
-        <v>797.64</v>
+        <v>14030</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D68" s="12">
-        <v>6970</v>
+        <v>8106.12</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="12">
-        <v>5226</v>
+        <v>8717</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D70" s="12">
-        <v>5951</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D71" s="12">
-        <v>8410</v>
+        <v>9328.799999999999</v>
       </c>
     </row>
     <row r="72" spans="1:4">
-      <c r="A72" s="6" t="s">
+      <c r="A72" s="5">
+        <v>12</v>
+      </c>
+      <c r="B72" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="B72" s="7"/>
-[...1 lines deleted...]
-      <c r="D72" s="12"/>
+      <c r="C72" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="12">
+        <v>4715</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
-      <c r="A73" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A73" s="5">
+        <v>13</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D73" s="12">
+        <v>797.64</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D74" s="12">
-        <v>3743</v>
+        <v>6970</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D75" s="12">
-        <v>4394</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D76" s="12">
-        <v>6184</v>
+        <v>5951</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
+        <v>17</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D77" s="12">
+        <v>8410</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B78" s="7"/>
+      <c r="C78" s="8"/>
+      <c r="D78" s="12"/>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B77" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A78" s="5">
+      <c r="B79" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B78" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A79" s="5">
+      <c r="C79" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B79" s="10" t="s">
-[...6 lines deleted...]
-        <v>19028</v>
+      <c r="D79" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D80" s="12">
         <v>3743</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="12">
         <v>4394</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D82" s="12">
         <v>6184</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D83" s="12">
         <v>12456</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="12">
         <v>13757</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="12">
         <v>19028</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D86" s="12">
-        <v>4870</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="12">
-        <v>5546</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="12">
-        <v>7461</v>
+        <v>6184</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="12">
-        <v>15272</v>
+        <v>12456</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="12">
-        <v>16036</v>
+        <v>13757</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D91" s="12">
-        <v>21944</v>
+        <v>19028</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="12">
         <v>4870</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="12">
         <v>5546</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="12">
         <v>7461</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="12">
         <v>15272</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="12">
         <v>16036</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D97" s="12">
         <v>21944</v>
       </c>
     </row>
     <row r="98" spans="1:4">
-      <c r="A98" s="3" t="s">
+      <c r="A98" s="5">
+        <v>19</v>
+      </c>
+      <c r="B98" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="B98" s="7"/>
-[...1 lines deleted...]
-      <c r="D98" s="12"/>
+      <c r="C98" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D98" s="12">
+        <v>4870</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
-      <c r="A99" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A99" s="5">
+        <v>20</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D99" s="12">
+        <v>5546</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D100" s="12">
-        <v>3150</v>
+        <v>7461</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D101" s="12">
-        <v>5000</v>
+        <v>15272</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D102" s="12">
-        <v>1762</v>
+        <v>16036</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
+        <v>24</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D103" s="12">
+        <v>21944</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B104" s="7"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="12"/>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B103" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="5">
+      <c r="B105" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B104" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="5">
+      <c r="C105" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B105" s="10" t="s">
-[...6 lines deleted...]
-        <v>2900</v>
+      <c r="D105" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="12">
-        <v>22278</v>
+        <v>11334</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="12">
-        <v>3450</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="12">
-        <v>1961</v>
+        <v>22278</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="12">
-        <v>2462</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="12">
-        <v>13137</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="12">
-        <v>4028</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="12">
-        <v>19734</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="12">
-        <v>7750</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="12">
-        <v>3302</v>
+        <v>13137</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="12">
-        <v>3861</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="12">
-        <v>4710</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="12">
-        <v>12735</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="12">
-        <v>9250</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D119" s="12">
-        <v>5196</v>
+        <v>19734</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="12">
-        <v>6399</v>
+        <v>7750</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="12">
-        <v>14537</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D122" s="12">
-        <v>8600</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D123" s="12">
-        <v>10000</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D124" s="12">
-        <v>1715</v>
+        <v>12735</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D125" s="12">
-        <v>12781</v>
+        <v>14537</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D126" s="12">
-        <v>21140</v>
+        <v>8600</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="12">
-        <v>10000</v>
+        <v>5196</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D128" s="12">
-        <v>1927</v>
+        <v>7179</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D129" s="12">
-        <v>13215</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D130" s="12">
-        <v>14279</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D131" s="12">
-        <v>20502</v>
+        <v>14476</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D132" s="12">
-        <v>11600</v>
+        <v>21140</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D133" s="12">
-        <v>15444</v>
+        <v>16174</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D134" s="12">
-        <v>55516</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D135" s="12">
-        <v>14900</v>
+        <v>13215</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D136" s="12">
-        <v>18890</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D137" s="12">
-        <v>124615</v>
+        <v>23221</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D138" s="12">
-        <v>16950</v>
+        <v>15444</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D139" s="12">
-        <v>21639</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="140" spans="1:4">
-      <c r="A140" s="3" t="s">
+      <c r="A140" s="5">
+        <v>35</v>
+      </c>
+      <c r="B140" s="10" t="s">
         <v>260</v>
       </c>
-      <c r="B140" s="7"/>
-[...1 lines deleted...]
-      <c r="D140" s="12"/>
+      <c r="C140" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D140" s="12">
+        <v>55516</v>
+      </c>
     </row>
     <row r="141" spans="1:4">
-      <c r="A141" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A141" s="5">
+        <v>36</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D141" s="12">
+        <v>14900</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D142" s="12">
-        <v>5400</v>
+        <v>16950</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D143" s="12">
-        <v>5300</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D144" s="12">
-        <v>2500</v>
+        <v>124615</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
+        <v>40</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D145" s="12">
+        <v>21639</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B146" s="7"/>
+      <c r="C146" s="8"/>
+      <c r="D146" s="12"/>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B145" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A146" s="5">
+      <c r="B147" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B146" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A147" s="5">
+      <c r="C147" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B147" s="10" t="s">
-[...6 lines deleted...]
-        <v>2400</v>
+      <c r="D147" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D148" s="12">
-        <v>2583.9</v>
+        <v>5237</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D149" s="12">
-        <v>1900</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D150" s="12">
-        <v>5237</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D151" s="12">
-        <v>3229</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D152" s="12">
-        <v>8055</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D153" s="12">
-        <v>14100</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D154" s="12">
-        <v>2730.93</v>
+        <v>2297.67</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D155" s="12">
-        <v>9600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D156" s="12">
-        <v>8037</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D157" s="12">
-        <v>8500</v>
+        <v>2583.9</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D158" s="12">
-        <v>8600</v>
+        <v>14100</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D159" s="12">
-        <v>11400</v>
+        <v>8055</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D160" s="12">
-        <v>19250</v>
+        <v>2730.93</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D161" s="12">
-        <v>10850</v>
+        <v>8037</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D162" s="12">
-        <v>15200</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="163" spans="1:4">
-      <c r="A163" s="3" t="s">
+      <c r="A163" s="5">
+        <v>16</v>
+      </c>
+      <c r="B163" s="10" t="s">
         <v>303</v>
       </c>
-      <c r="B163" s="7"/>
-[...1 lines deleted...]
-      <c r="D163" s="12"/>
+      <c r="C163" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D163" s="12">
+        <v>8500</v>
+      </c>
     </row>
     <row r="164" spans="1:4">
-      <c r="A164" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A164" s="5">
+        <v>17</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D164" s="12">
+        <v>8600</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D165" s="12">
-        <v>577</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D166" s="12">
-        <v>600</v>
+        <v>19250</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D167" s="12">
-        <v>840</v>
+        <v>10850</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
+        <v>21</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D168" s="12">
+        <v>15200</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B169" s="7"/>
+      <c r="C169" s="8"/>
+      <c r="D169" s="12"/>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B168" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A169" s="5">
+      <c r="B170" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B169" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A170" s="5">
+      <c r="C170" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B170" s="10" t="s">
-[...6 lines deleted...]
-        <v>745</v>
+      <c r="D170" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D171" s="12">
-        <v>2989</v>
+        <v>696</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D172" s="12">
-        <v>3172</v>
+        <v>670</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D173" s="12">
-        <v>5978</v>
+        <v>968</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D174" s="12">
-        <v>1216</v>
+        <v>752</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D175" s="12">
-        <v>801</v>
+        <v>752</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D176" s="12">
-        <v>908</v>
+        <v>745</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>328</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D177" s="12">
-        <v>1014</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>330</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D178" s="12">
-        <v>4331</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>332</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>333</v>
       </c>
       <c r="D179" s="12">
-        <v>644.92</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>334</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D180" s="12">
-        <v>707.48</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D181" s="12">
-        <v>115</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D182" s="12">
-        <v>109.48</v>
+        <v>801</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D183" s="12">
-        <v>175</v>
+        <v>908</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D184" s="12">
-        <v>159</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="185" spans="1:4">
-      <c r="A185" s="3" t="s">
+      <c r="A185" s="5">
+        <v>15</v>
+      </c>
+      <c r="B185" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="B185" s="7"/>
-[...1 lines deleted...]
-      <c r="D185" s="12"/>
+      <c r="C185" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="D185" s="12">
+        <v>4331</v>
+      </c>
     </row>
     <row r="186" spans="1:4">
-      <c r="A186" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A186" s="5">
+        <v>16</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D186" s="12">
+        <v>644.92</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B187" s="10" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D187" s="12">
-        <v>8500</v>
+        <v>707.48</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D188" s="12">
-        <v>2895</v>
+        <v>115</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D189" s="12">
-        <v>4799.64</v>
+        <v>109.48</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D190" s="12">
-        <v>5896</v>
+        <v>201</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
+        <v>21</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="D191" s="12">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B192" s="7"/>
+      <c r="C192" s="8"/>
+      <c r="D192" s="12"/>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B193" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B191" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A192" s="5">
+      <c r="C193" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B192" s="10" t="s">
-[...15 lines deleted...]
-      <c r="D193" s="12"/>
+      <c r="D193" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="194" spans="1:4">
-      <c r="A194" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A194" s="5">
+        <v>1</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D194" s="12">
+        <v>8500</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D195" s="12">
-        <v>3740</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D196" s="12">
-        <v>3868</v>
+        <v>4799.64</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D197" s="12">
-        <v>3958</v>
+        <v>5896</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D198" s="12">
-        <v>2582</v>
+        <v>6660</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
+        <v>6</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="D199" s="12">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B200" s="7"/>
+      <c r="C200" s="8"/>
+      <c r="D200" s="12"/>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B201" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B199" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D199" s="12">
+      <c r="C201" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="5">
+        <v>1</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="D202" s="12">
+        <v>3740</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="5">
+        <v>2</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D203" s="12">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="5">
+        <v>3</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D204" s="12">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="5">
+        <v>4</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="D205" s="12">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="5">
+        <v>5</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="D206" s="12">
         <v>2311</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D198"/>
+  <autoFilter ref="B6:D205"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A21:D21"/>
-[...6 lines deleted...]
-    <mergeCell ref="A193:D193"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="A78:D78"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A146:D146"/>
+    <mergeCell ref="A169:D169"/>
+    <mergeCell ref="A192:D192"/>
+    <mergeCell ref="A200:D200"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
-[...4 lines deleted...]
-    <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="C55" r:id="rId_hyperlink_44"/>
-[...4 lines deleted...]
-    <hyperlink ref="C60" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_60"/>
-    <hyperlink ref="C74" r:id="rId_hyperlink_61"/>
-[...4 lines deleted...]
-    <hyperlink ref="C79" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="C100" r:id="rId_hyperlink_85"/>
-[...4 lines deleted...]
-    <hyperlink ref="C105" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="C142" r:id="rId_hyperlink_125"/>
-[...4 lines deleted...]
-    <hyperlink ref="C147" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="C165" r:id="rId_hyperlink_146"/>
-[...4 lines deleted...]
-    <hyperlink ref="C170" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_165"/>
-    <hyperlink ref="C187" r:id="rId_hyperlink_166"/>
-[...9 lines deleted...]
-    <hyperlink ref="C199" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_183"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>