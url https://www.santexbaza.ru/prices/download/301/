--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$85</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$86</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Комплектующие и теплоносители</t>
   </si>
   <si>
     <t>Теплоноситель для отопления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -112,242 +112,242 @@
   <si>
     <t>Теплоноситель Теплый Дом ЭКО- 30 Емкость 50л</t>
   </si>
   <si>
     <t>BASIC65.01</t>
   </si>
   <si>
     <t>Теплоноситель Warme Basic 65 1л</t>
   </si>
   <si>
     <t>BASIC65.10</t>
   </si>
   <si>
     <t>Теплоноситель Warme Basic 65 Емкость 10л</t>
   </si>
   <si>
     <t>BASIC65.20</t>
   </si>
   <si>
     <t>Теплоноситель Warme Basic 65 Емкость 20л</t>
   </si>
   <si>
     <t>Кронштейны, переходники, воздухоспускники</t>
   </si>
   <si>
+    <t>F011-1/2</t>
+  </si>
+  <si>
+    <t>Набор присоединительный 1/2" Rommer</t>
+  </si>
+  <si>
     <t>ZB02590009</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора BH 300 тип 10-33 Kermi</t>
   </si>
   <si>
     <t>K11.3364500</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 500/120 тип 21 Buderus</t>
   </si>
   <si>
     <t>780000</t>
   </si>
   <si>
     <t>Кронштейн нижний DS 15-60мм для радиаторов Zender</t>
   </si>
   <si>
     <t>K15.4500</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора h500 Buderus</t>
   </si>
   <si>
+    <t>ZB02590011</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора BH 500 тип 10-33 Kermi</t>
+  </si>
+  <si>
+    <t>K11.3379500</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для радиатора ВН 500/120 тип 22/33 Buderus</t>
+  </si>
+  <si>
+    <t>K15.4600</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора h600 Buderus</t>
+  </si>
+  <si>
     <t>Кронштейн для радиатора универсальный</t>
   </si>
   <si>
-    <t>ZB02590011</t>
-[...16 lines deleted...]
-  <si>
     <t>173511</t>
   </si>
   <si>
     <t>Комплект кронштейнов 2хSMB2T Zender</t>
   </si>
   <si>
     <t>K11.9300</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 300/120 для наружного монтажа Buderus</t>
   </si>
   <si>
     <t>K15.4900</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора h900 Buderus</t>
   </si>
   <si>
     <t>173541</t>
   </si>
   <si>
     <t>Комплект кронштейнов 2хSMB50 Zender</t>
   </si>
   <si>
     <t>K11.9500</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 500/120 для наружного монтажа Buderus</t>
   </si>
   <si>
-    <t>F011-1/2</t>
-[...2 lines deleted...]
-    <t>Набор присоединительный 1/2" Rommer</t>
+    <t>K11.3364300</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для радиатора ВН 300/120 тип 21 Buderus</t>
+  </si>
+  <si>
+    <t>TNK.02.W</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для двухтрубчатых радиаторов TUBOG Rifar</t>
+  </si>
+  <si>
+    <t>774411</t>
+  </si>
+  <si>
+    <t>Комплект кронштейнов CVD 1 + BH  Zender</t>
+  </si>
+  <si>
+    <t>K15.4300</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора h300 Buderus</t>
+  </si>
+  <si>
+    <t>ZB02970017</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора BH 200 тип 22 Kermi</t>
   </si>
   <si>
     <t>362 3/8</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/8" Itap</t>
   </si>
   <si>
-    <t>TNK.02.W</t>
-[...26 lines deleted...]
-    <t>Кронштейн настенный для радиатора BH 200 тип 22 Kermi</t>
+    <t>K11.3379300</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для радиатора ВН 300/120 тип 22/33 Buderus</t>
   </si>
   <si>
     <t>TNK.03.W</t>
   </si>
   <si>
     <t>Кронштейн напольный для трехтрубчатых радиаторов TUBOG Rifar</t>
   </si>
   <si>
-    <t>K11.3379300</t>
-[...4 lines deleted...]
-  <si>
     <t>796101</t>
   </si>
   <si>
     <t>Кронштейн верхний АКК для радиаторов Zender</t>
   </si>
   <si>
     <t>K15.4400</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора h400 Buderus</t>
   </si>
   <si>
+    <t>362 1/2</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик автоматический 1/2" Itap</t>
+  </si>
+  <si>
     <t>F011-3/4</t>
   </si>
   <si>
     <t>Набор присоединительный 3/4" Rommer</t>
   </si>
   <si>
     <t>Кронштейн для радиатора анкерный</t>
   </si>
   <si>
-    <t>362 1/2</t>
-[...4 lines deleted...]
-  <si>
     <t>362 3/4</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/4" Itap</t>
   </si>
   <si>
     <t>Набор присоединительный Global KIT 1/2"</t>
   </si>
   <si>
     <t>Набор присоединительный Global KIT 3/4"</t>
   </si>
   <si>
     <t>364 3/8</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический угловой 3/8" Itap</t>
   </si>
   <si>
     <t>364 1/2</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический угловой 1/2" Itap</t>
   </si>
   <si>
     <t>Набор присоединительный Sira RS 1/2"</t>
   </si>
   <si>
+    <t>FL 89000</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик автоматический с отсечным клапаном 1/2" Flamko</t>
+  </si>
+  <si>
     <t>Набор присоединительный Sira RS 3/4"</t>
   </si>
   <si>
-    <t>FL 89000</t>
-[...4 lines deleted...]
-  <si>
     <t>FA 2050 12</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Far</t>
   </si>
   <si>
     <t>FA 2050 34</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/4" Far</t>
   </si>
   <si>
     <t>1088303</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/8" Oventrop</t>
   </si>
   <si>
     <t>1088304</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Oventrop</t>
   </si>
   <si>
     <t>1088306</t>
@@ -395,50 +395,56 @@
     <t>194</t>
   </si>
   <si>
     <t>Воздухоотводчик ручной 1/2" Itap</t>
   </si>
   <si>
     <t>Кронштейны для радиаторов</t>
   </si>
   <si>
     <t>R.Ad.SA01</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн Rifar</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн белый Askon</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн черный Askon</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн серый Askon</t>
   </si>
   <si>
     <t>Воздухоотводчики</t>
+  </si>
+  <si>
+    <t>A27728</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик автоматический 1/2" Flamco Astrovent</t>
   </si>
   <si>
     <t>27722</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Flovent</t>
   </si>
   <si>
     <t>234N2002</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический с отсечным клапаном 1/2" SLIM Uni-Fitt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -848,62 +854,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2872" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2873" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2874" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2875" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2876" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2877" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2884" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2885" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2886" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13830" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13831" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13832" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2881" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2882" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-300-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nizhniy-ds-15-60mm-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h500-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-500-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h600-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb2t-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h900-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb50-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh12-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-dvukhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-cvd-1--bh-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-200-tip-22-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-trekhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-verkhniy-akk-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h400-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh34-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-ankernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-flamko/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/klapan-obratnyy-otsekayushchiy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-ruchnoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-belyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-chernyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-seryy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-slim-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2872" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2873" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2874" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2875" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2876" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2877" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2884" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2885" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2886" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13830" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13831" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13832" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2881" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2882" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh12-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-300-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nizhniy-ds-15-60mm-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h500-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-500-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h600-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb2t-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h900-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb50-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-dvukhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-cvd-1--bh-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-200-tip-22-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-trekhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-verkhniy-akk-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h400-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh34-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-ankernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-flamko/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/klapan-obratnyy-otsekayushchiy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-ruchnoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-belyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-chernyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-seryy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flamco-astrovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-slim-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D86" sqref="D86"/>
+      <selection activeCell="D87" sqref="D87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1033,135 +1039,135 @@
       <c r="D15" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="12">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="12">
-        <v>1750</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="12">
-        <v>3500</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="12">
-        <v>8750</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="12">
-        <v>200</v>
+        <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="12">
-        <v>2000</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="12">
-        <v>4000</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="12">
-        <v>10000</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="12">
         <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>28</v>
@@ -1195,515 +1201,515 @@
     <row r="29" spans="1:4">
       <c r="A29" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>1</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="12">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>2</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="12">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>3</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="12">
-        <v>324.76</v>
+        <v>700</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>4</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D33" s="12">
-        <v>400</v>
+        <v>324.76</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>5</v>
       </c>
-      <c r="B34" s="10"/>
+      <c r="B34" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="C34" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="12">
-        <v>39</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>6</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D35" s="12">
         <v>900</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>7</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D36" s="12">
         <v>700</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>8</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D37" s="12">
         <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>9</v>
       </c>
-      <c r="B38" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B38" s="10"/>
       <c r="C38" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="12">
-        <v>2610.96</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>10</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="12">
-        <v>700</v>
+        <v>2610.96</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>11</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D40" s="12">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>12</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D41" s="12">
-        <v>2610.96</v>
+        <v>800</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>13</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D42" s="12">
-        <v>700</v>
+        <v>2610.96</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>14</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D43" s="12">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>15</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="12">
-        <v>577</v>
+        <v>700</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>16</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="12">
         <v>3864</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>17</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D46" s="12">
-        <v>700</v>
+        <v>2569.56</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>18</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D47" s="12">
-        <v>2569.56</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>19</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D48" s="12">
-        <v>400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>20</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D49" s="12">
-        <v>1000</v>
+        <v>696</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>21</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D50" s="12">
-        <v>3864</v>
+        <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>22</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="12">
-        <v>700</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>23</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="12">
         <v>1278.8</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>24</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="12">
         <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>25</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D54" s="12">
-        <v>280</v>
+        <v>670</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>26</v>
       </c>
-      <c r="B55" s="10"/>
+      <c r="B55" s="10" t="s">
+        <v>81</v>
+      </c>
       <c r="C55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D55" s="12">
-        <v>30</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>27</v>
       </c>
-      <c r="B56" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B56" s="10"/>
       <c r="C56" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D56" s="12">
-        <v>600</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>28</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D57" s="12">
-        <v>840</v>
+        <v>968</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>29</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D58" s="12">
         <v>570.4</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>30</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D59" s="12">
         <v>637.5599999999999</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>31</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D60" s="12">
-        <v>700</v>
+        <v>752</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>32</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D61" s="12">
-        <v>665</v>
+        <v>752</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>33</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D62" s="12">
         <v>1048.8</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>34</v>
       </c>
-      <c r="B63" s="10"/>
+      <c r="B63" s="10" t="s">
+        <v>93</v>
+      </c>
       <c r="C63" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D63" s="12">
-        <v>1117.8</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>35</v>
       </c>
-      <c r="B64" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B64" s="10"/>
       <c r="C64" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="12">
-        <v>1216</v>
+        <v>1117.8</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>36</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D65" s="12">
         <v>908</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>37</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>99</v>
@@ -1827,51 +1833,51 @@
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>46</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D75" s="12">
         <v>109.48</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>47</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D76" s="12">
-        <v>175</v>
+        <v>201</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8"/>
       <c r="D77" s="12"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -1935,70 +1941,84 @@
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D84" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>1</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D85" s="12">
-        <v>745</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>2</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="12">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="5">
+        <v>3</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D87" s="12">
         <v>801</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D85"/>
+  <autoFilter ref="B6:D86"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A77:D77"/>
     <mergeCell ref="A83:D83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
@@ -2038,50 +2058,51 @@
     <hyperlink ref="C58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_74"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>