--- v1 (2026-08-21)
+++ v2 (2026-10-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$86</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$87</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Комплектующие и теплоносители</t>
   </si>
   <si>
     <t>Теплоноситель для отопления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -112,242 +112,242 @@
   <si>
     <t>Теплоноситель Теплый Дом ЭКО- 30 Емкость 50л</t>
   </si>
   <si>
     <t>BASIC65.01</t>
   </si>
   <si>
     <t>Теплоноситель Warme Basic 65 1л</t>
   </si>
   <si>
     <t>BASIC65.10</t>
   </si>
   <si>
     <t>Теплоноситель Warme Basic 65 Емкость 10л</t>
   </si>
   <si>
     <t>BASIC65.20</t>
   </si>
   <si>
     <t>Теплоноситель Warme Basic 65 Емкость 20л</t>
   </si>
   <si>
     <t>Кронштейны, переходники, воздухоспускники</t>
   </si>
   <si>
+    <t>362 3/8</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик автоматический 3/8" Itap</t>
+  </si>
+  <si>
+    <t>ZB02590009</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора BH 300 тип 10-33 Kermi</t>
+  </si>
+  <si>
+    <t>K11.3364500</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для радиатора ВН 500/120 тип 21 Buderus</t>
+  </si>
+  <si>
+    <t>780000</t>
+  </si>
+  <si>
+    <t>Кронштейн нижний DS 15-60мм для радиаторов Zender</t>
+  </si>
+  <si>
+    <t>K15.4500</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора h500 Buderus</t>
+  </si>
+  <si>
     <t>F011-1/2</t>
   </si>
   <si>
     <t>Набор присоединительный 1/2" Rommer</t>
   </si>
   <si>
-    <t>ZB02590009</t>
-[...22 lines deleted...]
-  <si>
     <t>ZB02590011</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора BH 500 тип 10-33 Kermi</t>
   </si>
   <si>
     <t>K11.3379500</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 500/120 тип 22/33 Buderus</t>
   </si>
   <si>
     <t>K15.4600</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора h600 Buderus</t>
   </si>
   <si>
+    <t>173511</t>
+  </si>
+  <si>
+    <t>Комплект кронштейнов 2хSMB2T Zender</t>
+  </si>
+  <si>
+    <t>K11.9300</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для радиатора ВН 300/120 для наружного монтажа Buderus</t>
+  </si>
+  <si>
+    <t>K15.4900</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора h900 Buderus</t>
+  </si>
+  <si>
     <t>Кронштейн для радиатора универсальный</t>
   </si>
   <si>
-    <t>173511</t>
-[...16 lines deleted...]
-  <si>
     <t>173541</t>
   </si>
   <si>
     <t>Комплект кронштейнов 2хSMB50 Zender</t>
   </si>
   <si>
     <t>K11.9500</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 500/120 для наружного монтажа Buderus</t>
   </si>
   <si>
+    <t>TNK.02.W</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для двухтрубчатых радиаторов TUBOG Rifar</t>
+  </si>
+  <si>
     <t>K11.3364300</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 300/120 тип 21 Buderus</t>
   </si>
   <si>
-    <t>TNK.02.W</t>
-[...2 lines deleted...]
-    <t>Кронштейн напольный для двухтрубчатых радиаторов TUBOG Rifar</t>
+    <t>K15.4300</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора h300 Buderus</t>
   </si>
   <si>
     <t>774411</t>
   </si>
   <si>
     <t>Комплект кронштейнов CVD 1 + BH  Zender</t>
   </si>
   <si>
-    <t>K15.4300</t>
-[...4 lines deleted...]
-  <si>
     <t>ZB02970017</t>
   </si>
   <si>
     <t>Кронштейн настенный для радиатора BH 200 тип 22 Kermi</t>
   </si>
   <si>
-    <t>362 3/8</t>
-[...2 lines deleted...]
-    <t>Воздухоотводчик автоматический 3/8" Itap</t>
+    <t>TNK.03.W</t>
+  </si>
+  <si>
+    <t>Кронштейн напольный для трехтрубчатых радиаторов TUBOG Rifar</t>
   </si>
   <si>
     <t>K11.3379300</t>
   </si>
   <si>
     <t>Кронштейн напольный для радиатора ВН 300/120 тип 22/33 Buderus</t>
   </si>
   <si>
-    <t>TNK.03.W</t>
-[...2 lines deleted...]
-    <t>Кронштейн напольный для трехтрубчатых радиаторов TUBOG Rifar</t>
+    <t>K15.4400</t>
+  </si>
+  <si>
+    <t>Кронштейн настенный для радиатора h400 Buderus</t>
   </si>
   <si>
     <t>796101</t>
   </si>
   <si>
     <t>Кронштейн верхний АКК для радиаторов Zender</t>
   </si>
   <si>
-    <t>K15.4400</t>
-[...4 lines deleted...]
-  <si>
     <t>362 1/2</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Itap</t>
   </si>
   <si>
     <t>F011-3/4</t>
   </si>
   <si>
     <t>Набор присоединительный 3/4" Rommer</t>
   </si>
   <si>
     <t>Кронштейн для радиатора анкерный</t>
   </si>
   <si>
     <t>362 3/4</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/4" Itap</t>
   </si>
   <si>
     <t>Набор присоединительный Global KIT 1/2"</t>
   </si>
   <si>
     <t>Набор присоединительный Global KIT 3/4"</t>
   </si>
   <si>
     <t>364 3/8</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический угловой 3/8" Itap</t>
   </si>
   <si>
     <t>364 1/2</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический угловой 1/2" Itap</t>
   </si>
   <si>
     <t>Набор присоединительный Sira RS 1/2"</t>
   </si>
   <si>
+    <t>Набор присоединительный Sira RS 3/4"</t>
+  </si>
+  <si>
     <t>FL 89000</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический с отсечным клапаном 1/2" Flamko</t>
   </si>
   <si>
-    <t>Набор присоединительный Sira RS 3/4"</t>
-[...1 lines deleted...]
-  <si>
     <t>FA 2050 12</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Far</t>
   </si>
   <si>
     <t>FA 2050 34</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/4" Far</t>
   </si>
   <si>
     <t>1088303</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 3/8" Oventrop</t>
   </si>
   <si>
     <t>1088304</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Oventrop</t>
   </si>
   <si>
     <t>1088306</t>
@@ -401,50 +401,56 @@
     <t>Кронштейны для радиаторов</t>
   </si>
   <si>
     <t>R.Ad.SA01</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн Rifar</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн белый Askon</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн черный Askon</t>
   </si>
   <si>
     <t>Регулируемый настенный кронштейн серый Askon</t>
   </si>
   <si>
     <t>Воздухоотводчики</t>
   </si>
   <si>
     <t>A27728</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Flamco Astrovent</t>
+  </si>
+  <si>
+    <t>234G2002</t>
+  </si>
+  <si>
+    <t>Воздухоотводчик автоматический с отсечным клапаном латунь 1/2" SLIM Uni-Fitt</t>
   </si>
   <si>
     <t>27722</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический 1/2" Flovent</t>
   </si>
   <si>
     <t>234N2002</t>
   </si>
   <si>
     <t>Воздухоотводчик автоматический с отсечным клапаном 1/2" SLIM Uni-Fitt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -854,62 +860,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2872" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2873" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2874" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2875" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2876" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2877" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2884" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2885" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2886" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13830" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13831" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13832" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2881" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2882" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh12-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-300-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nizhniy-ds-15-60mm-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h500-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-500-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h600-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb2t-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h900-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb50-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-dvukhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-cvd-1--bh-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-200-tip-22-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-trekhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-verkhniy-akk-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h400-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh34-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-ankernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-flamko/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/klapan-obratnyy-otsekayushchiy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-ruchnoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-belyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-chernyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-seryy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flamco-astrovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-slim-uni-fitt/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2872" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2873" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2874" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-65/?sku=2875" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2876" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-dixis-top/?sku=2877" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2884" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2885" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-65/?sku=2886" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13830" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13831" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-teplyy-dom-eko--30/?sku=13832" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2881" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/teplonositel-dlya-otopleniya/teplonositel-warme-basic-65/?sku=2882" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-300-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nizhniy-ds-15-60mm-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h500-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh12-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-500-tip-10-33-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h600-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb2t-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h900-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-2khsmb50-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-500120-dlya-naruzhnogo-montazha-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-dvukhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-21-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/komplekt-kronshteynov-cvd-1--bh-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-bh-200-tip-22-kermi/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-trekhtrubchatykh-radiatorov-tubog-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-napolnyy-dlya-radiatora-vn-300120-tip-2233-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-nastennyy-dlya-radiatora-h400-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-verkhniy-akk-dlya-radiatorov-zender/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-1kh34-imperial/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyn-dlya-radiatora-ankernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-global-kit-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-38-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/nabor-prisoedinitelnyy-sira-rs-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-flamko/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/klapan-obratnyy-otsekayushchiy-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-uglovoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-38-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-pod-klyuch-12-emmeti/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-ruchnoy-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-rifar/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-belyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-chernyy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/komplektuyushchie-i-teplonositeli/kronshteyny-perekhodniki-vozdukhospuskniki/kronshteyny-dlya-radiatorov/reguliruemyy-nastennyy-kronshteyn-seryy-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flamco-astrovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-latun-12-slim-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-12-flovent/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/avtomaticheskie-i-ruchnye-vozdukhootvodchiki/vozdukhootvodchik-avtomaticheskiy-s-otsechnym-klapanom-12-slim-uni-fitt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D87"/>
+  <dimension ref="A1:D88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D87" sqref="D87"/>
+      <selection activeCell="D88" sqref="D88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -931,99 +937,99 @@
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="12">
-        <v>163</v>
+        <v>185</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="12">
-        <v>1630</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12">
-        <v>3260</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="12">
-        <v>4890</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="12">
-        <v>8150</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="12">
         <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="12">
         <v>3800</v>
       </c>
@@ -1039,135 +1045,135 @@
       <c r="D15" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="12">
-        <v>182</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="12">
-        <v>1820</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="12">
-        <v>3640</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="12">
-        <v>9100</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="12">
-        <v>222</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="12">
-        <v>2211</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="12">
-        <v>4422</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="12">
-        <v>11100</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="12">
         <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>28</v>
@@ -1201,51 +1207,51 @@
     <row r="29" spans="1:4">
       <c r="A29" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>1</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="12">
-        <v>250</v>
+        <v>696</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>2</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="12">
         <v>900</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>3</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>37</v>
@@ -1271,301 +1277,301 @@
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>5</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="12">
         <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>6</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="12">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>7</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D36" s="12">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>8</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="12">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>9</v>
       </c>
-      <c r="B38" s="10"/>
+      <c r="B38" s="10" t="s">
+        <v>48</v>
+      </c>
       <c r="C38" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D38" s="12">
-        <v>39</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>10</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D39" s="12">
         <v>2610.96</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>11</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D40" s="12">
         <v>700</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>12</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D41" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>13</v>
       </c>
-      <c r="B42" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B42" s="10"/>
       <c r="C42" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D42" s="12">
-        <v>2610.96</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>14</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D43" s="12">
-        <v>700</v>
+        <v>2610.96</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>15</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="12">
         <v>700</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>16</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="12">
         <v>3864</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>17</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D46" s="12">
-        <v>2569.56</v>
+        <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>18</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D47" s="12">
         <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>19</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D48" s="12">
-        <v>1000</v>
+        <v>2569.56</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>20</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D49" s="12">
-        <v>696</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>21</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D50" s="12">
-        <v>700</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>22</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="12">
-        <v>3864</v>
+        <v>700</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>23</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="12">
-        <v>1278.8</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>24</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="12">
-        <v>400</v>
+        <v>1278.8</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>25</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D54" s="12">
         <v>670</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>26</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>82</v>
@@ -1646,224 +1652,224 @@
         <v>90</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D61" s="12">
         <v>752</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>33</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D62" s="12">
         <v>1048.8</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>34</v>
       </c>
-      <c r="B63" s="10" t="s">
+      <c r="B63" s="10"/>
+      <c r="C63" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="C63" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="12">
-        <v>1216</v>
+        <v>1117.8</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>35</v>
       </c>
-      <c r="B64" s="10"/>
+      <c r="B64" s="10" t="s">
+        <v>94</v>
+      </c>
       <c r="C64" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="12">
-        <v>1117.8</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>36</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D65" s="12">
         <v>908</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>37</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D66" s="12">
         <v>1014</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>38</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D67" s="12">
-        <v>2989</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>39</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D68" s="12">
-        <v>3172</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>40</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D69" s="12">
-        <v>5978</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>41</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D70" s="12">
-        <v>159</v>
+        <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>42</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D71" s="12">
-        <v>4331</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>43</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D72" s="12">
-        <v>644.92</v>
+        <v>800</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>44</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="12">
-        <v>707.48</v>
+        <v>920</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>45</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D74" s="12">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>46</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D75" s="12">
-        <v>109.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>47</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D76" s="12">
         <v>201</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8"/>
       <c r="D77" s="12"/>
     </row>
     <row r="78" spans="1:4">
@@ -1955,70 +1961,84 @@
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>1</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D85" s="12">
         <v>1080</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>2</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="12">
-        <v>745</v>
+        <v>872</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>3</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D87" s="12">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="5">
+        <v>4</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D88" s="12">
         <v>801</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D86"/>
+  <autoFilter ref="B6:D87"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A77:D77"/>
     <mergeCell ref="A83:D83"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
@@ -2059,50 +2079,51 @@
     <hyperlink ref="C59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_75"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>