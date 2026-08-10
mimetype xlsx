--- v0 (2026-05-09)
+++ v1 (2026-08-10)
@@ -76,266 +76,266 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1600 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1200 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-800 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2400 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1100 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2300 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1900 24В Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2200 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1800 24В Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1400 24В Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В Без решетки</t>
-[...5 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1800 24В Без решетки</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2100 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1700 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1300 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-900 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2500 24В Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2100 24В Без решетки</t>
-[...5 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1300 24В Без решетки</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2500 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2100 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1700 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1300 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-900 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2500 24В С алюминиевой решеткой РРА</t>
-[...10 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2000 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1600 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1200 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-800 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2400 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1100 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2300 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1900 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В С алюминиевой решеткой РРА</t>
-[...5 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2300 24В С алюминиевой решеткой РРА</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2200 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1800 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1400 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В С алюминиевой решеткой РРА</t>
-[...5 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1800 24В С алюминиевой решеткой РРА</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-800 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2200 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1800 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1400 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В С черной решеткой</t>
-[...10 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-900 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2500 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2100 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1700 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1300 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2000 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1600 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1200 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2400 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2000 24В С черной решеткой</t>
-[...5 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1200 24В С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1100 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2300 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1900 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В С черной решеткой</t>
-[...7 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1400 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1000 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-800 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2200 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1800 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-900 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2500 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2100 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1700 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1300 24В С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2000 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1600 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1200 24В С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2400 24В С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2000 24В С бронзовой решеткой</t>
-[...5 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1200 24В С бронзовой решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1100 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-2300 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1900 24В С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 160-100-1500 24В С бронзовой решеткой</t>
-[...7 lines deleted...]
-  <si>
     <t>Ширина 160 мм</t>
   </si>
   <si>
     <t>Ширина 190 мм</t>
   </si>
   <si>
     <t>Глубина 85</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-800 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2400 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2000 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1600 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1200 24В Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-700 24В Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-800 24В Без решетки</t>
-[...13 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2300 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1900 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1500 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1100 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1800 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1400 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1000 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2200 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1300 24В Без решетки</t>
@@ -346,68 +346,68 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2500 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2100 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1700 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1300 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-900 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2500 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2100 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1700 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-800 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2400 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2000 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1600 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1200 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-700 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-800 24В С алюминиевой решеткой РРА</t>
-[...13 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2300 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1900 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1500 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1100 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1800 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1400 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1000 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2200 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1800 24В С черной решеткой</t>
@@ -505,695 +505,695 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2400 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2000 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1600 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-2300 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1900 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1500 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 190-85-1100 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Ширина 215 мм</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1700 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1400 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1600 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1300 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1500 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1000 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1200 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-900 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1100 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2500 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-800 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2200 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2400 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-700 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2100 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2300 24В Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1800 24В Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В Без решетки</t>
-[...46 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2000 24В Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2100 24В Без решетки</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1200 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1400 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-900 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1100 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2500 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1000 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2400 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-700 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2100 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2300 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2000 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2200 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1700 24В Без решетки</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1900 24В Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1600 24В Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1800 24В Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1300 24В Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1400 24В Без решетки</t>
-[...46 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1500 24В Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2200 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2400 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1900 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2100 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1800 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2000 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1500 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1700 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1400 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1600 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1100 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1300 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-700 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1000 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1200 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-900 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2300 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В С алюминиевой решеткой РРА</t>
-[...46 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2500 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1000 24В С алюминиевой решеткой РРА</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1700 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1400 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1600 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1300 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1500 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1000 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1200 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-900 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1100 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2500 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-800 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2200 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2400 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-700 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2100 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2300 24В С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1800 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В С алюминиевой решеткой РРА</t>
-[...46 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2000 24В С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1100 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1300 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-800 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1000 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2400 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-700 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1100 24В С черной решеткой</t>
-[...7 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-900 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2300 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2500 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2000 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2200 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2300 24В С черной решеткой</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2000 24В С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2100 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1600 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1800 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В С черной решеткой</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1600 24В С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1500 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1700 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1200 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1400 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1500 24В С черной решеткой</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1200 24В С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2200 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2400 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1900 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2100 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1800 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2000 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1500 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1700 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1400 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1600 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1100 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1300 24В С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-700 24В С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1000 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1200 24В С черной решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-900 24В С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2300 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В С черной решеткой</t>
-[...43 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2500 24В С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1000 24В С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1100 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1300 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-800 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1000 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2400 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-700 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-900 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2300 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2500 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2000 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2200 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1900 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2100 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1600 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1800 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1500 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1700 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1200 24В С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1300 24В С бронзовой решеткой</t>
-[...46 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1400 24В С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1500 24В С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2500 24В С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2200 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2400 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1900 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2100 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1800 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-2000 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1500 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1700 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1400 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1600 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1100 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-1300 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-700 24В С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1000 24В С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-700 24В С бронзовой решеткой</t>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-1200 24В С бронзовой решеткой</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-900 24В С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-130-2300 24В С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV+ 215-120-800 24В С бронзовой решеткой</t>
-[...43 lines deleted...]
-  <si>
     <t>Ширина 250 мм</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-800 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-3200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-800 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-3200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-800 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-3200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-2400 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-120-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-2000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-1600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-105-800 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-85-800 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-140-800 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-85-800 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-4800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-4000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 250-75-3200 С черной решеткой </t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-800 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-4000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-3200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-2000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 250-75-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1000 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1000 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1000 С деревянной решеткой РРД</t>
@@ -1216,158 +1216,158 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1200 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-140-1200 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-140-1200 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-140-1200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-140-1200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-105-1200 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-140-1200 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-85-1200 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-140-1200 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-120-1200 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1200 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1200 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1200 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1200 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1400 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-105-1400 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-85-1400 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-140-1400 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-85-1400 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 250-120-1400 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1400 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1400 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 250-85-1400 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-140-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-120-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-105-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 250-85-1500 С деревянной решеткой РРД</t>
@@ -2803,56 +2803,56 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-140-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-105-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-85-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-120-800 С черной решеткой </t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-800 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-800 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1000 С алюминиевой решеткой РРА</t>
@@ -2863,92 +2863,92 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-105-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-85-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-120-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-140-1000 С черной решеткой </t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1000 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1000 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1000 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-105-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-85-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-120-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-140-1200 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1200 С бронзовой решеткой</t>
@@ -2959,56 +2959,56 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1400 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1400 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-105-1400 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-85-1400 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-140-1400 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1500 Без решетки</t>
@@ -3049,56 +3049,56 @@
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-105-1500 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-120-1500 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-85-1500 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-140-1500 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1500 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1600 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1600 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1600 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-1600 С деревянной решеткой РРД</t>
@@ -3529,56 +3529,56 @@
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-85-2800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-140-2800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-105-2800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO POWER KVZV 300-120-2800 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-2800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-3000 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-3000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-3000 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-3000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-3000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-105-3000 С деревянной решеткой РРД</t>
@@ -4204,56 +4204,56 @@
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-120-4800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-85-4800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO POWER KVZV 300-140-4800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Ширина 350 мм</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-800 С черной решеткой </t>
@@ -4336,54 +4336,54 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С деревянной решеткой РРД</t>
-  </si>
-[...1 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-1200 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С бронзовой решеткой</t>
   </si>
@@ -7169,51 +7169,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/?sku=25423" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/?sku=25424" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/?sku=25425" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/?sku=25431" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/?sku=25495" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/?sku=25479" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/?sku=25463" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/?sku=25447" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/?sku=25475" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/?sku=25459" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/?sku=25443" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/?sku=25427" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/?sku=25491" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/?sku=25471" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/?sku=25455" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/?sku=25439" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/?sku=25487" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/?sku=25451" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/?sku=25435" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/?sku=25483" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/?sku=25467" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/?sku=25452" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/?sku=25436" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/?sku=25428" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/?sku=25484" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/?sku=25468" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/?sku=25432" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/?sku=25496" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/?sku=25480" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/?sku=25464" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/?sku=25448" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/?sku=25492" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/?sku=25476" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/?sku=25460" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/?sku=25444" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/?sku=25472" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/?sku=25456" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/?sku=25440" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/?sku=25488" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/?sku=25453" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/?sku=25437" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/?sku=25429" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/?sku=25485" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/?sku=25469" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/?sku=25433" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/?sku=25497" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/?sku=25481" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/?sku=25465" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/?sku=25449" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/?sku=25493" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/?sku=25477" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/?sku=25461" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/?sku=25445" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/?sku=25473" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/?sku=25457" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/?sku=25441" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/?sku=25489" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/?sku=23258" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/?sku=23242" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/?sku=23306" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/?sku=23290" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/?sku=23274" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/?sku=23233" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/?sku=23238" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/?sku=23302" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/?sku=23286" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/?sku=23270" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/?sku=23254" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/?sku=23298" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/?sku=23282" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/?sku=23266" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/?sku=23250" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/?sku=23278" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/?sku=23262" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/?sku=23246" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/?sku=23294" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/?sku=23279" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/?sku=23263" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/?sku=23247" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/?sku=23295" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/?sku=23259" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/?sku=23243" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/?sku=23307" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/?sku=23291" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/?sku=23275" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/?sku=23255" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/?sku=23235" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/?sku=23239" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/?sku=23303" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/?sku=23287" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/?sku=23271" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/?sku=23299" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/?sku=23283" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/?sku=23267" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/?sku=23251" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/?sku=23280" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/?sku=23264" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/?sku=23248" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/?sku=23296" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/?sku=23276" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/?sku=23260" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/?sku=23244" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/?sku=23308" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/?sku=23292" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/?sku=23256" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/?sku=23236" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/?sku=23240" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/?sku=23304" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/?sku=23288" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/?sku=23272" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/?sku=23300" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/?sku=23284" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/?sku=23268" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/?sku=23252" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/?sku=25698" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/?sku=25560" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/?sku=25624" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/?sku=25690" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/?sku=25616" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/?sku=25682" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/?sku=25608" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/?sku=25674" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/?sku=25600" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/?sku=25664" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/?sku=25592" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/?sku=25656" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/?sku=25584" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/?sku=25632" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/?sku=25648" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/?sku=25576" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/?sku=25640" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/?sku=25706" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/?sku=25568" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/?sku=25612" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/?sku=25678" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/?sku=25604" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/?sku=25670" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/?sku=25596" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/?sku=25660" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/?sku=25588" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/?sku=25652" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/?sku=25580" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/?sku=25644" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/?sku=25572" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/?sku=25636" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/?sku=25702" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/?sku=25564" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/?sku=25628" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/?sku=25694" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/?sku=25556" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/?sku=25620" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/?sku=25686" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/?sku=25581" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/?sku=25645" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/?sku=25557" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/?sku=25573" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/?sku=25637" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/?sku=25703" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/?sku=25565" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/?sku=25629" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/?sku=25695" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/?sku=25621" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/?sku=25687" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/?sku=25613" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/?sku=25679" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/?sku=25605" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/?sku=25671" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/?sku=25597" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/?sku=25661" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/?sku=25589" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/?sku=25653" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/?sku=25633" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/?sku=25699" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/?sku=25561" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/?sku=25625" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/?sku=25691" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/?sku=25617" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/?sku=25683" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/?sku=25609" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/?sku=25675" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/?sku=25601" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/?sku=25665" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/?sku=25593" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/?sku=25657" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/?sku=25585" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/?sku=25649" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/?sku=25577" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/?sku=25641" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/?sku=25707" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/?sku=25569" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/?sku=25654" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/?sku=25582" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/?sku=25646" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/?sku=25558" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/?sku=25574" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/?sku=25638" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/?sku=25704" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/?sku=25566" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/?sku=25630" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/?sku=25696" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/?sku=25622" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/?sku=25688" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/?sku=25614" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/?sku=25680" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/?sku=25606" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/?sku=25672" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/?sku=25598" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/?sku=25662" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/?sku=25590" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/?sku=25708" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/?sku=25570" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/?sku=25634" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/?sku=25700" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/?sku=25562" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/?sku=25626" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/?sku=25692" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/?sku=25618" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/?sku=25684" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/?sku=25610" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/?sku=25676" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/?sku=25602" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/?sku=25666" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/?sku=25594" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/?sku=25658" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/?sku=25586" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/?sku=25650" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/?sku=25578" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/?sku=25642" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=18053" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=17921" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=18503" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=18500" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=18497" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=18494" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=18011" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=18491" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=18488" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=18485" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=18482" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=17969" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=18486" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=18483" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=17970" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=18054" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=17922" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=18504" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=18501" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=18498" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=18495" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=18012" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=18492" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=18489" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=24126" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=24223" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=24124" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=24122" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=24120" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=24118" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=24182" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=24265" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=24134" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=24132" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=24130" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=24128" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=24133" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=24135" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=24131" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=24129" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=24127" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=24224" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=24125" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=24123" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=24121" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=24119" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=24183" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=24266" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=18055" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=17923" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=18013" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=17971" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=17972" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=18056" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=17924" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=18014" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=24184" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=24267" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=24136" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=24225" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=24226" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=24185" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=24268" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=24137" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=17925" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=18057" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=18015" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=17973" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=17974" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=17926" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=18058" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=18016" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=24186" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=24138" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=24269" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=24227" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=24228" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=24187" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=24270" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=24139" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=18059" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=17927" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=18017" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=17975" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=18060" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=17928" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=18018" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=17976" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=24188" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=24271" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=24140" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=24229" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=24230" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=24189" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=24272" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=24141" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=17929" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=18061" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=18019" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=17977" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=17930" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=18062" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=18020" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=17978" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=24190" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=24142" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=24273" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=24231" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=24191" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=24143" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=24274" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=24232" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=18063" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=17931" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=18021" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=17979" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=18064" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=17932" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=18022" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=17980" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=24192" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=24275" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=24144" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=24233" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=24193" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=24276" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=24145" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=24234" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=17933" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=18023" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=17981" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=18065" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=18066" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=17934" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=18024" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=17982" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=24277" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=24146" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=24235" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=24194" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=24195" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=24278" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=24147" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=24236" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=17935" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=18025" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=17983" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=18067" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=18068" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=17936" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=18026" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=17984" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=24279" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=24148" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=24237" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=24196" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=24197" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=24280" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=24149" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=24238" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=17937" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=18027" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=17985" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=18069" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=18070" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=17938" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=18028" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=17986" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=24281" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=24150" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=24239" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=24198" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=24199" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=24282" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=24151" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=24240" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=18029" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=17987" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=18071" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=17939" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=17940" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=18030" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=17988" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=18072" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=24283" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=24152" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=24241" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=24200" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=24284" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=24153" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=24242" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=24201" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=18031" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=17989" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=18073" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=17941" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=17942" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=18032" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=17990" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=18074" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=24285" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=24154" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=24243" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=24202" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=24286" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=24155" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=24244" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=24203" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=17991" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=18075" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=17943" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=18033" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=17944" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=18034" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=17992" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=18076" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=24287" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=24156" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=24245" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=24204" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=24288" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=24157" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=24246" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=24205" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=17993" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=18077" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=17945" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=18035" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=18036" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=17994" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=18078" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=17946" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=24158" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=24247" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=24206" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=24289" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=24290" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=24159" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=24248" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=24207" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=17995" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=18079" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=17947" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=18037" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=18038" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=17996" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=18080" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=17948" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=24160" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=24249" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=24208" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=24291" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=24292" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=24161" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=24250" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=24209" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=17997" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=18081" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=17949" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=18039" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=17998" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=18082" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=17950" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=18040" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=24162" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=24251" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=24210" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=24293" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=24294" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=24163" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=24252" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=25225" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=17999" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=18083" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=17951" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=18041" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=18000" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=18084" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=17952" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=18042" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=24253" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=24211" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=24295" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=24164" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=24165" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=24254" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=24212" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=24296" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=18085" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=17953" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=18043" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=18001" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=18002" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=18086" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=17954" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=18044" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=24255" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=24213" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=24297" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=24166" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=24167" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=24256" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=24214" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=24298" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=18087" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=17955" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=18045" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=18003" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=18004" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=18088" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=17956" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=18046" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=24215" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=24299" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=24168" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=24257" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=24169" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=24258" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=24216" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=24300" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=18089" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=17957" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=18047" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=18005" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=18006" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=18090" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=17958" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=18048" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=24217" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=24301" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=24170" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=24259" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=24260" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=24218" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=24302" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=24171" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=18091" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=17959" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=18049" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=18007" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=18092" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=17960" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=18050" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=18008" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=24219" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=24303" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=24172" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=24261" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=24262" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=24220" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=24304" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=24173" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=18093" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=17961" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=18051" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=18009" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=18094" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=17962" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=18052" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=18010" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=24221" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=24305" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=24174" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=24263" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=24222" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=24306" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=24175" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=24264" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=17963" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=17964" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=24176" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=24177" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=17965" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=17966" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=24178" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=24179" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=17967" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=17968" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=24180" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=24181" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=18095" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=18096" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=25239" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=25240" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=18097" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=18098" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=25241" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=25242" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=18099" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=18100" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=25243" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=25244" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=18101" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=18102" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=25245" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=25246" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=18103" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=18104" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=25247" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=25248" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=18105" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=18106" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=25249" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=25250" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=18107" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=18108" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=25251" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=25252" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=18109" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=18110" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=25253" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=25254" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=18111" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=18112" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=25255" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=25256" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=18113" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=18114" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=25257" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=25258" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=18115" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=18116" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=25259" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=25260" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=18117" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=18118" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=25261" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=25262" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=18119" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=18120" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=25263" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=25264" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=18121" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=18122" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=25265" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=25266" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=18123" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=18124" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=25267" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=25268" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=18125" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=18126" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=25269" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=25270" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=18127" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=18128" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=25271" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=25272" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=18129" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=18130" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=25273" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=25274" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=18131" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=18132" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=25275" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=25276" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=18133" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=18134" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=25277" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=25278" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=18135" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=18136" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=25279" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=25280" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=18137" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=18138" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=25281" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=25282" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=18139" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=18140" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=25283" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=25284" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=18141" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=18142" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=25285" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=25286" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=21109" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=21037" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=21188" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=21260" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=21038" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=21189" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=21261" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=21110" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=24449" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=24355" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=24307" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=24403" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=24308" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=24404" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=24450" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=24356" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=21040" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=21191" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=21263" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=21112" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=21041" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=21192" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=21264" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=21113" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=24357" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=24309" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=24405" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=24451" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=24310" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=24406" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=24452" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=24358" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=21194" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=21043" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=21266" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=21115" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=21044" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=21195" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=21267" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=21116" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=24359" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=24311" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=24407" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=24453" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=24454" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=24360" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=24312" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=24408" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=21046" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1400/?sku=21197" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=21269" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=21118" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1400/?sku=21198" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=21047" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=21270" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=21119" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=24361" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=24313" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=24455" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=24456" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=24362" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=24314" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=21049" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=21272" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=21121" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=21200" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=21050" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=21273" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=21122" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=21201" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=24363" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=24409" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=24315" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=24457" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=24364" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=24410" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=24316" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=24458" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=21052" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=21275" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=21124" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=21203" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=21053" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=21276" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=21125" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=21204" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=24365" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=24411" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=24317" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=24459" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=24366" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=24412" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=24318" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=24460" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=21055" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=21278" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=21127" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=21206" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=21279" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=21128" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=21207" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=21056" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=24367" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=24413" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=24319" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=24461" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=24368" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=24414" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=24320" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=24462" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=21281" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=21130" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=21058" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=21209" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=21282" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=21059" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=21131" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=21210" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=24415" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=24321" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=24463" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=24369" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=24370" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=24416" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=24322" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=24464" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=21061" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=21284" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=21133" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=21212" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=21134" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=21213" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=21062" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=21285" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=24417" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=24323" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=24465" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=24371" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=24372" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=24418" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=24324" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=24466" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=21287" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=21136" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=21215" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=21064" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=21137" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=21216" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=21065" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=21288" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=24325" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=24467" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=24373" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=24419" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=24374" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=24420" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=24326" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=24468" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=21290" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=21139" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=21218" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=21067" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=21140" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=21219" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=21068" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=21291" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=24327" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=24469" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=24375" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=24421" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=24422" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=24328" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=24470" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=24376" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=21142" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=21221" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=21070" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=21293" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=21143" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=21222" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=21071" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=21294" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=24329" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=24471" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=24377" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=24423" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=24424" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=24330" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=24472" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=24378" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=21145" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=21224" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=21073" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=21296" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=21146" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=21225" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=21074" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=21297" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=24331" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=24473" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=24379" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=24425" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=24332" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=24474" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=24380" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=24426" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=21148" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=21227" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=21076" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=21299" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=21228" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=21077" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=21149" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=21300" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=24333" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=24475" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=24381" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=24427" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=24334" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=24476" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=24382" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=24428" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=21151" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=21230" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=21079" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=21302" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=21231" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=21080" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=21152" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=21303" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=24335" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=24477" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=24383" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=24429" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=24336" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=24478" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=24384" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=24430" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=21154" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=21233" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=21082" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=21305" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=21234" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=21083" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=21306" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=21155" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=24479" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=24385" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=24431" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=24337" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=24338" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=24480" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=24386" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=24432" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=21157" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=21236" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=21085" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=21308" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=21086" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=21309" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=21158" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=21237" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=24481" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=24387" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=24433" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=24339" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=24340" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=24482" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=24388" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=24434" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=21239" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=21088" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=21311" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=21160" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=21089" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=21312" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=21161" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=21240" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=24389" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=24435" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=24341" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=24483" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=24342" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=24484" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=24390" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=24436" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=21242" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=21091" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=21314" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=21163" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=21092" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=21315" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=21164" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=21243" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=24391" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=24437" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=24343" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=24485" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=24486" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=24392" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=24438" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=24344" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=21094" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=21317" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=21166" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=21245" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=21095" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=21318" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=21167" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=21246" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=24393" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=24439" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=24345" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=24487" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=24488" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=24394" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=24440" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=24346" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=21097" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=21320" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=21176" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=21248" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=21098" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=21321" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=21177" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=21249" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=24395" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=24441" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=24347" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=24489" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=24396" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=24442" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=24348" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=24490" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=21100" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=21323" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=21179" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=21251" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=21101" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=21324" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=21180" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=21252" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=24397" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=24443" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=24349" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=24491" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=24398" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=24444" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=24350" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=24492" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=21103" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=21326" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=21182" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=21254" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=21327" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=21183" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=21255" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=21104" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=24399" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=24445" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=24351" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=24493" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=24400" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=24446" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=24352" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=24494" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=21106" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=21329" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=21185" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=21257" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=21330" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=21186" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=21258" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=21107" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=24447" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=24353" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=24495" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=24401" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=24402" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=24448" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=24354" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=24496" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18271" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18143" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18229" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18187" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18144" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18272" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18230" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18188" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24541" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24497" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24624" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24583" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24584" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24542" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24498" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24625" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18145" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18273" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18231" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18189" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18146" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18274" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18232" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18190" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24543" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24499" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24626" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24585" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24544" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24500" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24627" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24586" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18147" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18275" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18233" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18191" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18148" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18276" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18234" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18192" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24545" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24501" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24628" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24587" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24546" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24502" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24629" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24588" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18235" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18193" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18149" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18277" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18150" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18278" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18236" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18194" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24503" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24630" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24589" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24547" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24548" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24504" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24631" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24590" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18237" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18195" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18151" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18279" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18152" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18280" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18238" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18196" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24505" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24632" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24591" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24549" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24550" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24506" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24633" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24592" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18239" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18197" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18153" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18281" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18282" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18154" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18240" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18198" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24507" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24634" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24593" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24551" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24552" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24508" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24635" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24594" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18241" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18199" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18155" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18283" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18156" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18242" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18200" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18284" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24636" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24509" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24595" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24553" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24510" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24637" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24596" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24554" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18243" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18201" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18157" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18285" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18244" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18202" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18158" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18286" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24638" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24511" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24597" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24555" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24512" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24639" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24598" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24556" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18203" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18159" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18287" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18245" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18246" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18204" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18160" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18288" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24640" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24513" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24599" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24557" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24514" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24641" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24600" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24558" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18207" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18161" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18289" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18247" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18248" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18208" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18162" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18290" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24515" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24601" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24559" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24642" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24643" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24516" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24602" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24560" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18205" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18163" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18291" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18249" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18250" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18206" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18164" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18292" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24603" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24561" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24517" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24644" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24645" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24518" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24604" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24562" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18209" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18165" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18293" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18251" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18210" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18166" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18294" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18252" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24605" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24563" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24519" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24646" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24647" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24520" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24606" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24564" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18211" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18167" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18295" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18253" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18212" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18168" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18296" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18254" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24607" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24565" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24521" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24648" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24522" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24608" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24566" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24649" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18169" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18297" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18255" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18213" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18214" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18170" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18298" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18256" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24609" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24567" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24523" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24650" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24610" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24568" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24524" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24651" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18171" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18299" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18257" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18215" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18216" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18172" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18300" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18258" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24569" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24525" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24652" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24611" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24612" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24570" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24526" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24653" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18173" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18301" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18259" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18217" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18218" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18174" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18302" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18260" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24571" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24527" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24654" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24613" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24614" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24572" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24528" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24655" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18175" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18303" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18261" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18219" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18176" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18304" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18262" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18220" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24573" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24529" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24656" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24615" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24616" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24574" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24530" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24657" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18177" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18305" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18263" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18221" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18178" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18306" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18264" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18222" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24575" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24531" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24658" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=24617" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24576" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24532" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24659" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=25292" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18307" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18179" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18265" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18223" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18180" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18308" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18266" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18224" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24577" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24533" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24660" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24618" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24578" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24534" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24661" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24619" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18181" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18267" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18225" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18309" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18182" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18310" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18268" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18226" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24535" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24662" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24620" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24579" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24580" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24536" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24663" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24621" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18269" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18227" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18183" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18311" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18184" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18312" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18270" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18228" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24537" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24664" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24622" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24581" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24582" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24538" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24665" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24623" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18185" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18186" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24539" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24540" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=18397" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=18355" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=18313" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=18439" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=18314" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=18440" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=18398" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=18356" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=24666" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=24927" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=24880" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=24708" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=24709" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=24667" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=24928" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=24881" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=18399" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=18357" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=18315" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=18441" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=18442" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=18400" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=18358" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=18316" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=24668" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=24929" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=24882" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=24710" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=24711" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=24669" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=24930" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=24883" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=18401" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=18359" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=18317" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=18443" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=18402" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=18360" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=18318" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=18444" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=24670" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=24931" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=24884" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=24712" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=24671" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=24932" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=24885" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=24713" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=18403" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=18361" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=18319" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=18445" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=18404" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=18362" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=18320" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=18446" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=24672" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=24933" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=24886" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=24714" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=24673" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=24934" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=24887" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=24715" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=18363" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=18321" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=18447" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=18405" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=18406" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=18364" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=18322" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=18448" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=24935" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=24888" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=24716" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=24674" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=24675" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=24936" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=24889" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=24717" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=18365" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=18323" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=18449" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=18407" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=18408" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=18366" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=18324" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=18450" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=24894" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=24718" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=24676" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=24937" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=24677" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=24938" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=24895" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=24719" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=18367" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=18325" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=18451" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=18409" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=18410" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=18368" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=18326" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=18452" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=24896" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=24720" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=24678" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=24939" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=24679" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=24940" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=24897" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=24721" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=18369" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=18327" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=18453" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=18411" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=18370" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=18328" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=18454" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=18412" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=24898" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=24722" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=24680" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=24941" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=24942" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=24899" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=24723" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=24681" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=18371" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=18329" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=18455" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=18413" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=18372" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=18330" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=18456" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=18414" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=24900" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=24724" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=24682" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=24943" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=24901" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=24725" TargetMode="External"/><Relationship Id="rId_hyperlink_1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=24683" TargetMode="External"/><Relationship Id="rId_hyperlink_1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=24944" TargetMode="External"/><Relationship Id="rId_hyperlink_1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=18331" TargetMode="External"/><Relationship Id="rId_hyperlink_1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=18457" TargetMode="External"/><Relationship Id="rId_hyperlink_1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=18415" TargetMode="External"/><Relationship Id="rId_hyperlink_1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=18373" TargetMode="External"/><Relationship Id="rId_hyperlink_1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=18374" TargetMode="External"/><Relationship Id="rId_hyperlink_1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=18332" TargetMode="External"/><Relationship Id="rId_hyperlink_1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=18458" TargetMode="External"/><Relationship Id="rId_hyperlink_1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=18416" TargetMode="External"/><Relationship Id="rId_hyperlink_1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=24902" TargetMode="External"/><Relationship Id="rId_hyperlink_1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=24726" TargetMode="External"/><Relationship Id="rId_hyperlink_1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=24684" TargetMode="External"/><Relationship Id="rId_hyperlink_1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=24945" TargetMode="External"/><Relationship Id="rId_hyperlink_1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=24903" TargetMode="External"/><Relationship Id="rId_hyperlink_2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=24727" TargetMode="External"/><Relationship Id="rId_hyperlink_2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=24685" TargetMode="External"/><Relationship Id="rId_hyperlink_2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=24946" TargetMode="External"/><Relationship Id="rId_hyperlink_2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=18333" TargetMode="External"/><Relationship Id="rId_hyperlink_2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=18459" TargetMode="External"/><Relationship Id="rId_hyperlink_2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=18417" TargetMode="External"/><Relationship Id="rId_hyperlink_2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=18375" TargetMode="External"/><Relationship Id="rId_hyperlink_2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=18376" TargetMode="External"/><Relationship Id="rId_hyperlink_2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=18334" TargetMode="External"/><Relationship Id="rId_hyperlink_2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=18460" TargetMode="External"/><Relationship Id="rId_hyperlink_2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=18418" TargetMode="External"/><Relationship Id="rId_hyperlink_2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=24728" TargetMode="External"/><Relationship Id="rId_hyperlink_2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=24686" TargetMode="External"/><Relationship Id="rId_hyperlink_2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=24947" TargetMode="External"/><Relationship Id="rId_hyperlink_2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=24904" TargetMode="External"/><Relationship Id="rId_hyperlink_2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=24905" TargetMode="External"/><Relationship Id="rId_hyperlink_2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=24729" TargetMode="External"/><Relationship Id="rId_hyperlink_2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=24687" TargetMode="External"/><Relationship Id="rId_hyperlink_2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=24948" TargetMode="External"/><Relationship Id="rId_hyperlink_2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=18335" TargetMode="External"/><Relationship Id="rId_hyperlink_2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=18461" TargetMode="External"/><Relationship Id="rId_hyperlink_2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=18419" TargetMode="External"/><Relationship Id="rId_hyperlink_2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=18377" TargetMode="External"/><Relationship Id="rId_hyperlink_2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=18378" TargetMode="External"/><Relationship Id="rId_hyperlink_2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=18336" TargetMode="External"/><Relationship Id="rId_hyperlink_2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=18462" TargetMode="External"/><Relationship Id="rId_hyperlink_2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=18420" TargetMode="External"/><Relationship Id="rId_hyperlink_2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=24730" TargetMode="External"/><Relationship Id="rId_hyperlink_2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=24688" TargetMode="External"/><Relationship Id="rId_hyperlink_2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=24949" TargetMode="External"/><Relationship Id="rId_hyperlink_2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=24906" TargetMode="External"/><Relationship Id="rId_hyperlink_2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=24907" TargetMode="External"/><Relationship Id="rId_hyperlink_2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=24731" TargetMode="External"/><Relationship Id="rId_hyperlink_2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=24689" TargetMode="External"/><Relationship Id="rId_hyperlink_2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=24950" TargetMode="External"/><Relationship Id="rId_hyperlink_2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=18337" TargetMode="External"/><Relationship Id="rId_hyperlink_2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=18463" TargetMode="External"/><Relationship Id="rId_hyperlink_2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=18421" TargetMode="External"/><Relationship Id="rId_hyperlink_2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=18379" TargetMode="External"/><Relationship Id="rId_hyperlink_2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=18338" TargetMode="External"/><Relationship Id="rId_hyperlink_2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=18464" TargetMode="External"/><Relationship Id="rId_hyperlink_2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=18422" TargetMode="External"/><Relationship Id="rId_hyperlink_2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=18380" TargetMode="External"/><Relationship Id="rId_hyperlink_2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=24732" TargetMode="External"/><Relationship Id="rId_hyperlink_2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=24690" TargetMode="External"/><Relationship Id="rId_hyperlink_2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=24951" TargetMode="External"/><Relationship Id="rId_hyperlink_2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=24908" TargetMode="External"/><Relationship Id="rId_hyperlink_2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=24909" TargetMode="External"/><Relationship Id="rId_hyperlink_2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=24733" TargetMode="External"/><Relationship Id="rId_hyperlink_2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=24691" TargetMode="External"/><Relationship Id="rId_hyperlink_2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=24952" TargetMode="External"/><Relationship Id="rId_hyperlink_2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=18339" TargetMode="External"/><Relationship Id="rId_hyperlink_2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=18465" TargetMode="External"/><Relationship Id="rId_hyperlink_2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=18423" TargetMode="External"/><Relationship Id="rId_hyperlink_2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=18381" TargetMode="External"/><Relationship Id="rId_hyperlink_2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=18340" TargetMode="External"/><Relationship Id="rId_hyperlink_2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=18466" TargetMode="External"/><Relationship Id="rId_hyperlink_2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=18424" TargetMode="External"/><Relationship Id="rId_hyperlink_2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=18382" TargetMode="External"/><Relationship Id="rId_hyperlink_2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=24734" TargetMode="External"/><Relationship Id="rId_hyperlink_2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=24692" TargetMode="External"/><Relationship Id="rId_hyperlink_2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=24953" TargetMode="External"/><Relationship Id="rId_hyperlink_2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=24910" TargetMode="External"/><Relationship Id="rId_hyperlink_2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=24735" TargetMode="External"/><Relationship Id="rId_hyperlink_2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=24693" TargetMode="External"/><Relationship Id="rId_hyperlink_2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=24954" TargetMode="External"/><Relationship Id="rId_hyperlink_2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=24911" TargetMode="External"/><Relationship Id="rId_hyperlink_2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=18467" TargetMode="External"/><Relationship Id="rId_hyperlink_2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=18425" TargetMode="External"/><Relationship Id="rId_hyperlink_2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=18383" TargetMode="External"/><Relationship Id="rId_hyperlink_2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=18341" TargetMode="External"/><Relationship Id="rId_hyperlink_2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=18342" TargetMode="External"/><Relationship Id="rId_hyperlink_2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=18468" TargetMode="External"/><Relationship Id="rId_hyperlink_2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=18426" TargetMode="External"/><Relationship Id="rId_hyperlink_2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=18384" TargetMode="External"/><Relationship Id="rId_hyperlink_2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=24736" TargetMode="External"/><Relationship Id="rId_hyperlink_2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=24694" TargetMode="External"/><Relationship Id="rId_hyperlink_2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=24955" TargetMode="External"/><Relationship Id="rId_hyperlink_2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=24912" TargetMode="External"/><Relationship Id="rId_hyperlink_2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=24737" TargetMode="External"/><Relationship Id="rId_hyperlink_2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=24695" TargetMode="External"/><Relationship Id="rId_hyperlink_2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=24956" TargetMode="External"/><Relationship Id="rId_hyperlink_2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=24913" TargetMode="External"/><Relationship Id="rId_hyperlink_2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=18427" TargetMode="External"/><Relationship Id="rId_hyperlink_2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=18385" TargetMode="External"/><Relationship Id="rId_hyperlink_2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=18343" TargetMode="External"/><Relationship Id="rId_hyperlink_2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=18469" TargetMode="External"/><Relationship Id="rId_hyperlink_2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=18344" TargetMode="External"/><Relationship Id="rId_hyperlink_2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=18470" TargetMode="External"/><Relationship Id="rId_hyperlink_2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=18428" TargetMode="External"/><Relationship Id="rId_hyperlink_2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=18386" TargetMode="External"/><Relationship Id="rId_hyperlink_2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=24696" TargetMode="External"/><Relationship Id="rId_hyperlink_2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=24957" TargetMode="External"/><Relationship Id="rId_hyperlink_2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=24914" TargetMode="External"/><Relationship Id="rId_hyperlink_2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=24738" TargetMode="External"/><Relationship Id="rId_hyperlink_2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=24739" TargetMode="External"/><Relationship Id="rId_hyperlink_2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=24697" TargetMode="External"/><Relationship Id="rId_hyperlink_2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=24958" TargetMode="External"/><Relationship Id="rId_hyperlink_2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=24915" TargetMode="External"/><Relationship Id="rId_hyperlink_2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=18429" TargetMode="External"/><Relationship Id="rId_hyperlink_2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=18387" TargetMode="External"/><Relationship Id="rId_hyperlink_2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=18345" TargetMode="External"/><Relationship Id="rId_hyperlink_2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=18471" TargetMode="External"/><Relationship Id="rId_hyperlink_2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=18346" TargetMode="External"/><Relationship Id="rId_hyperlink_2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=18472" TargetMode="External"/><Relationship Id="rId_hyperlink_2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=18430" TargetMode="External"/><Relationship Id="rId_hyperlink_2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=18388" TargetMode="External"/><Relationship Id="rId_hyperlink_2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=24698" TargetMode="External"/><Relationship Id="rId_hyperlink_2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=24959" TargetMode="External"/><Relationship Id="rId_hyperlink_2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=24916" TargetMode="External"/><Relationship Id="rId_hyperlink_2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=24740" TargetMode="External"/><Relationship Id="rId_hyperlink_2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=24741" TargetMode="External"/><Relationship Id="rId_hyperlink_2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=24699" TargetMode="External"/><Relationship Id="rId_hyperlink_2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=24960" TargetMode="External"/><Relationship Id="rId_hyperlink_2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=24917" TargetMode="External"/><Relationship Id="rId_hyperlink_2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=18431" TargetMode="External"/><Relationship Id="rId_hyperlink_2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=18389" TargetMode="External"/><Relationship Id="rId_hyperlink_2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=18347" TargetMode="External"/><Relationship Id="rId_hyperlink_2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=18473" TargetMode="External"/><Relationship Id="rId_hyperlink_2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=18474" TargetMode="External"/><Relationship Id="rId_hyperlink_2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=18432" TargetMode="External"/><Relationship Id="rId_hyperlink_2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=18390" TargetMode="External"/><Relationship Id="rId_hyperlink_2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=18348" TargetMode="External"/><Relationship Id="rId_hyperlink_2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=24700" TargetMode="External"/><Relationship Id="rId_hyperlink_2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=24961" TargetMode="External"/><Relationship Id="rId_hyperlink_2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=24918" TargetMode="External"/><Relationship Id="rId_hyperlink_2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=24742" TargetMode="External"/><Relationship Id="rId_hyperlink_2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=24743" TargetMode="External"/><Relationship Id="rId_hyperlink_2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=24701" TargetMode="External"/><Relationship Id="rId_hyperlink_2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=24962" TargetMode="External"/><Relationship Id="rId_hyperlink_2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=24919" TargetMode="External"/><Relationship Id="rId_hyperlink_2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=18433" TargetMode="External"/><Relationship Id="rId_hyperlink_2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=18391" TargetMode="External"/><Relationship Id="rId_hyperlink_2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=18349" TargetMode="External"/><Relationship Id="rId_hyperlink_2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=18475" TargetMode="External"/><Relationship Id="rId_hyperlink_2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=18434" TargetMode="External"/><Relationship Id="rId_hyperlink_2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=18392" TargetMode="External"/><Relationship Id="rId_hyperlink_2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=18350" TargetMode="External"/><Relationship Id="rId_hyperlink_2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=18476" TargetMode="External"/><Relationship Id="rId_hyperlink_2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=24702" TargetMode="External"/><Relationship Id="rId_hyperlink_2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=24963" TargetMode="External"/><Relationship Id="rId_hyperlink_2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=24920" TargetMode="External"/><Relationship Id="rId_hyperlink_2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=24744" TargetMode="External"/><Relationship Id="rId_hyperlink_2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=24703" TargetMode="External"/><Relationship Id="rId_hyperlink_2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=24964" TargetMode="External"/><Relationship Id="rId_hyperlink_2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=24921" TargetMode="External"/><Relationship Id="rId_hyperlink_2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=24745" TargetMode="External"/><Relationship Id="rId_hyperlink_2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=18435" TargetMode="External"/><Relationship Id="rId_hyperlink_2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=18393" TargetMode="External"/><Relationship Id="rId_hyperlink_2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=18351" TargetMode="External"/><Relationship Id="rId_hyperlink_2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=18477" TargetMode="External"/><Relationship Id="rId_hyperlink_2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=18436" TargetMode="External"/><Relationship Id="rId_hyperlink_2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=18394" TargetMode="External"/><Relationship Id="rId_hyperlink_2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=18352" TargetMode="External"/><Relationship Id="rId_hyperlink_2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=18478" TargetMode="External"/><Relationship Id="rId_hyperlink_2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=24704" TargetMode="External"/><Relationship Id="rId_hyperlink_2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=24965" TargetMode="External"/><Relationship Id="rId_hyperlink_2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=24922" TargetMode="External"/><Relationship Id="rId_hyperlink_2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=24746" TargetMode="External"/><Relationship Id="rId_hyperlink_2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=24705" TargetMode="External"/><Relationship Id="rId_hyperlink_2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=24966" TargetMode="External"/><Relationship Id="rId_hyperlink_2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=24923" TargetMode="External"/><Relationship Id="rId_hyperlink_2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=24747" TargetMode="External"/><Relationship Id="rId_hyperlink_2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=18395" TargetMode="External"/><Relationship Id="rId_hyperlink_2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=18353" TargetMode="External"/><Relationship Id="rId_hyperlink_2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=18479" TargetMode="External"/><Relationship Id="rId_hyperlink_2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=18437" TargetMode="External"/><Relationship Id="rId_hyperlink_2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=18438" TargetMode="External"/><Relationship Id="rId_hyperlink_2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=18396" TargetMode="External"/><Relationship Id="rId_hyperlink_2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=18354" TargetMode="External"/><Relationship Id="rId_hyperlink_2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=18480" TargetMode="External"/><Relationship Id="rId_hyperlink_2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=24967" TargetMode="External"/><Relationship Id="rId_hyperlink_2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=24924" TargetMode="External"/><Relationship Id="rId_hyperlink_2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=24748" TargetMode="External"/><Relationship Id="rId_hyperlink_2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=24706" TargetMode="External"/><Relationship Id="rId_hyperlink_2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=24707" TargetMode="External"/><Relationship Id="rId_hyperlink_2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=24968" TargetMode="External"/><Relationship Id="rId_hyperlink_2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=24925" TargetMode="External"/><Relationship Id="rId_hyperlink_2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=24749" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/?sku=25423" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/?sku=25424" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-700-24v/?sku=25425" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/?sku=25495" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/?sku=25479" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/?sku=25463" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/?sku=25447" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/?sku=25431" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/?sku=25475" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/?sku=25459" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/?sku=25443" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/?sku=25427" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/?sku=25491" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/?sku=25455" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/?sku=25439" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/?sku=25487" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/?sku=25471" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/?sku=25435" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/?sku=25483" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/?sku=25467" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/?sku=25451" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/?sku=25436" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/?sku=25428" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/?sku=25484" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/?sku=25468" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/?sku=25452" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/?sku=25432" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/?sku=25496" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/?sku=25480" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/?sku=25464" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/?sku=25448" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/?sku=25476" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/?sku=25460" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/?sku=25444" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/?sku=25492" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/?sku=25456" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/?sku=25440" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/?sku=25488" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/?sku=25472" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1400-24v/?sku=25453" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1000-24v/?sku=25437" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-800-24v/?sku=25429" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2200-24v/?sku=25485" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1800-24v/?sku=25469" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-900-24v/?sku=25433" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2500-24v/?sku=25497" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2100-24v/?sku=25481" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1700-24v/?sku=25465" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1300-24v/?sku=25449" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2000-24v/?sku=25477" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1600-24v/?sku=25461" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1200-24v/?sku=25445" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2400-24v/?sku=25493" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1500-24v/?sku=25457" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1100-24v/?sku=25441" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-2300-24v/?sku=25489" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/konvektor-vnutripolnyy-techno-power-kvzv-160-100-1900-24v/?sku=25473" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/?sku=23258" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/?sku=23242" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/?sku=23306" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/?sku=23290" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/?sku=23274" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/?sku=23238" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/?sku=23302" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/?sku=23286" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/?sku=23270" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/?sku=23254" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/?sku=23233" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/?sku=23298" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/?sku=23282" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/?sku=23266" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/?sku=23250" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/?sku=23278" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/?sku=23262" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/?sku=23246" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/?sku=23294" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/?sku=23279" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/?sku=23263" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/?sku=23247" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/?sku=23295" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/?sku=23259" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/?sku=23243" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/?sku=23307" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/?sku=23291" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/?sku=23275" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/?sku=23255" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/?sku=23235" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/?sku=23239" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/?sku=23303" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/?sku=23287" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/?sku=23271" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/?sku=23299" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/?sku=23283" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/?sku=23267" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/?sku=23251" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1800-24v/?sku=23280" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1400-24v/?sku=23264" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1000-24v/?sku=23248" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2200-24v/?sku=23296" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1700-24v/?sku=23276" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1300-24v/?sku=23260" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-900-24v/?sku=23244" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2500-24v/?sku=23308" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2100-24v/?sku=23292" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1200-24v/?sku=23256" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-700-24v/?sku=23236" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-800-24v/?sku=23240" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2400-24v/?sku=23304" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2000-24v/?sku=23288" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1600-24v/?sku=23272" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-2300-24v/?sku=23300" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1900-24v/?sku=23284" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1500-24v/?sku=23268" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-190/glubina-85/konvektor-vnutripolnyy-techno-power-kvzv-190-85-1100-24v/?sku=23252" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/?sku=25560" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/?sku=25616" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/?sku=25624" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/?sku=25682" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/?sku=25690" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/?sku=25600" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/?sku=25608" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/?sku=25664" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/?sku=25674" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/?sku=25584" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/?sku=25592" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/?sku=25648" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/?sku=25656" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/?sku=25632" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/?sku=25568" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/?sku=25576" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/?sku=25640" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/?sku=25698" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/?sku=25706" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/?sku=25596" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/?sku=25604" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/?sku=25660" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/?sku=25670" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/?sku=25580" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/?sku=25588" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/?sku=25644" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/?sku=25652" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/?sku=25564" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/?sku=25572" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/?sku=25628" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/?sku=25636" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/?sku=25694" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/?sku=25702" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/?sku=25556" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/?sku=25612" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/?sku=25620" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/?sku=25678" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/?sku=25686" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/?sku=25573" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/?sku=25581" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/?sku=25637" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/?sku=25645" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/?sku=25703" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/?sku=25557" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/?sku=25565" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/?sku=25621" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/?sku=25629" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/?sku=25687" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/?sku=25695" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/?sku=25605" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/?sku=25613" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/?sku=25671" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/?sku=25679" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/?sku=25589" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/?sku=25597" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/?sku=25653" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/?sku=25661" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/?sku=25561" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/?sku=25617" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/?sku=25625" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/?sku=25683" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/?sku=25691" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/?sku=25601" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/?sku=25609" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/?sku=25665" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/?sku=25675" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/?sku=25585" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/?sku=25593" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/?sku=25649" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/?sku=25657" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/?sku=25633" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/?sku=25569" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/?sku=25577" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/?sku=25641" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/?sku=25699" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/?sku=25707" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1100-24v/?sku=25574" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1300-24v/?sku=25582" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-800-24v/?sku=25638" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1000-24v/?sku=25646" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2400-24v/?sku=25704" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-700-24v/?sku=25558" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-900-24v/?sku=25566" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2300-24v/?sku=25622" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2500-24v/?sku=25630" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2000-24v/?sku=25688" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2200-24v/?sku=25696" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1900-24v/?sku=25606" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2100-24v/?sku=25614" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1600-24v/?sku=25672" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1800-24v/?sku=25680" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1500-24v/?sku=25590" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1700-24v/?sku=25598" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1200-24v/?sku=25654" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1400-24v/?sku=25662" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2500-24v/?sku=25708" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-800-24v/?sku=25562" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2200-24v/?sku=25618" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2400-24v/?sku=25626" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1900-24v/?sku=25684" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2100-24v/?sku=25692" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1800-24v/?sku=25602" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-2000-24v/?sku=25610" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1500-24v/?sku=25666" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1700-24v/?sku=25676" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1400-24v/?sku=25586" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1600-24v/?sku=25594" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1100-24v/?sku=25650" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-1300-24v/?sku=25658" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-700-24v/?sku=25634" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1000-24v/?sku=25570" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-120-1200-24v/?sku=25578" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-900-24v/?sku=25642" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-215-mm/konvektor-vnutripolnyy-techno-power-kvzv-215-130-2300-24v/?sku=25700" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=17921" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=18053" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=18503" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=18500" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=18497" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=18494" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=18011" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=18491" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=18488" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=18485" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=18482" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=17969" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=18486" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=18483" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=17970" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=17922" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=18054" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=18504" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=18501" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=18498" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=18495" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=18012" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=18492" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=18489" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=24126" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=24223" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=24124" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=24122" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=24120" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=24118" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=24182" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=24134" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=24265" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=24132" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=24130" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=24128" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-800/?sku=24135" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4800/?sku=24133" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-4000/?sku=24131" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-3200/?sku=24129" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2400/?sku=24127" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-800/?sku=24224" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-2000/?sku=24125" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1600/?sku=24123" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-1200/?sku=24121" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-vnutripolnyy-techno-power-kvzv-250-75-800/?sku=24119" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-800/?sku=24183" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-800/?sku=24266" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=18055" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=17923" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=18013" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=17971" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=17972" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=18056" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=17924" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=18014" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=24184" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=24267" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=24136" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=24225" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1000/?sku=24226" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1000/?sku=24185" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1000/?sku=24268" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1000/?sku=24137" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=18057" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=17925" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=18015" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=17973" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=17974" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=18058" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=17926" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=18016" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=24186" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=24269" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=24138" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=24227" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1200/?sku=24228" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1200/?sku=24187" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1200/?sku=24139" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1200/?sku=24270" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=17927" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=18059" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=18017" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=17975" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=17928" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=18060" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=18018" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=17976" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=24188" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=24140" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=24271" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=24229" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1400/?sku=24230" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1400/?sku=24189" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1400/?sku=24141" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1400/?sku=24272" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=17929" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=18061" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=18019" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=17977" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=17930" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=18062" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=18020" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=17978" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=24190" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=24142" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=24273" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=24231" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1600/?sku=24191" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1500/?sku=24143" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1600/?sku=24274" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1600/?sku=24232" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=18063" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=17931" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=18021" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=17979" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=18064" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=17932" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=18022" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=17980" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=24192" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=24275" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=24144" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=24233" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-1800/?sku=24193" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-1800/?sku=24276" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1600/?sku=24145" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-1800/?sku=24234" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=17933" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=18023" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=17981" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=18065" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=18066" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=17934" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=18024" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=17982" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=24277" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=24146" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=24235" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=24194" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2000/?sku=24195" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2000/?sku=24278" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-1800/?sku=24147" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2000/?sku=24236" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=17935" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=18025" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=17983" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=18067" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=18068" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=17936" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=18026" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=17984" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=24279" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=24148" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=24237" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=24196" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2200/?sku=24197" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2200/?sku=24280" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2000/?sku=24149" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2200/?sku=24238" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=17937" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=18027" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=17985" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=18069" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=18070" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=17938" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=18028" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=17986" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=24281" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=24150" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=24239" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=24198" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2400/?sku=24199" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2400/?sku=24282" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2200/?sku=24151" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2400/?sku=24240" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=18029" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=17987" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=18071" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=17939" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=17940" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=18030" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=17988" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=18072" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=24283" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=24152" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=24241" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=24200" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2600/?sku=24284" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2400/?sku=24153" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2600/?sku=24242" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2600/?sku=24201" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=18031" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=17989" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=18073" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=17941" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=17942" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=18032" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=17990" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=18074" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=24285" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=24154" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=24243" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=24202" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-2800/?sku=24286" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2500/?sku=24155" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-2800/?sku=24244" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-2800/?sku=24203" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=17991" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=18075" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=17943" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=18033" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=17944" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=18034" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=17992" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=18076" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=24287" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=24156" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=24245" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=24204" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3000/?sku=24288" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2600/?sku=24157" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3000/?sku=24246" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3000/?sku=24205" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=17993" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=18077" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=17945" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=18035" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=18036" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=17994" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=18078" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=17946" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=24158" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=24247" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=24206" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=24289" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3200/?sku=24290" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-2800/?sku=24159" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3200/?sku=24248" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3200/?sku=24207" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=17995" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=18079" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=17947" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=18037" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=18038" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=17996" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=18080" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=17948" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=24160" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=24249" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=24208" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=24291" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3400/?sku=24292" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3000/?sku=24161" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3400/?sku=24250" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3400/?sku=24209" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=17997" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=18081" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=17949" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=18039" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=17998" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=18082" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=17950" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=18040" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=24162" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=24251" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=24210" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=24293" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3600/?sku=24294" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3200/?sku=24163" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3600/?sku=24252" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3600/?sku=25225" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=17999" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=18083" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=17951" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=18041" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=18000" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=18084" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=17952" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=18042" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=24253" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=24211" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=24295" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=24164" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3400/?sku=24165" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-3800/?sku=24254" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-3800/?sku=24212" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-3800/?sku=24296" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=18085" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=17953" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=18043" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=18001" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=18002" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=18086" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=17954" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=18044" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=24255" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=24213" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=24297" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=24166" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3500/?sku=24167" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4000/?sku=24256" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4000/?sku=24214" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4000/?sku=24298" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=18087" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=17955" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=18045" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=18003" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=18004" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=18088" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=17956" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=18046" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=24215" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=24299" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=24168" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=24257" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3600/?sku=24169" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4200/?sku=24258" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4200/?sku=24216" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4200/?sku=24300" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=18089" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=17957" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=18047" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=18005" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=18006" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=18090" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=17958" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=18048" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=24217" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=24301" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=24170" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=24259" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4400/?sku=24260" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4400/?sku=24218" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4400/?sku=24302" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-3800/?sku=24171" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=18091" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=17959" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=18049" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=18007" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=18092" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=17960" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=18050" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=18008" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=24219" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=24303" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=24172" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=24261" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4600/?sku=24262" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4600/?sku=24220" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4600/?sku=24304" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4000/?sku=24173" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=18093" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=17961" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=18051" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=18009" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=18094" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=17962" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=18052" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=18010" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=24221" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=24305" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=24174" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=24263" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-105-4800/?sku=24222" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-140-4800/?sku=24306" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4200/?sku=24175" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-120-4800/?sku=24264" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=17963" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=17964" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=24176" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4400/?sku=24177" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=17965" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=17966" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=24178" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4600/?sku=24179" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=17967" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=17968" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=24180" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-250-mm/konvektor-techno-kvzv-250-85-4800/?sku=24181" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=18095" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=18096" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=25239" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-800/?sku=25240" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=18097" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=18098" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=25241" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1000/?sku=25242" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=18099" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=18100" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=25243" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1200/?sku=25244" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=18101" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=18102" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=25245" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1400/?sku=25246" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=18103" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=18104" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=25247" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1500/?sku=25248" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=18105" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=18106" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=25249" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1600/?sku=25250" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=18107" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=18108" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=25251" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-1800/?sku=25252" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=18109" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=18110" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=25253" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2000/?sku=25254" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=18111" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=18112" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=25255" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2200/?sku=25256" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=18113" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=18114" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=25257" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2400/?sku=25258" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=18115" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=18116" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=25259" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2500/?sku=25260" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=18117" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=18118" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=25261" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2600/?sku=25262" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=18119" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=18120" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=25263" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-2800/?sku=25264" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=18121" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=18122" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=25265" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3000/?sku=25266" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=18123" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=18124" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=25267" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3200/?sku=25268" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=18125" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=18126" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=25269" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3400/?sku=25270" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=18127" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=18128" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=25271" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3500/?sku=25272" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=18129" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=18130" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=25273" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3600/?sku=25274" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=18131" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=18132" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=25275" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-3800/?sku=25276" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=18133" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=18134" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=25277" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4000/?sku=25278" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=18135" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=18136" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=25279" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4200/?sku=25280" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=18137" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=18138" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=25281" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4400/?sku=25282" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=18139" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=18140" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=25283" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4600/?sku=25284" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=18141" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=18142" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=25285" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-270-mm/konvektor-techno-kvzv-270-130-4800/?sku=25286" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=21109" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=21037" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=21188" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=21260" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=21038" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=21189" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=21261" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=21110" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=24449" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=24355" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=24307" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=24403" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-800/?sku=24404" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-800/?sku=24308" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-800/?sku=24450" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-800/?sku=24356" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=21040" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=21191" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=21263" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=21112" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=21041" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=21192" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=21264" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=21113" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=24357" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=24309" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=24405" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=24451" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1000/?sku=24406" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1000/?sku=24310" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1000/?sku=24452" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1000/?sku=24358" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=21194" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=21043" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=21266" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=21115" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=21195" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=21044" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=21267" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=21116" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=24359" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=24311" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=24407" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=24453" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1200/?sku=24454" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1200/?sku=24360" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1200/?sku=24312" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1200/?sku=24408" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=21046" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1400/?sku=21197" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=21269" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=21118" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=21047" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1400/?sku=21198" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=21270" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=21119" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=24361" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=24313" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=24455" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1400/?sku=24456" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1400/?sku=24362" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1400/?sku=24314" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=21049" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=21272" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=21121" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=21200" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=21050" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=21273" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=21122" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=21201" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=24363" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=24409" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=24315" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=24457" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1500/?sku=24364" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1500/?sku=24410" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1500/?sku=24316" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1500/?sku=24458" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=21052" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=21275" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=21124" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=21203" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=21053" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=21276" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=21125" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=21204" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=24365" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=24411" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=24317" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=24459" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1600/?sku=24366" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1600/?sku=24412" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1600/?sku=24318" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1600/?sku=24460" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=21055" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=21278" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=21127" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=21206" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=21279" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=21128" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=21207" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=21056" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=24367" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=24413" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=24319" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=24461" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-1800/?sku=24368" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-1800/?sku=24414" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-1800/?sku=24320" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-1800/?sku=24462" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=21281" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=21130" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=21058" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=21209" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=21282" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=21059" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=21131" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=21210" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=24415" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=24321" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=24463" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=24369" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2000/?sku=24370" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2000/?sku=24416" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2000/?sku=24322" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2000/?sku=24464" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=21061" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=21284" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=21133" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=21212" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=21134" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=21213" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=21062" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=21285" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=24417" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=24323" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=24465" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=24371" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2200/?sku=24372" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2200/?sku=24418" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2200/?sku=24324" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2200/?sku=24466" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=21287" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=21136" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=21215" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=21064" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=21137" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=21216" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=21065" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=21288" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=24325" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=24467" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=24373" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=24419" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2400/?sku=24374" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2400/?sku=24420" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2400/?sku=24326" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2400/?sku=24468" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=21290" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=21139" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=21218" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=21067" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=21140" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=21219" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=21068" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=21291" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=24327" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=24469" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=24375" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=24421" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2500/?sku=24422" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2500/?sku=24328" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2500/?sku=24470" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2500/?sku=24376" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=21142" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=21221" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=21070" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=21293" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=21143" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=21222" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=21071" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=21294" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=24329" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=24471" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=24377" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=24423" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2600/?sku=24424" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2600/?sku=24330" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2600/?sku=24472" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2600/?sku=24378" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=21145" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=21224" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=21073" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=21296" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=21146" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=21225" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=21074" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=21297" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=24331" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=24473" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=24379" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=24425" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-2800/?sku=24332" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-2800/?sku=24474" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-2800/?sku=24380" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-2800/?sku=24426" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=21148" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=21227" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=21076" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=21299" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=21228" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=21077" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=21149" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=21300" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=24333" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=24475" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=24381" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=24427" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3000/?sku=24334" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3000/?sku=24476" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3000/?sku=24382" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3000/?sku=24428" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=21151" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=21230" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=21079" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=21302" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=21231" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=21080" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=21152" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=21303" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=24335" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=24477" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=24383" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=24429" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3200/?sku=24336" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3200/?sku=24478" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3200/?sku=24384" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3200/?sku=24430" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=21154" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=21233" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=21082" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=21305" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=21234" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=21083" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=21306" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=21155" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=24479" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=24385" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=24431" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=24337" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3400/?sku=24338" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3400/?sku=24480" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3400/?sku=24386" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3400/?sku=24432" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=21157" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=21236" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=21085" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=21308" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=21086" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=21309" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=21158" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=21237" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=24481" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=24387" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=24433" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=24339" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3500/?sku=24340" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3500/?sku=24482" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3500/?sku=24388" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3500/?sku=24434" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=21239" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=21088" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=21311" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=21160" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=21089" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=21312" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=21161" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=21240" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=24389" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=24435" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=24341" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=24483" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3600/?sku=24342" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3600/?sku=24484" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3600/?sku=24390" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3600/?sku=24436" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=21242" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=21091" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=21314" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=21163" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=21092" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=21315" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=21164" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=21243" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=24391" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=24437" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=24343" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=24485" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-3800/?sku=24486" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-3800/?sku=24392" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-3800/?sku=24438" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-3800/?sku=24344" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=21094" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=21317" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=21166" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=21245" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=21095" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=21318" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=21167" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=21246" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=24393" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=24439" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=24345" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=24487" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4000/?sku=24488" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4000/?sku=24394" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4000/?sku=24440" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4000/?sku=24346" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=21097" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=21320" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=21176" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=21248" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=21098" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=21321" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=21177" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=21249" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=24395" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=24441" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=24347" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=24489" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4200/?sku=24396" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4200/?sku=24442" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4200/?sku=24348" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4200/?sku=24490" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=21100" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=21323" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=21179" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=21251" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=21101" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=21324" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=21180" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=21252" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=24397" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=24443" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=24349" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=24491" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4400/?sku=24398" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4400/?sku=24444" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4400/?sku=24350" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4400/?sku=24492" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=21103" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=21326" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=21182" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=21254" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=21327" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=21183" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=21255" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=21104" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=24399" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=24445" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=24351" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=24493" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4600/?sku=24400" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4600/?sku=24446" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4600/?sku=24352" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4600/?sku=24494" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=21106" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=21329" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=21185" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=21257" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=21330" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=21186" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=21258" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=21107" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=24447" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=24353" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=24495" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=24401" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-105-4800/?sku=24402" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-120-4800/?sku=24448" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-85-4800/?sku=24354" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-300-mm/konvektor-vnutripolnyy-techno-power-kvzv-300-140-4800/?sku=24496" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18143" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18271" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18229" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18187" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18144" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18272" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18230" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18188" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24541" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24497" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24624" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24583" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24584" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24542" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24498" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24625" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18145" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18273" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18231" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18189" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18146" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18274" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18232" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18190" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24543" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24499" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24626" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24585" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24544" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24500" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24627" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24586" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18147" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18275" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18233" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18191" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18276" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18148" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18234" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18192" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24545" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24501" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24628" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24587" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24546" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24502" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24629" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24588" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18235" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18193" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18149" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18277" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18150" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18278" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18236" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18194" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24503" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24630" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24589" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24547" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24548" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24504" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24631" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24590" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18237" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18195" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18151" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18279" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18152" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18280" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18238" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18196" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24505" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24632" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24591" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24549" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24550" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24506" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24633" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24592" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18239" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18197" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18153" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18281" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18282" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18154" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18240" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18198" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24507" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24634" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24593" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24551" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24552" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24508" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24635" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24594" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18241" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18199" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18155" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18283" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18156" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18242" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18200" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18284" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24636" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24509" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24595" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24553" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24510" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24637" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24596" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24554" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18243" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18201" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18157" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18285" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18244" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18202" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18158" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18286" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24638" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24511" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24597" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24555" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24512" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24639" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24598" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24556" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18203" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18159" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18287" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18245" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18246" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18204" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18160" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18288" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24640" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24513" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24599" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24557" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24514" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24641" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24600" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24558" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18207" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18161" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18289" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18247" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18248" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18208" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18162" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18290" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24515" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24601" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24559" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24642" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24643" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24516" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24602" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24560" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18205" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18163" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18291" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18249" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18250" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18206" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18164" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18292" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24603" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24561" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24517" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24644" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24645" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24518" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24604" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24562" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18209" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18165" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18293" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18251" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18210" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18166" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18294" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18252" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24605" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24563" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24519" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24646" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24647" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24520" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24606" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24564" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18211" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18167" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18295" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18253" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18212" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18168" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18296" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18254" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24607" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24565" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24521" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24648" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24522" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24608" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24566" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24649" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18169" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18297" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18255" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18213" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18214" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18170" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18298" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18256" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24609" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24567" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24523" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24650" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24610" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24568" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24524" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24651" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18171" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18299" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18257" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18215" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18216" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18172" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18300" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18258" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24569" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24525" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24652" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24611" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24612" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24570" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24526" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24653" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18173" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18301" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18259" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18217" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18218" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18174" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18302" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18260" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24571" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24527" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24654" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24613" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24614" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24572" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24528" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24655" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18175" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18303" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18261" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18219" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18176" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18304" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18262" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18220" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24573" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24529" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24656" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24615" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24616" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24574" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24530" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24657" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18177" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18305" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18263" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18221" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18178" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18306" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18264" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18222" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24575" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24531" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24658" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=24617" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24576" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24532" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24659" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=25292" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18307" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18179" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18265" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18223" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18180" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18308" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18266" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18224" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24577" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24533" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24660" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24618" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24578" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24534" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24661" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24619" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18181" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18267" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18225" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18309" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18182" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18310" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18268" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18226" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24535" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24662" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24620" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24579" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24580" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24536" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24663" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24621" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18269" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18227" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18183" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18311" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18184" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18312" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18270" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18228" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24537" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24664" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24622" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24581" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24582" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24538" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24665" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24623" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18185" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18186" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24539" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24540" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=18397" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=18355" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=18313" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=18439" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=18314" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=18440" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=18398" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=18356" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=24666" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=24927" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=24880" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=24708" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-800/?sku=24709" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-800/?sku=24667" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-800/?sku=24928" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-800/?sku=24881" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=18399" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=18357" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=18315" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=18441" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=18442" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=18400" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=18358" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=18316" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=24668" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=24929" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=24882" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=24710" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1000/?sku=24711" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1000/?sku=24669" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1000/?sku=24930" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1000/?sku=24883" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=18401" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=18359" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=18317" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=18443" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=18402" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=18360" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=18318" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=18444" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=24670" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=24931" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=24884" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=24712" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1200/?sku=24671" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1200/?sku=24932" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1200/?sku=24885" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1200/?sku=24713" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=18403" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=18361" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=18319" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=18445" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=18404" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=18362" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=18320" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=18446" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=24672" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=24933" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=24886" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=24714" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1400/?sku=24673" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1400/?sku=24934" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1400/?sku=24887" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1400/?sku=24715" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=18363" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=18321" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=18447" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=18405" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=18406" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=18364" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=18322" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=18448" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=24935" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=24888" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=24716" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=24674" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1600/?sku=24675" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1600/?sku=24936" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1600/?sku=24889" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1600/?sku=24717" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=18365" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=18323" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=18449" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=18407" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=18408" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=18366" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=18324" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=18450" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=24894" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=24718" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=24676" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=24937" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-1800/?sku=24677" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-1800/?sku=24938" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-1800/?sku=24895" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-1800/?sku=24719" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=18367" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=18325" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=18451" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=18409" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=18410" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=18368" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=18326" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=18452" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=24896" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=24720" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=24678" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=24939" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2000/?sku=24679" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2000/?sku=24940" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2000/?sku=24897" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2000/?sku=24721" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=18369" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=18327" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=18453" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=18411" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=18370" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=18328" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=18454" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=18412" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=24898" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=24722" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=24680" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=24941" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2200/?sku=24942" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2200/?sku=24899" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2200/?sku=24723" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2200/?sku=24681" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=18371" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=18329" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=18455" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=18413" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=18372" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=18330" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=18456" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=18414" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=24900" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=24724" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=24682" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=24943" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2400/?sku=24901" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2400/?sku=24725" TargetMode="External"/><Relationship Id="rId_hyperlink_1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2400/?sku=24683" TargetMode="External"/><Relationship Id="rId_hyperlink_1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2400/?sku=24944" TargetMode="External"/><Relationship Id="rId_hyperlink_1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=18331" TargetMode="External"/><Relationship Id="rId_hyperlink_1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=18457" TargetMode="External"/><Relationship Id="rId_hyperlink_1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=18415" TargetMode="External"/><Relationship Id="rId_hyperlink_1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=18373" TargetMode="External"/><Relationship Id="rId_hyperlink_1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=18374" TargetMode="External"/><Relationship Id="rId_hyperlink_1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=18332" TargetMode="External"/><Relationship Id="rId_hyperlink_1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=18458" TargetMode="External"/><Relationship Id="rId_hyperlink_1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=18416" TargetMode="External"/><Relationship Id="rId_hyperlink_1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=24902" TargetMode="External"/><Relationship Id="rId_hyperlink_1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=24726" TargetMode="External"/><Relationship Id="rId_hyperlink_1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=24684" TargetMode="External"/><Relationship Id="rId_hyperlink_1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=24945" TargetMode="External"/><Relationship Id="rId_hyperlink_1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2600/?sku=24903" TargetMode="External"/><Relationship Id="rId_hyperlink_2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2600/?sku=24727" TargetMode="External"/><Relationship Id="rId_hyperlink_2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2600/?sku=24685" TargetMode="External"/><Relationship Id="rId_hyperlink_2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2600/?sku=24946" TargetMode="External"/><Relationship Id="rId_hyperlink_2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=18333" TargetMode="External"/><Relationship Id="rId_hyperlink_2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=18459" TargetMode="External"/><Relationship Id="rId_hyperlink_2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=18417" TargetMode="External"/><Relationship Id="rId_hyperlink_2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=18375" TargetMode="External"/><Relationship Id="rId_hyperlink_2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=18376" TargetMode="External"/><Relationship Id="rId_hyperlink_2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=18334" TargetMode="External"/><Relationship Id="rId_hyperlink_2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=18460" TargetMode="External"/><Relationship Id="rId_hyperlink_2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=18418" TargetMode="External"/><Relationship Id="rId_hyperlink_2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=24728" TargetMode="External"/><Relationship Id="rId_hyperlink_2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=24686" TargetMode="External"/><Relationship Id="rId_hyperlink_2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=24947" TargetMode="External"/><Relationship Id="rId_hyperlink_2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=24904" TargetMode="External"/><Relationship Id="rId_hyperlink_2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-2800/?sku=24905" TargetMode="External"/><Relationship Id="rId_hyperlink_2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-2800/?sku=24729" TargetMode="External"/><Relationship Id="rId_hyperlink_2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-2800/?sku=24687" TargetMode="External"/><Relationship Id="rId_hyperlink_2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-2800/?sku=24948" TargetMode="External"/><Relationship Id="rId_hyperlink_2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=18335" TargetMode="External"/><Relationship Id="rId_hyperlink_2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=18461" TargetMode="External"/><Relationship Id="rId_hyperlink_2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=18419" TargetMode="External"/><Relationship Id="rId_hyperlink_2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=18377" TargetMode="External"/><Relationship Id="rId_hyperlink_2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=18378" TargetMode="External"/><Relationship Id="rId_hyperlink_2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=18336" TargetMode="External"/><Relationship Id="rId_hyperlink_2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=18462" TargetMode="External"/><Relationship Id="rId_hyperlink_2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=18420" TargetMode="External"/><Relationship Id="rId_hyperlink_2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=24730" TargetMode="External"/><Relationship Id="rId_hyperlink_2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=24688" TargetMode="External"/><Relationship Id="rId_hyperlink_2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=24949" TargetMode="External"/><Relationship Id="rId_hyperlink_2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=24906" TargetMode="External"/><Relationship Id="rId_hyperlink_2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3000/?sku=24907" TargetMode="External"/><Relationship Id="rId_hyperlink_2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3000/?sku=24731" TargetMode="External"/><Relationship Id="rId_hyperlink_2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3000/?sku=24689" TargetMode="External"/><Relationship Id="rId_hyperlink_2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3000/?sku=24950" TargetMode="External"/><Relationship Id="rId_hyperlink_2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=18337" TargetMode="External"/><Relationship Id="rId_hyperlink_2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=18463" TargetMode="External"/><Relationship Id="rId_hyperlink_2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=18421" TargetMode="External"/><Relationship Id="rId_hyperlink_2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=18379" TargetMode="External"/><Relationship Id="rId_hyperlink_2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=18338" TargetMode="External"/><Relationship Id="rId_hyperlink_2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=18464" TargetMode="External"/><Relationship Id="rId_hyperlink_2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=18422" TargetMode="External"/><Relationship Id="rId_hyperlink_2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=18380" TargetMode="External"/><Relationship Id="rId_hyperlink_2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=24732" TargetMode="External"/><Relationship Id="rId_hyperlink_2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=24690" TargetMode="External"/><Relationship Id="rId_hyperlink_2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=24951" TargetMode="External"/><Relationship Id="rId_hyperlink_2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=24908" TargetMode="External"/><Relationship Id="rId_hyperlink_2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3200/?sku=24909" TargetMode="External"/><Relationship Id="rId_hyperlink_2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3200/?sku=24733" TargetMode="External"/><Relationship Id="rId_hyperlink_2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3200/?sku=24691" TargetMode="External"/><Relationship Id="rId_hyperlink_2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3200-1/?sku=24952" TargetMode="External"/><Relationship Id="rId_hyperlink_2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=18339" TargetMode="External"/><Relationship Id="rId_hyperlink_2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=18465" TargetMode="External"/><Relationship Id="rId_hyperlink_2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=18423" TargetMode="External"/><Relationship Id="rId_hyperlink_2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=18381" TargetMode="External"/><Relationship Id="rId_hyperlink_2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=18340" TargetMode="External"/><Relationship Id="rId_hyperlink_2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=18466" TargetMode="External"/><Relationship Id="rId_hyperlink_2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=18424" TargetMode="External"/><Relationship Id="rId_hyperlink_2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=18382" TargetMode="External"/><Relationship Id="rId_hyperlink_2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=24734" TargetMode="External"/><Relationship Id="rId_hyperlink_2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=24692" TargetMode="External"/><Relationship Id="rId_hyperlink_2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=24953" TargetMode="External"/><Relationship Id="rId_hyperlink_2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=24910" TargetMode="External"/><Relationship Id="rId_hyperlink_2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3400/?sku=24735" TargetMode="External"/><Relationship Id="rId_hyperlink_2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3400/?sku=24693" TargetMode="External"/><Relationship Id="rId_hyperlink_2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3400/?sku=24954" TargetMode="External"/><Relationship Id="rId_hyperlink_2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3400/?sku=24911" TargetMode="External"/><Relationship Id="rId_hyperlink_2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=18467" TargetMode="External"/><Relationship Id="rId_hyperlink_2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=18425" TargetMode="External"/><Relationship Id="rId_hyperlink_2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=18383" TargetMode="External"/><Relationship Id="rId_hyperlink_2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=18341" TargetMode="External"/><Relationship Id="rId_hyperlink_2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=18342" TargetMode="External"/><Relationship Id="rId_hyperlink_2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=18468" TargetMode="External"/><Relationship Id="rId_hyperlink_2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=18426" TargetMode="External"/><Relationship Id="rId_hyperlink_2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=18384" TargetMode="External"/><Relationship Id="rId_hyperlink_2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=24736" TargetMode="External"/><Relationship Id="rId_hyperlink_2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=24694" TargetMode="External"/><Relationship Id="rId_hyperlink_2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=24955" TargetMode="External"/><Relationship Id="rId_hyperlink_2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=24912" TargetMode="External"/><Relationship Id="rId_hyperlink_2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3600/?sku=24737" TargetMode="External"/><Relationship Id="rId_hyperlink_2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3600/?sku=24695" TargetMode="External"/><Relationship Id="rId_hyperlink_2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3600/?sku=24956" TargetMode="External"/><Relationship Id="rId_hyperlink_2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3600/?sku=24913" TargetMode="External"/><Relationship Id="rId_hyperlink_2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=18427" TargetMode="External"/><Relationship Id="rId_hyperlink_2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=18385" TargetMode="External"/><Relationship Id="rId_hyperlink_2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=18343" TargetMode="External"/><Relationship Id="rId_hyperlink_2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=18469" TargetMode="External"/><Relationship Id="rId_hyperlink_2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=18344" TargetMode="External"/><Relationship Id="rId_hyperlink_2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=18470" TargetMode="External"/><Relationship Id="rId_hyperlink_2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=18428" TargetMode="External"/><Relationship Id="rId_hyperlink_2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=18386" TargetMode="External"/><Relationship Id="rId_hyperlink_2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=24696" TargetMode="External"/><Relationship Id="rId_hyperlink_2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=24957" TargetMode="External"/><Relationship Id="rId_hyperlink_2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=24914" TargetMode="External"/><Relationship Id="rId_hyperlink_2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=24738" TargetMode="External"/><Relationship Id="rId_hyperlink_2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-3800/?sku=24739" TargetMode="External"/><Relationship Id="rId_hyperlink_2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-3800/?sku=24697" TargetMode="External"/><Relationship Id="rId_hyperlink_2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-3800/?sku=24958" TargetMode="External"/><Relationship Id="rId_hyperlink_2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-3800/?sku=24915" TargetMode="External"/><Relationship Id="rId_hyperlink_2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=18429" TargetMode="External"/><Relationship Id="rId_hyperlink_2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=18387" TargetMode="External"/><Relationship Id="rId_hyperlink_2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=18345" TargetMode="External"/><Relationship Id="rId_hyperlink_2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=18471" TargetMode="External"/><Relationship Id="rId_hyperlink_2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=18346" TargetMode="External"/><Relationship Id="rId_hyperlink_2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=18472" TargetMode="External"/><Relationship Id="rId_hyperlink_2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=18430" TargetMode="External"/><Relationship Id="rId_hyperlink_2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=18388" TargetMode="External"/><Relationship Id="rId_hyperlink_2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=24698" TargetMode="External"/><Relationship Id="rId_hyperlink_2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=24959" TargetMode="External"/><Relationship Id="rId_hyperlink_2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=24916" TargetMode="External"/><Relationship Id="rId_hyperlink_2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=24740" TargetMode="External"/><Relationship Id="rId_hyperlink_2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4000/?sku=24741" TargetMode="External"/><Relationship Id="rId_hyperlink_2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4000/?sku=24699" TargetMode="External"/><Relationship Id="rId_hyperlink_2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4000/?sku=24960" TargetMode="External"/><Relationship Id="rId_hyperlink_2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4000/?sku=24917" TargetMode="External"/><Relationship Id="rId_hyperlink_2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=18431" TargetMode="External"/><Relationship Id="rId_hyperlink_2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=18389" TargetMode="External"/><Relationship Id="rId_hyperlink_2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=18347" TargetMode="External"/><Relationship Id="rId_hyperlink_2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=18473" TargetMode="External"/><Relationship Id="rId_hyperlink_2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=18474" TargetMode="External"/><Relationship Id="rId_hyperlink_2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=18432" TargetMode="External"/><Relationship Id="rId_hyperlink_2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=18390" TargetMode="External"/><Relationship Id="rId_hyperlink_2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=18348" TargetMode="External"/><Relationship Id="rId_hyperlink_2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=24700" TargetMode="External"/><Relationship Id="rId_hyperlink_2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=24961" TargetMode="External"/><Relationship Id="rId_hyperlink_2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=24918" TargetMode="External"/><Relationship Id="rId_hyperlink_2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=24742" TargetMode="External"/><Relationship Id="rId_hyperlink_2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4200/?sku=24743" TargetMode="External"/><Relationship Id="rId_hyperlink_2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4200/?sku=24701" TargetMode="External"/><Relationship Id="rId_hyperlink_2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4200/?sku=24962" TargetMode="External"/><Relationship Id="rId_hyperlink_2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4200/?sku=24919" TargetMode="External"/><Relationship Id="rId_hyperlink_2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=18433" TargetMode="External"/><Relationship Id="rId_hyperlink_2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=18391" TargetMode="External"/><Relationship Id="rId_hyperlink_2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=18349" TargetMode="External"/><Relationship Id="rId_hyperlink_2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=18475" TargetMode="External"/><Relationship Id="rId_hyperlink_2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=18434" TargetMode="External"/><Relationship Id="rId_hyperlink_2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=18392" TargetMode="External"/><Relationship Id="rId_hyperlink_2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=18350" TargetMode="External"/><Relationship Id="rId_hyperlink_2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=18476" TargetMode="External"/><Relationship Id="rId_hyperlink_2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=24702" TargetMode="External"/><Relationship Id="rId_hyperlink_2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=24963" TargetMode="External"/><Relationship Id="rId_hyperlink_2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=24920" TargetMode="External"/><Relationship Id="rId_hyperlink_2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=24744" TargetMode="External"/><Relationship Id="rId_hyperlink_2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4400/?sku=24703" TargetMode="External"/><Relationship Id="rId_hyperlink_2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4400/?sku=24964" TargetMode="External"/><Relationship Id="rId_hyperlink_2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4400/?sku=24921" TargetMode="External"/><Relationship Id="rId_hyperlink_2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4400/?sku=24745" TargetMode="External"/><Relationship Id="rId_hyperlink_2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=18435" TargetMode="External"/><Relationship Id="rId_hyperlink_2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=18393" TargetMode="External"/><Relationship Id="rId_hyperlink_2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=18351" TargetMode="External"/><Relationship Id="rId_hyperlink_2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=18477" TargetMode="External"/><Relationship Id="rId_hyperlink_2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=18436" TargetMode="External"/><Relationship Id="rId_hyperlink_2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=18394" TargetMode="External"/><Relationship Id="rId_hyperlink_2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=18352" TargetMode="External"/><Relationship Id="rId_hyperlink_2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=18478" TargetMode="External"/><Relationship Id="rId_hyperlink_2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=24704" TargetMode="External"/><Relationship Id="rId_hyperlink_2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=24965" TargetMode="External"/><Relationship Id="rId_hyperlink_2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=24922" TargetMode="External"/><Relationship Id="rId_hyperlink_2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=24746" TargetMode="External"/><Relationship Id="rId_hyperlink_2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4600/?sku=24705" TargetMode="External"/><Relationship Id="rId_hyperlink_2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4600/?sku=24966" TargetMode="External"/><Relationship Id="rId_hyperlink_2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4600/?sku=24923" TargetMode="External"/><Relationship Id="rId_hyperlink_2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4600/?sku=24747" TargetMode="External"/><Relationship Id="rId_hyperlink_2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=18395" TargetMode="External"/><Relationship Id="rId_hyperlink_2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=18353" TargetMode="External"/><Relationship Id="rId_hyperlink_2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=18479" TargetMode="External"/><Relationship Id="rId_hyperlink_2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=18437" TargetMode="External"/><Relationship Id="rId_hyperlink_2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=18438" TargetMode="External"/><Relationship Id="rId_hyperlink_2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=18396" TargetMode="External"/><Relationship Id="rId_hyperlink_2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=18354" TargetMode="External"/><Relationship Id="rId_hyperlink_2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=18480" TargetMode="External"/><Relationship Id="rId_hyperlink_2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=24967" TargetMode="External"/><Relationship Id="rId_hyperlink_2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=24924" TargetMode="External"/><Relationship Id="rId_hyperlink_2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=24748" TargetMode="External"/><Relationship Id="rId_hyperlink_2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=24706" TargetMode="External"/><Relationship Id="rId_hyperlink_2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-85-4800/?sku=24707" TargetMode="External"/><Relationship Id="rId_hyperlink_2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-140-4800/?sku=24968" TargetMode="External"/><Relationship Id="rId_hyperlink_2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-120-4800/?sku=24925" TargetMode="External"/><Relationship Id="rId_hyperlink_2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-420-mm/konvektor-techno-kvzv-420-105-4800/?sku=24749" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D2244" sqref="D2244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -7394,207 +7394,207 @@
       <c r="D18" s="12">
         <v>64456</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="12">
         <v>61571</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="12">
-        <v>38562</v>
+        <v>25888</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="12">
-        <v>25888</v>
+        <v>63758</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="12">
-        <v>63758</v>
+        <v>51172</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="12">
-        <v>51172</v>
+        <v>38562</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="12">
-        <v>25125</v>
+        <v>63013</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="12">
-        <v>75553</v>
+        <v>50467</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="12">
-        <v>63013</v>
+        <v>37694</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="12">
-        <v>50467</v>
+        <v>25125</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="12">
-        <v>37694</v>
+        <v>75553</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="12">
-        <v>28716</v>
+        <v>85406</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="12">
-        <v>85406</v>
+        <v>71257</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="12">
-        <v>71257</v>
+        <v>57160</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="12">
-        <v>57160</v>
+        <v>42835</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="12">
-        <v>42835</v>
+        <v>28716</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="12">
         <v>70206</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="12">
         <v>56047</v>
       </c>
@@ -7622,195 +7622,195 @@
       <c r="D37" s="12">
         <v>27625</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="12">
         <v>84270</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="12">
-        <v>69006</v>
+        <v>54901</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="12">
-        <v>54901</v>
+        <v>40607</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D41" s="12">
-        <v>40607</v>
+        <v>73477</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D42" s="12">
-        <v>73477</v>
+        <v>69006</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D43" s="12">
-        <v>44060</v>
+        <v>29834</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D44" s="12">
-        <v>29834</v>
+        <v>72422</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D45" s="12">
-        <v>72422</v>
+        <v>58284</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="12">
-        <v>58284</v>
+        <v>44060</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="12">
-        <v>44885</v>
+        <v>30426</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D48" s="12">
-        <v>30426</v>
+        <v>28100</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D49" s="12">
-        <v>28100</v>
+        <v>73722</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D50" s="12">
-        <v>73722</v>
+        <v>59351</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D51" s="12">
-        <v>59351</v>
+        <v>44885</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="12">
         <v>29254</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D53" s="12">
         <v>86884</v>
       </c>
@@ -7838,135 +7838,135 @@
       <c r="D55" s="12">
         <v>58165</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D56" s="12">
         <v>43607</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D57" s="12">
-        <v>85686</v>
+        <v>71389</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D58" s="12">
-        <v>71389</v>
+        <v>56997</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D59" s="12">
-        <v>56997</v>
+        <v>42425</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D60" s="12">
-        <v>42425</v>
+        <v>85686</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="12">
-        <v>70122</v>
+        <v>55788</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D62" s="12">
-        <v>55788</v>
+        <v>41262</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D63" s="12">
-        <v>41262</v>
+        <v>74830</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D64" s="12">
-        <v>74830</v>
+        <v>70122</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D65" s="12">
         <v>44610</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="12">
         <v>30228</v>
       </c>
@@ -8054,245 +8054,245 @@
       <c r="D73" s="12">
         <v>57830</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D74" s="12">
         <v>43350</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D75" s="12">
-        <v>85214</v>
+        <v>70995</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D76" s="12">
-        <v>70995</v>
+        <v>56681</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D77" s="12">
-        <v>56681</v>
+        <v>42189</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D78" s="12">
-        <v>42189</v>
+        <v>85214</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="10"/>
       <c r="C79" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D79" s="12">
-        <v>69750</v>
+        <v>55492</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="10"/>
       <c r="C80" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D80" s="12">
-        <v>55492</v>
+        <v>41044</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="10"/>
       <c r="C81" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D81" s="12">
-        <v>41044</v>
+        <v>74379</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D82" s="12">
-        <v>74379</v>
+        <v>69750</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8"/>
       <c r="D83" s="12"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8"/>
       <c r="D84" s="12"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8"/>
       <c r="D85" s="12"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>1</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D87" s="12">
-        <v>19849</v>
+        <v>20442</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>2</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D88" s="12">
-        <v>20442</v>
+        <v>71143</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>3</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D89" s="12">
-        <v>71143</v>
+        <v>58556</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>4</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D90" s="12">
-        <v>58556</v>
+        <v>45854</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>5</v>
       </c>
       <c r="B91" s="10"/>
       <c r="C91" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D91" s="12">
-        <v>45854</v>
+        <v>33067</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>6</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D92" s="12">
-        <v>33067</v>
+        <v>19849</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>7</v>
       </c>
       <c r="B93" s="10"/>
       <c r="C93" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D93" s="12">
         <v>60368</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>8</v>
       </c>
       <c r="B94" s="10"/>
       <c r="C94" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D94" s="12">
         <v>57924</v>
       </c>
@@ -8476,111 +8476,111 @@
       <c r="D109" s="12">
         <v>68810</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>24</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D110" s="12">
         <v>54363</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>25</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D111" s="12">
-        <v>23210</v>
+        <v>24223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>26</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D112" s="12">
-        <v>24223</v>
+        <v>82175</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>27</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D113" s="12">
-        <v>82175</v>
+        <v>67693</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
         <v>28</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D114" s="12">
-        <v>67693</v>
+        <v>53205</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4">
         <v>29</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D115" s="12">
-        <v>53205</v>
+        <v>38633</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>30</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D116" s="12">
-        <v>38633</v>
+        <v>23210</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>31</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D117" s="12">
         <v>70871</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>32</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D118" s="12">
         <v>66642</v>
       </c>
@@ -9122,1909 +9122,1909 @@
       <c r="D163" s="12"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C164" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D164" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="4">
         <v>1</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D165" s="12">
-        <v>61779</v>
+        <v>51436</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4">
         <v>2</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D166" s="12">
         <v>63764</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="4">
         <v>3</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D167" s="12">
-        <v>59391</v>
+        <v>45711</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="4">
         <v>4</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D168" s="12">
-        <v>51436</v>
+        <v>59391</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="4">
         <v>5</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D169" s="12">
-        <v>45711</v>
+        <v>37430</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="4">
         <v>6</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D170" s="12">
         <v>49911</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="4">
         <v>7</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D171" s="12">
-        <v>43206</v>
+        <v>29531</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="4">
         <v>8</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D172" s="12">
-        <v>37430</v>
+        <v>43206</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="4">
         <v>9</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D173" s="12">
-        <v>29531</v>
+        <v>23597</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="4">
         <v>10</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D174" s="12">
         <v>35957</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="4">
         <v>11</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D175" s="12">
-        <v>27175</v>
+        <v>79061</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="4">
         <v>12</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D176" s="12">
-        <v>91500</v>
+        <v>27175</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="4">
         <v>13</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D177" s="12">
-        <v>23597</v>
+        <v>77883</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4">
         <v>14</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D178" s="12">
-        <v>79061</v>
+        <v>91500</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="4">
         <v>15</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D179" s="12">
-        <v>77883</v>
+        <v>22146</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="4">
         <v>16</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D180" s="12">
-        <v>22146</v>
+        <v>65229</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="4">
         <v>17</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D181" s="12">
         <v>66699</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="4">
         <v>18</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D182" s="12">
-        <v>75505</v>
+        <v>61779</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="4">
         <v>19</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D183" s="12">
-        <v>65229</v>
+        <v>75505</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="4">
         <v>20</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D184" s="12">
-        <v>50676</v>
+        <v>36726</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="4">
         <v>21</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D185" s="12">
-        <v>44361</v>
+        <v>38264</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="4">
         <v>22</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D186" s="12">
-        <v>38264</v>
+        <v>28290</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="4">
         <v>23</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D187" s="12">
         <v>41990</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="4">
         <v>24</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D188" s="12">
-        <v>36726</v>
+        <v>92789</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="4">
         <v>25</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D189" s="12">
-        <v>28290</v>
+        <v>22915</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4">
         <v>26</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D190" s="12">
-        <v>92789</v>
+        <v>26444</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="4">
         <v>27</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D191" s="12">
-        <v>26444</v>
+        <v>78236</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="4">
         <v>28</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D192" s="12">
         <v>25943</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4">
         <v>29</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D193" s="12">
-        <v>79045</v>
+        <v>76661</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4">
         <v>30</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D194" s="12">
-        <v>22915</v>
+        <v>79045</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4">
         <v>31</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D195" s="12">
-        <v>78236</v>
+        <v>64529</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4">
         <v>32</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D196" s="12">
-        <v>76661</v>
+        <v>65995</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="4">
         <v>33</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D197" s="12">
-        <v>65995</v>
+        <v>60605</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="4">
         <v>34</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D198" s="12">
         <v>74302</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="4">
         <v>35</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D199" s="12">
-        <v>64529</v>
+        <v>50676</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="4">
         <v>36</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D200" s="12">
-        <v>60605</v>
+        <v>52146</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4">
         <v>37</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D201" s="12">
-        <v>52146</v>
+        <v>44361</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4">
         <v>38</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D202" s="12">
         <v>58169</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="4">
         <v>39</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D203" s="12">
-        <v>91116</v>
+        <v>27121</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="4">
         <v>40</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D204" s="12">
-        <v>27121</v>
+        <v>77544</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="4">
         <v>41</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D205" s="12">
         <v>90829</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="4">
         <v>42</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D206" s="12">
-        <v>87688</v>
+        <v>84276</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="4">
         <v>43</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D207" s="12">
-        <v>77544</v>
+        <v>87688</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="4">
         <v>44</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D208" s="12">
-        <v>84276</v>
+        <v>61590</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="4">
         <v>45</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D209" s="12">
         <v>75034</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="4">
         <v>46</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D210" s="12">
-        <v>69518</v>
+        <v>66021</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="4">
         <v>47</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D211" s="12">
-        <v>61590</v>
+        <v>69518</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4">
         <v>48</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D212" s="12">
-        <v>66021</v>
+        <v>45586</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="4">
         <v>49</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D213" s="12">
         <v>59059</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4">
         <v>50</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D214" s="12">
-        <v>51152</v>
+        <v>47784</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="4">
         <v>51</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D215" s="12">
-        <v>45586</v>
+        <v>51152</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4">
         <v>52</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D216" s="12">
         <v>29679</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4">
         <v>53</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D217" s="12">
-        <v>47784</v>
+        <v>31677</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
         <v>54</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D218" s="12">
         <v>42987</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
         <v>55</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D219" s="12">
         <v>33054</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>56</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D220" s="12">
-        <v>105905</v>
+        <v>91116</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
         <v>57</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D221" s="12">
-        <v>31677</v>
+        <v>105905</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
         <v>58</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D222" s="12">
-        <v>76056</v>
+        <v>60349</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="4">
         <v>59</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D223" s="12">
-        <v>71223</v>
+        <v>73738</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="4">
         <v>60</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D224" s="12">
-        <v>73738</v>
+        <v>53033</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="4">
         <v>61</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D225" s="12">
         <v>67774</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="4">
         <v>62</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D226" s="12">
-        <v>60349</v>
+        <v>44221</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4">
         <v>63</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D227" s="12">
-        <v>53033</v>
+        <v>57763</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4">
         <v>64</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D228" s="12">
-        <v>57763</v>
+        <v>34764</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4">
         <v>65</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D229" s="12">
         <v>49461</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4">
         <v>66</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D230" s="12">
-        <v>44221</v>
+        <v>28361</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4">
         <v>67</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D231" s="12">
-        <v>34764</v>
+        <v>41751</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4">
         <v>68</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D232" s="12">
-        <v>41751</v>
+        <v>92177</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4">
         <v>69</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D233" s="12">
         <v>31381</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4">
         <v>70</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D234" s="12">
-        <v>104093</v>
+        <v>89432</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4">
         <v>71</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D235" s="12">
-        <v>28361</v>
+        <v>104093</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
         <v>72</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D236" s="12">
-        <v>92177</v>
+        <v>25882</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
         <v>73</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D237" s="12">
-        <v>89432</v>
+        <v>76056</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
         <v>74</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D238" s="12">
-        <v>25882</v>
+        <v>78770</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
         <v>75</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D239" s="12">
-        <v>78770</v>
+        <v>71223</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
         <v>76</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D240" s="12">
         <v>86010</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="4">
         <v>77</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D241" s="12">
-        <v>45240</v>
+        <v>42620</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="4">
         <v>78</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D242" s="12">
-        <v>35549</v>
+        <v>45240</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
         <v>79</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D243" s="12">
-        <v>26442</v>
+        <v>32012</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="4">
         <v>80</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D244" s="12">
-        <v>42620</v>
+        <v>35549</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="4">
         <v>81</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D245" s="12">
-        <v>32012</v>
+        <v>105983</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="4">
         <v>82</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D246" s="12">
-        <v>105983</v>
+        <v>26442</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="4">
         <v>83</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D247" s="12">
         <v>29075</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="4">
         <v>84</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D248" s="12">
-        <v>94144</v>
+        <v>81182</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4">
         <v>85</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D249" s="12">
-        <v>91164</v>
+        <v>94144</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4">
         <v>86</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D250" s="12">
-        <v>81182</v>
+        <v>87585</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="4">
         <v>87</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D251" s="12">
-        <v>87585</v>
+        <v>91164</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
         <v>88</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D252" s="12">
-        <v>77910</v>
+        <v>75234</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="4">
         <v>89</v>
       </c>
       <c r="B253" s="10"/>
       <c r="C253" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D253" s="12">
-        <v>72639</v>
+        <v>77910</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
         <v>90</v>
       </c>
       <c r="B254" s="10"/>
       <c r="C254" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D254" s="12">
-        <v>75234</v>
+        <v>69031</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
         <v>91</v>
       </c>
       <c r="B255" s="10"/>
       <c r="C255" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D255" s="12">
-        <v>69031</v>
+        <v>72639</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
         <v>92</v>
       </c>
       <c r="B256" s="10"/>
       <c r="C256" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D256" s="12">
-        <v>61686</v>
+        <v>58941</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="4">
         <v>93</v>
       </c>
       <c r="B257" s="10"/>
       <c r="C257" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D257" s="12">
-        <v>54131</v>
+        <v>61686</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="4">
         <v>94</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D258" s="12">
-        <v>58941</v>
+        <v>50406</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="4">
         <v>95</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D259" s="12">
-        <v>50406</v>
+        <v>54131</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="4">
         <v>96</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D260" s="12">
-        <v>30239</v>
+        <v>27752</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="4">
         <v>97</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D261" s="12">
-        <v>92927</v>
+        <v>79276</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="4">
         <v>98</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D262" s="12">
-        <v>27752</v>
+        <v>92719</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="4">
         <v>99</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D263" s="12">
-        <v>92719</v>
+        <v>85772</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="4">
         <v>100</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D264" s="12">
         <v>89342</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="4">
         <v>101</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D265" s="12">
-        <v>79276</v>
+        <v>63006</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="4">
         <v>102</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D266" s="12">
-        <v>85772</v>
+        <v>76609</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="4">
         <v>103</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D267" s="12">
-        <v>76609</v>
+        <v>67199</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="4">
         <v>104</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D268" s="12">
         <v>70855</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="4">
         <v>105</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D269" s="12">
-        <v>63006</v>
+        <v>46684</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="4">
         <v>106</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D270" s="12">
-        <v>67199</v>
+        <v>60316</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="4">
         <v>107</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D271" s="12">
-        <v>60316</v>
+        <v>48653</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="4">
         <v>108</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D272" s="12">
         <v>52171</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4">
         <v>109</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D273" s="12">
-        <v>46684</v>
+        <v>30239</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="4">
         <v>110</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D274" s="12">
-        <v>48653</v>
+        <v>32462</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="4">
         <v>111</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D275" s="12">
         <v>43926</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="4">
         <v>112</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D276" s="12">
         <v>33768</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="4">
         <v>113</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D277" s="12">
-        <v>107872</v>
+        <v>92927</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="4">
         <v>114</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D278" s="12">
-        <v>32462</v>
+        <v>107872</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="4">
         <v>115</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D279" s="12">
-        <v>50093</v>
+        <v>42330</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="4">
         <v>116</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D280" s="12">
         <v>44901</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="4">
         <v>117</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D281" s="12">
-        <v>35287</v>
+        <v>31801</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="4">
         <v>118</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D282" s="12">
-        <v>26255</v>
+        <v>35287</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="4">
         <v>119</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D283" s="12">
-        <v>42330</v>
+        <v>105353</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="4">
         <v>120</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D284" s="12">
-        <v>31801</v>
+        <v>26255</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="4">
         <v>121</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D285" s="12">
-        <v>105353</v>
+        <v>28837</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="4">
         <v>122</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D286" s="12">
-        <v>28837</v>
+        <v>80552</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="4">
         <v>123</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D287" s="12">
         <v>93488</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="4">
         <v>124</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D288" s="12">
-        <v>90587</v>
+        <v>87060</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="4">
         <v>125</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D289" s="12">
-        <v>80552</v>
+        <v>90587</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="4">
         <v>126</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D290" s="12">
-        <v>87060</v>
+        <v>74736</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="4">
         <v>127</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D291" s="12">
         <v>77359</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4">
         <v>128</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D292" s="12">
-        <v>72167</v>
+        <v>68612</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4">
         <v>129</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D293" s="12">
-        <v>74736</v>
+        <v>72167</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4">
         <v>130</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D294" s="12">
-        <v>68612</v>
+        <v>58549</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="4">
         <v>131</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D295" s="12">
         <v>61241</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="4">
         <v>132</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D296" s="12">
-        <v>53765</v>
+        <v>50093</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4">
         <v>133</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D297" s="12">
-        <v>58549</v>
+        <v>53765</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4">
         <v>134</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D298" s="12">
         <v>107216</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4">
         <v>135</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D299" s="12">
-        <v>32200</v>
+        <v>27541</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4">
         <v>136</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D300" s="12">
-        <v>30052</v>
+        <v>78699</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="4">
         <v>137</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D301" s="12">
-        <v>92323</v>
+        <v>92089</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="4">
         <v>138</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D302" s="12">
-        <v>27541</v>
+        <v>85274</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="4">
         <v>139</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D303" s="12">
-        <v>92089</v>
+        <v>88791</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="4">
         <v>140</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D304" s="12">
-        <v>88791</v>
+        <v>62534</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="4">
         <v>141</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D305" s="12">
-        <v>78699</v>
+        <v>76084</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4">
         <v>142</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D306" s="12">
-        <v>85274</v>
+        <v>66807</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="4">
         <v>143</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D307" s="12">
-        <v>76084</v>
+        <v>70410</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="4">
         <v>144</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D308" s="12">
-        <v>70410</v>
+        <v>46318</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="4">
         <v>145</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D309" s="12">
-        <v>62534</v>
+        <v>59897</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4">
         <v>146</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D310" s="12">
-        <v>66807</v>
+        <v>48363</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4">
         <v>147</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D311" s="12">
-        <v>59897</v>
+        <v>51832</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4">
         <v>148</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D312" s="12">
-        <v>51832</v>
+        <v>30052</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4">
         <v>149</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D313" s="12">
-        <v>46318</v>
+        <v>32200</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="4">
         <v>150</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D314" s="12">
-        <v>48363</v>
+        <v>43613</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="4">
         <v>151</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D315" s="12">
-        <v>43613</v>
+        <v>33530</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="4">
         <v>152</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D316" s="12">
-        <v>33530</v>
+        <v>92323</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8"/>
       <c r="D317" s="12"/>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C318" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D318" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="4">
         <v>1</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D319" s="12">
-        <v>26341</v>
+        <v>21352</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="4">
         <v>2</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D320" s="12">
-        <v>21352</v>
+        <v>26341</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="4">
         <v>3</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D321" s="12">
         <v>135296</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="4">
         <v>4</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D322" s="12">
         <v>129447</v>
       </c>
@@ -11112,63 +11112,63 @@
       <c r="D329" s="12">
         <v>22395</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="4">
         <v>12</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D330" s="12">
         <v>23244</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="4">
         <v>13</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D331" s="12">
-        <v>30690</v>
+        <v>25701</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="4">
         <v>14</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D332" s="12">
-        <v>25701</v>
+        <v>30690</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="4">
         <v>15</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D333" s="12">
         <v>160595</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="4">
         <v>16</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D334" s="12">
         <v>150782</v>
       </c>
@@ -11292,63 +11292,63 @@
       <c r="D344" s="12">
         <v>30513</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="4">
         <v>27</v>
       </c>
       <c r="B345" s="10"/>
       <c r="C345" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D345" s="12">
         <v>31362</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="4">
         <v>28</v>
       </c>
       <c r="B346" s="10"/>
       <c r="C346" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D346" s="12">
-        <v>34459</v>
+        <v>29470</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="4">
         <v>29</v>
       </c>
       <c r="B347" s="10"/>
       <c r="C347" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D347" s="12">
-        <v>29470</v>
+        <v>34459</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="4">
         <v>30</v>
       </c>
       <c r="B348" s="10"/>
       <c r="C348" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D348" s="12">
         <v>173082</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="4">
         <v>31</v>
       </c>
       <c r="B349" s="10"/>
       <c r="C349" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D349" s="12">
         <v>169276</v>
       </c>
@@ -11484,123 +11484,123 @@
       <c r="D360" s="12">
         <v>27397</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="4">
         <v>43</v>
       </c>
       <c r="B361" s="10"/>
       <c r="C361" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D361" s="12">
         <v>28246</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="4">
         <v>44</v>
       </c>
       <c r="B362" s="10"/>
       <c r="C362" s="8" t="s">
         <v>359</v>
       </c>
       <c r="D362" s="12">
-        <v>31343</v>
+        <v>26354</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="4">
         <v>45</v>
       </c>
       <c r="B363" s="10"/>
       <c r="C363" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D363" s="12">
-        <v>26354</v>
+        <v>31343</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="4">
         <v>46</v>
       </c>
       <c r="B364" s="10"/>
       <c r="C364" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D364" s="12">
         <v>164734</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="4">
         <v>47</v>
       </c>
       <c r="B365" s="10"/>
       <c r="C365" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D365" s="12">
         <v>153983</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="4">
         <v>48</v>
       </c>
       <c r="B366" s="10"/>
       <c r="C366" s="8" t="s">
         <v>363</v>
       </c>
       <c r="D366" s="12">
         <v>122204</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="4">
         <v>49</v>
       </c>
       <c r="B367" s="10"/>
       <c r="C367" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D367" s="12">
-        <v>163454</v>
+        <v>26135</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="4">
         <v>50</v>
       </c>
       <c r="B368" s="10"/>
       <c r="C368" s="8" t="s">
         <v>365</v>
       </c>
       <c r="D368" s="12">
-        <v>26135</v>
+        <v>163454</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="4">
         <v>51</v>
       </c>
       <c r="B369" s="10"/>
       <c r="C369" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D369" s="12">
         <v>152946</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="4">
         <v>52</v>
       </c>
       <c r="B370" s="10"/>
       <c r="C370" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D370" s="12">
         <v>121965</v>
       </c>
@@ -11688,63 +11688,63 @@
       <c r="D377" s="12">
         <v>28027</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="4">
         <v>60</v>
       </c>
       <c r="B378" s="10"/>
       <c r="C378" s="8" t="s">
         <v>375</v>
       </c>
       <c r="D378" s="12">
         <v>31124</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="4">
         <v>61</v>
       </c>
       <c r="B379" s="10"/>
       <c r="C379" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D379" s="12">
-        <v>28594</v>
+        <v>22857</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="4">
         <v>62</v>
       </c>
       <c r="B380" s="10"/>
       <c r="C380" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D380" s="12">
-        <v>22857</v>
+        <v>28594</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="4">
         <v>63</v>
       </c>
       <c r="B381" s="10"/>
       <c r="C381" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D381" s="12">
         <v>27016</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="4">
         <v>64</v>
       </c>
       <c r="B382" s="10"/>
       <c r="C382" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D382" s="12">
         <v>24828</v>
       </c>
@@ -11976,231 +11976,231 @@
       <c r="D401" s="12">
         <v>38079</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="4">
         <v>84</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D402" s="12">
         <v>36645</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="4">
         <v>85</v>
       </c>
       <c r="B403" s="10"/>
       <c r="C403" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D403" s="12">
-        <v>40762</v>
+        <v>47314</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="4">
         <v>86</v>
       </c>
       <c r="B404" s="10"/>
       <c r="C404" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D404" s="12">
-        <v>47314</v>
+        <v>40762</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="4">
         <v>87</v>
       </c>
       <c r="B405" s="10"/>
       <c r="C405" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D405" s="12">
         <v>44478</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="4">
         <v>88</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D406" s="12">
         <v>43044</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="4">
         <v>89</v>
       </c>
       <c r="B407" s="10"/>
       <c r="C407" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D407" s="12">
         <v>48592</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="4">
         <v>90</v>
       </c>
       <c r="B408" s="10"/>
       <c r="C408" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D408" s="12">
-        <v>46310</v>
+        <v>52862</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="4">
         <v>91</v>
       </c>
       <c r="B409" s="10"/>
       <c r="C409" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D409" s="12">
-        <v>52862</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="4">
         <v>92</v>
       </c>
       <c r="B410" s="10"/>
       <c r="C410" s="8" t="s">
         <v>407</v>
       </c>
       <c r="D410" s="12">
         <v>50026</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="4">
         <v>93</v>
       </c>
       <c r="B411" s="10"/>
       <c r="C411" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D411" s="12">
         <v>44005</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="4">
         <v>94</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="8" t="s">
         <v>409</v>
       </c>
       <c r="D412" s="12">
-        <v>41723</v>
+        <v>48275</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="4">
         <v>95</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D413" s="12">
-        <v>48275</v>
+        <v>41723</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="4">
         <v>96</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D414" s="12">
         <v>45439</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="4">
         <v>97</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D415" s="12">
         <v>45120</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="4">
         <v>98</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D416" s="12">
         <v>43686</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="4">
         <v>99</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D417" s="12">
-        <v>47956</v>
+        <v>41404</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="4">
         <v>100</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D418" s="12">
-        <v>41404</v>
+        <v>47956</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="4">
         <v>101</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D419" s="12">
         <v>34855</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="4">
         <v>102</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D420" s="12">
         <v>39953</v>
       </c>
@@ -12216,231 +12216,231 @@
       <c r="D421" s="12">
         <v>38038</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="4">
         <v>104</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="8" t="s">
         <v>419</v>
       </c>
       <c r="D422" s="12">
         <v>43253</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="4">
         <v>105</v>
       </c>
       <c r="B423" s="10"/>
       <c r="C423" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D423" s="12">
-        <v>50719</v>
+        <v>42321</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="4">
         <v>106</v>
       </c>
       <c r="B424" s="10"/>
       <c r="C424" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D424" s="12">
-        <v>42321</v>
+        <v>50719</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="4">
         <v>107</v>
       </c>
       <c r="B425" s="10"/>
       <c r="C425" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D425" s="12">
         <v>47419</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="4">
         <v>108</v>
       </c>
       <c r="B426" s="10"/>
       <c r="C426" s="8" t="s">
         <v>423</v>
       </c>
       <c r="D426" s="12">
         <v>45504</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="4">
         <v>109</v>
       </c>
       <c r="B427" s="10"/>
       <c r="C427" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D427" s="12">
-        <v>57188</v>
+        <v>48490</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="4">
         <v>110</v>
       </c>
       <c r="B428" s="10"/>
       <c r="C428" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D428" s="12">
-        <v>48490</v>
+        <v>57188</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="4">
         <v>111</v>
       </c>
       <c r="B429" s="10"/>
       <c r="C429" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D429" s="12">
         <v>53888</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="4">
         <v>112</v>
       </c>
       <c r="B430" s="10"/>
       <c r="C430" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D430" s="12">
         <v>51973</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="4">
         <v>113</v>
       </c>
       <c r="B431" s="10"/>
       <c r="C431" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D431" s="12">
         <v>46624</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="4">
         <v>114</v>
       </c>
       <c r="B432" s="10"/>
       <c r="C432" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D432" s="12">
-        <v>51839</v>
+        <v>43441</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="4">
         <v>115</v>
       </c>
       <c r="B433" s="10"/>
       <c r="C433" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D433" s="12">
-        <v>43441</v>
+        <v>51839</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="4">
         <v>116</v>
       </c>
       <c r="B434" s="10"/>
       <c r="C434" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D434" s="12">
         <v>48539</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="4">
         <v>117</v>
       </c>
       <c r="B435" s="10"/>
       <c r="C435" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D435" s="12">
         <v>48165</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="4">
         <v>118</v>
       </c>
       <c r="B436" s="10"/>
       <c r="C436" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D436" s="12">
         <v>46250</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="4">
         <v>119</v>
       </c>
       <c r="B437" s="10"/>
       <c r="C437" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D437" s="12">
-        <v>51465</v>
+        <v>43067</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="4">
         <v>120</v>
       </c>
       <c r="B438" s="10"/>
       <c r="C438" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D438" s="12">
-        <v>43067</v>
+        <v>51465</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="4">
         <v>121</v>
       </c>
       <c r="B439" s="10"/>
       <c r="C439" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D439" s="12">
         <v>51621</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="4">
         <v>122</v>
       </c>
       <c r="B440" s="10"/>
       <c r="C440" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D440" s="12">
         <v>50303</v>
       </c>
@@ -18344,63 +18344,63 @@
       <c r="D932" s="12">
         <v>28129</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="4">
         <v>16</v>
       </c>
       <c r="B933" s="10"/>
       <c r="C933" s="8" t="s">
         <v>928</v>
       </c>
       <c r="D933" s="12">
         <v>31901</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="4">
         <v>17</v>
       </c>
       <c r="B934" s="10"/>
       <c r="C934" s="8" t="s">
         <v>929</v>
       </c>
       <c r="D934" s="12">
-        <v>27898</v>
+        <v>31670</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="4">
         <v>18</v>
       </c>
       <c r="B935" s="10"/>
       <c r="C935" s="8" t="s">
         <v>930</v>
       </c>
       <c r="D935" s="12">
-        <v>31670</v>
+        <v>27898</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="4">
         <v>19</v>
       </c>
       <c r="B936" s="10"/>
       <c r="C936" s="8" t="s">
         <v>931</v>
       </c>
       <c r="D936" s="12">
         <v>33235</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="4">
         <v>20</v>
       </c>
       <c r="B937" s="10"/>
       <c r="C937" s="8" t="s">
         <v>932</v>
       </c>
       <c r="D937" s="12">
         <v>29921</v>
       </c>
@@ -18584,63 +18584,63 @@
       <c r="D952" s="12">
         <v>35521</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="4">
         <v>36</v>
       </c>
       <c r="B953" s="10"/>
       <c r="C953" s="8" t="s">
         <v>948</v>
       </c>
       <c r="D953" s="12">
         <v>37209</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="4">
         <v>37</v>
       </c>
       <c r="B954" s="10"/>
       <c r="C954" s="8" t="s">
         <v>949</v>
       </c>
       <c r="D954" s="12">
-        <v>30780</v>
+        <v>35231</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="4">
         <v>38</v>
       </c>
       <c r="B955" s="10"/>
       <c r="C955" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D955" s="12">
-        <v>35231</v>
+        <v>30780</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="4">
         <v>39</v>
       </c>
       <c r="B956" s="10"/>
       <c r="C956" s="8" t="s">
         <v>951</v>
       </c>
       <c r="D956" s="12">
         <v>36919</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="4">
         <v>40</v>
       </c>
       <c r="B957" s="10"/>
       <c r="C957" s="8" t="s">
         <v>952</v>
       </c>
       <c r="D957" s="12">
         <v>32889</v>
       </c>
@@ -18728,63 +18728,63 @@
       <c r="D964" s="12">
         <v>50644</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="4">
         <v>48</v>
       </c>
       <c r="B965" s="10"/>
       <c r="C965" s="8" t="s">
         <v>960</v>
       </c>
       <c r="D965" s="12">
         <v>46075</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="4">
         <v>49</v>
       </c>
       <c r="B966" s="10"/>
       <c r="C966" s="8" t="s">
         <v>961</v>
       </c>
       <c r="D966" s="12">
-        <v>49399</v>
+        <v>53376</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="4">
         <v>50</v>
       </c>
       <c r="B967" s="10"/>
       <c r="C967" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D967" s="12">
-        <v>53376</v>
+        <v>49399</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="4">
         <v>51</v>
       </c>
       <c r="B968" s="10"/>
       <c r="C968" s="8" t="s">
         <v>963</v>
       </c>
       <c r="D968" s="12">
         <v>56410</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="4">
         <v>52</v>
       </c>
       <c r="B969" s="10"/>
       <c r="C969" s="8" t="s">
         <v>964</v>
       </c>
       <c r="D969" s="12">
         <v>51841</v>
       </c>
@@ -18968,63 +18968,63 @@
       <c r="D984" s="12">
         <v>54302</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="4">
         <v>68</v>
       </c>
       <c r="B985" s="10"/>
       <c r="C985" s="8" t="s">
         <v>980</v>
       </c>
       <c r="D985" s="12">
         <v>48723</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="4">
         <v>69</v>
       </c>
       <c r="B986" s="10"/>
       <c r="C986" s="8" t="s">
         <v>981</v>
       </c>
       <c r="D986" s="12">
-        <v>57497</v>
+        <v>52043</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="4">
         <v>70</v>
       </c>
       <c r="B987" s="10"/>
       <c r="C987" s="8" t="s">
         <v>982</v>
       </c>
       <c r="D987" s="12">
-        <v>52043</v>
+        <v>57497</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="4">
         <v>71</v>
       </c>
       <c r="B988" s="10"/>
       <c r="C988" s="8" t="s">
         <v>983</v>
       </c>
       <c r="D988" s="12">
         <v>61028</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="4">
         <v>72</v>
       </c>
       <c r="B989" s="10"/>
       <c r="C989" s="8" t="s">
         <v>984</v>
       </c>
       <c r="D989" s="12">
         <v>55449</v>
       </c>
@@ -19328,63 +19328,63 @@
       <c r="D1014" s="12">
         <v>48404</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="4">
         <v>98</v>
       </c>
       <c r="B1015" s="10"/>
       <c r="C1015" s="8" t="s">
         <v>1010</v>
       </c>
       <c r="D1015" s="12">
         <v>57706</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="4">
         <v>99</v>
       </c>
       <c r="B1016" s="10"/>
       <c r="C1016" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="D1016" s="12">
-        <v>50912</v>
+        <v>55130</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="4">
         <v>100</v>
       </c>
       <c r="B1017" s="10"/>
       <c r="C1017" s="8" t="s">
         <v>1012</v>
       </c>
       <c r="D1017" s="12">
-        <v>55130</v>
+        <v>50912</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="4">
         <v>101</v>
       </c>
       <c r="B1018" s="10"/>
       <c r="C1018" s="8" t="s">
         <v>1013</v>
       </c>
       <c r="D1018" s="12">
         <v>59967</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="4">
         <v>102</v>
       </c>
       <c r="B1019" s="10"/>
       <c r="C1019" s="8" t="s">
         <v>1014</v>
       </c>
       <c r="D1019" s="12">
         <v>53719</v>
       </c>
@@ -21248,63 +21248,63 @@
       <c r="D1174" s="12">
         <v>102337</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="4">
         <v>258</v>
       </c>
       <c r="B1175" s="10"/>
       <c r="C1175" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="D1175" s="12">
         <v>106434</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="4">
         <v>259</v>
       </c>
       <c r="B1176" s="10"/>
       <c r="C1176" s="8" t="s">
         <v>1171</v>
       </c>
       <c r="D1176" s="12">
-        <v>99619</v>
+        <v>87230</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="4">
         <v>260</v>
       </c>
       <c r="B1177" s="10"/>
       <c r="C1177" s="8" t="s">
         <v>1172</v>
       </c>
       <c r="D1177" s="12">
-        <v>87230</v>
+        <v>99619</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="4">
         <v>261</v>
       </c>
       <c r="B1178" s="10"/>
       <c r="C1178" s="8" t="s">
         <v>1173</v>
       </c>
       <c r="D1178" s="12">
         <v>91252</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="4">
         <v>262</v>
       </c>
       <c r="B1179" s="10"/>
       <c r="C1179" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="D1179" s="12">
         <v>81015</v>
       </c>
@@ -23958,63 +23958,63 @@
       <c r="D1400" s="12">
         <v>26933</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="4">
         <v>4</v>
       </c>
       <c r="B1401" s="10"/>
       <c r="C1401" s="8" t="s">
         <v>1395</v>
       </c>
       <c r="D1401" s="12">
         <v>36241</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="4">
         <v>5</v>
       </c>
       <c r="B1402" s="10"/>
       <c r="C1402" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="D1402" s="12">
-        <v>41833</v>
+        <v>32525</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="4">
         <v>6</v>
       </c>
       <c r="B1403" s="10"/>
       <c r="C1403" s="8" t="s">
         <v>1397</v>
       </c>
       <c r="D1403" s="12">
-        <v>32525</v>
+        <v>41833</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="4">
         <v>7</v>
       </c>
       <c r="B1404" s="10"/>
       <c r="C1404" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="D1404" s="12">
         <v>34920</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="4">
         <v>8</v>
       </c>
       <c r="B1405" s="10"/>
       <c r="C1405" s="8" t="s">
         <v>1399</v>
       </c>
       <c r="D1405" s="12">
         <v>33082</v>
       </c>
@@ -24486,63 +24486,63 @@
       <c r="D1444" s="12">
         <v>53108</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="4">
         <v>48</v>
       </c>
       <c r="B1445" s="10"/>
       <c r="C1445" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="D1445" s="12">
         <v>51795</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="4">
         <v>49</v>
       </c>
       <c r="B1446" s="10"/>
       <c r="C1446" s="8" t="s">
         <v>1440</v>
       </c>
       <c r="D1446" s="12">
-        <v>56639</v>
+        <v>70913</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="4">
         <v>50</v>
       </c>
       <c r="B1447" s="10"/>
       <c r="C1447" s="8" t="s">
         <v>1441</v>
       </c>
       <c r="D1447" s="12">
-        <v>70913</v>
+        <v>56639</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="4">
         <v>51</v>
       </c>
       <c r="B1448" s="10"/>
       <c r="C1448" s="8" t="s">
         <v>1442</v>
       </c>
       <c r="D1448" s="12">
         <v>60380</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="4">
         <v>52</v>
       </c>
       <c r="B1449" s="10"/>
       <c r="C1449" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="D1449" s="12">
         <v>59067</v>
       </c>