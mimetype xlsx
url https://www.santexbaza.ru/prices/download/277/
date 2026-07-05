--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -847,793 +847,793 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>430.28</v>
+        <v>439</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>491.78</v>
+        <v>502</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>581.17</v>
+        <v>593</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>659.36</v>
+        <v>673</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>815.83</v>
+        <v>830</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>1000.24</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>1296.35</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>1553.37</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>1888.61</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>4117.88</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>4933.67</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>530.87</v>
+        <v>539</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>620.33</v>
+        <v>633</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>786.22</v>
+        <v>746</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>821.46</v>
+        <v>836</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>1100.77</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>1424.87</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>1810.37</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>2106.49</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>2352.34</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>1145.48</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>1329.88</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>1553.37</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>1732.16</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>1977.96</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>2268.52</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>3134.51</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>4374.95</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>5006.3</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>439.39</v>
+        <v>523</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>522.6</v>
+        <v>623</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>624.36</v>
+        <v>746</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>721.4400000000001</v>
+        <v>864</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>841.6900000000001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>1179.28</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>1160.77</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>1604.68</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>1789.67</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>2133.19</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>601.25</v>
+        <v>720</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>642.85</v>
+        <v>770</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>786.22</v>
+        <v>938</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>897.1900000000001</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>981.5</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>1077.52</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>1327.22</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>1993.68</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>2070.36</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>2151.01</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>1479.88</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>2020.87</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>2607.12</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>3603.96</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
-        <v>4907.52</v>
+        <v>5359</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D59"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>