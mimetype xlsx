--- v0 (2026-06-17)
+++ v1 (2026-10-05)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$94</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$103</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Система контроля протечки воды</t>
   </si>
   <si>
     <t>Gidrolock</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -391,50 +391,86 @@
   <si>
     <t>2205740</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Profi WiFi 3/4"</t>
   </si>
   <si>
     <t>100037093800</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Bugatti Smart+ 18 1/2 Tuya</t>
   </si>
   <si>
     <t>100037093000</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Bugatti Smart+ 18 3/4 Tuya</t>
   </si>
   <si>
     <t>100037093100</t>
   </si>
   <si>
     <t>Система контроля протечки воды Neptun Bugatti Smart+ 18 1 Tuya</t>
   </si>
   <si>
+    <t>100000402300</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды базовая Neptun Умный дом с Алисой 1/2"</t>
+  </si>
+  <si>
+    <t>100000402500</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды оптимальная Neptun Умный дом с Алисой 1/2"</t>
+  </si>
+  <si>
+    <t>100000402700</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды максимальная Neptun Умный дом с Алисой 1/2"</t>
+  </si>
+  <si>
+    <t>100000402400</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды базовая Neptun Умный дом с Алисой 3/4"</t>
+  </si>
+  <si>
+    <t>100000402600</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды оптимальная Neptun Умный дом с Алисой 3/4"</t>
+  </si>
+  <si>
+    <t>100000402800</t>
+  </si>
+  <si>
+    <t>Система контроля протечки воды максимальная Neptun Умный дом с Алисой 3/4"</t>
+  </si>
+  <si>
     <t>100035557500</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW 005</t>
   </si>
   <si>
     <t>100035588900</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW005-5,0</t>
   </si>
   <si>
     <t>100035601200</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW005-10,0</t>
   </si>
   <si>
     <t>100035601400</t>
   </si>
   <si>
     <t>Датчик контроля протечки воды Neptun SW005-20,0</t>
   </si>
   <si>
     <t>100035557600</t>
@@ -443,50 +479,68 @@
     <t>Датчик контроля протечки воды Neptun SW 007</t>
   </si>
   <si>
     <t>100037088600</t>
   </si>
   <si>
     <t>Радиодатчик контроля протечки воды Neptun Smart 868.2</t>
   </si>
   <si>
     <t>100035500000</t>
   </si>
   <si>
     <t>Модуль управления Neptun Base</t>
   </si>
   <si>
     <t>100035901000</t>
   </si>
   <si>
     <t>Модуль управления Neptun Smart + Tuya</t>
   </si>
   <si>
     <t>100037093600</t>
   </si>
   <si>
     <t>Модуль управления Neptun Smart+ 18  Tuya</t>
+  </si>
+  <si>
+    <t>100000402900</t>
+  </si>
+  <si>
+    <t>Модуль управления Neptun умный дом с Алисой</t>
+  </si>
+  <si>
+    <t>100000404600</t>
+  </si>
+  <si>
+    <t>Источник бесперебойного питания Neptun</t>
+  </si>
+  <si>
+    <t>100037055300</t>
+  </si>
+  <si>
+    <t>Шаровый кран с электроприводом 1/2" Standart Neptun</t>
   </si>
   <si>
     <t>100035626700</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 12В 1/2 с электроприводом Neptun</t>
   </si>
   <si>
     <t>100035626800</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 12В 3/4 с электроприводом Neptun</t>
   </si>
   <si>
     <t>100035601700</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 12В 1" с электроприводом Neptun</t>
   </si>
   <si>
     <t>100035632400</t>
   </si>
   <si>
     <t>Шаровый кран Bugatti Pro 220В 1/2 с электроприводом Neptun</t>
   </si>
@@ -977,62 +1031,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-g-lock-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-g-lock-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standard-g-lock-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standard-g-lock-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-g-lock-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-g-lock-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-g-lock-1-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-bugatti-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-bugatti-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-12-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-34-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-12-radio-wi-fi-g-lock-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-34-radio-wi-fi-g-lock-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-12-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-34-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-g-lock-12-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-g-lock-34-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/provodnoy-datchik-protechki-vody-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/datchik-ot-protechki-vody-wsr-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-12-12v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-34-12v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-12-220v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-34-220v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-12-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-34-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-1-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-12-12v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-34-12v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-1-12v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-professional-g-lock-114-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-professional-g-lock-112-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-professional-g-lock-2-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/radiopriemnik-12-led-new-gidrolock-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/blok-upravleniya-s-akkumulyatorom-li-ion-premium-plus-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/blok-upravleniya-standart-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/blok-upravleniya-standart-wi-fi-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/retranslyator-compact-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/radiopriemnik-9005-new-12-led-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-1-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-neptun-sw-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/radiodatchik-kontrolya-protechki-vody-neptun-smart-868/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart--tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart-18-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-112-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-2-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-12-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-34-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-1-s-elektroprivodom-neptun/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-g-lock-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-g-lock-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standard-g-lock-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standard-g-lock-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-g-lock-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-g-lock-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-g-lock-1-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-bugatti-12-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-cottage-plus-bugatti-34-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-12-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-bugatti-34-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-12-radio-wi-fi-g-lock-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-premium-plus-34-radio-wi-fi-g-lock-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-12-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-bugatti-34-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-g-lock-12-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/komplekt-standart-g-lock-34-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/provodnoy-datchik-protechki-vody-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/datchik-ot-protechki-vody-wsr-radio-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-12-12v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-34-12v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-12-220v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-bugatti-34-220v-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-12-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-34-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-1-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-12-12v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-34-12v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-ultimate-g-lock-1-12v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-professional-g-lock-114-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-professional-g-lock-112-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/shep-professional-g-lock-2-220v-bs-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/radiopriemnik-12-led-new-gidrolock-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/blok-upravleniya-s-akkumulyatorom-li-ion-premium-plus-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/blok-upravleniya-standart-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/blok-upravleniya-standart-wi-fi-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/retranslyator-compact-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/gidrolo/radiopriemnik-9005-new-12-led-gidrolock/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-zashchity-ot-protechek-vody-neptun-bugatti-mini-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-base-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-smart-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-profi-wifi-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-12-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-34-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-neptun-bugatti-smart-plus-18-1-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-bazovaya-neptun-umnyy-dom-s-alisoy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-optimalnaya-neptun-umnyy-dom-s-alisoy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-maksimalnaya-neptun-umnyy-dom-s-alisoy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-bazovaya-neptun-umnyy-dom-s-alisoy-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-optimalnaya-neptun-umnyy-dom-s-alisoy-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sistema-kontrolya-protechki-vody-maksimalnaya-neptun-umnyy-dom-s-alisoy-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-sw005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/datchik-kontrolya-protechki-vody-neptun-sw-007/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/radiodatchik-kontrolya-protechki-vody-neptun-smart-868/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart--tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-smart-18-tuya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/modul-upravleniya-neptun-umnyy-dom-s-alisoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/istochnik-bespereboynogo-pitaniya-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-s-elektroprivodom-12-standart-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-112-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-220v-2-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-220v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-12-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-34-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-s-elektroprivodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-profi-12v-1-14-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-12-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-34-s-elektroprivodom-neptun/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/sistema-kontrolya-protechki-vody-neptun/neptun/sharovyy-kran-bugatti-pro-18v-1-s-elektroprivodom-neptun/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D95"/>
+  <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D95" sqref="D95"/>
+      <selection activeCell="D104" sqref="D104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1890,434 +1944,560 @@
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>16</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="11">
         <v>56990</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>17</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="11">
-        <v>1690</v>
+        <v>35900</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>18</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="11">
-        <v>1990</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>19</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="11">
-        <v>2490</v>
+        <v>69900</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>20</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="11">
-        <v>2990</v>
+        <v>35900</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>21</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="11">
-        <v>1690</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>22</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="11">
-        <v>5990</v>
+        <v>69900</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>23</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="11">
-        <v>4990</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>24</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="11">
-        <v>19990</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>25</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D76" s="11">
-        <v>24990</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>26</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="11">
-        <v>9990</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>27</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="11">
-        <v>9990</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>28</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="11">
-        <v>12490</v>
+        <v>5990</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>29</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D80" s="11">
-        <v>9990</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>30</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D81" s="11">
-        <v>9990</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>31</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D82" s="11">
-        <v>12490</v>
+        <v>24990</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>32</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D83" s="11">
-        <v>19990</v>
+        <v>16990</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>33</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D84" s="11">
-        <v>24990</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>34</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="11">
-        <v>8990</v>
+        <v>6990</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>35</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D86" s="11">
-        <v>8990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>36</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D87" s="11">
-        <v>11490</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>37</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D88" s="11">
-        <v>12990</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>38</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D89" s="11">
-        <v>8990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>39</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D90" s="11">
-        <v>8990</v>
+        <v>9990</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>40</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="11">
-        <v>11490</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>41</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D92" s="11">
-        <v>12990</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>42</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D93" s="11">
-        <v>12990</v>
+        <v>24990</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>43</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D94" s="11">
-        <v>12990</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>44</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D95" s="11">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="5">
+        <v>45</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D96" s="11">
+        <v>11490</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="5">
+        <v>46</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D97" s="11">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="5">
+        <v>47</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D98" s="11">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="5">
+        <v>48</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D99" s="11">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="5">
+        <v>49</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D100" s="11">
+        <v>11490</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="5">
+        <v>50</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D101" s="11">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="5">
+        <v>51</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D102" s="11">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="5">
+        <v>52</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="D103" s="11">
+        <v>12990</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="5">
+        <v>53</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D104" s="11">
         <v>13490</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D94"/>
+  <autoFilter ref="B6:D103"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A50:D50"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
@@ -2368,50 +2548,59 @@
     <hyperlink ref="C71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_95"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>