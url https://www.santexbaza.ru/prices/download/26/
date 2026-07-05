--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$182</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$193</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Насосное оборудование Grundfos, Wilo, Rommer, Pumpman, Stout, SHINHOO</t>
   </si>
   <si>
     <t>Насосы SHINHOO</t>
   </si>
   <si>
     <t>Насос INSTANT, Basic N</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -106,80 +106,80 @@
   <si>
     <t>71211001</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-4S Basic S SHINHOO</t>
   </si>
   <si>
     <t>71211002</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-6S Basic S SHINHOO</t>
   </si>
   <si>
     <t>71211007</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-6S 130 Basic S SHINHOO</t>
   </si>
   <si>
     <t>71211003</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-8S Basic S SHINHOO</t>
   </si>
   <si>
+    <t>71211010</t>
+  </si>
+  <si>
+    <t>Циркуляционный насос 25-12S Basic SHINHOO</t>
+  </si>
+  <si>
     <t>71211004</t>
   </si>
   <si>
     <t>Циркуляционный насос 32-4S Basic S SHINHOO</t>
   </si>
   <si>
     <t>71211005</t>
   </si>
   <si>
     <t>Циркуляционный насос 32-6S Basic S SHINHOO</t>
   </si>
   <si>
     <t>71211006</t>
   </si>
   <si>
     <t>Циркуляционный насос 32-8S Basic S SHINHOO</t>
   </si>
   <si>
     <t>71241003</t>
   </si>
   <si>
     <t>Циркуляционный насос 32-12S Basic PRO SHINHOO</t>
   </si>
   <si>
-    <t>71211010</t>
-[...4 lines deleted...]
-  <si>
     <t>Насосы Master S</t>
   </si>
   <si>
     <t>71111001</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-6 130мм Master S SHINHOO</t>
   </si>
   <si>
     <t>71111002</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-4 180мм Master S SHINHOO</t>
   </si>
   <si>
     <t>71111003</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-6 180мм Master S SHINHOO</t>
   </si>
   <si>
     <t>71111004</t>
   </si>
   <si>
     <t>Циркуляционный насос 25-7,5 180мм Master S SHINHOO</t>
@@ -595,50 +595,65 @@
   <si>
     <t>SPC-0003-2580180</t>
   </si>
   <si>
     <t>Циркуляционный насос mini pro 25/80-180 Stout</t>
   </si>
   <si>
     <t>SPC-0003-3240180</t>
   </si>
   <si>
     <t>Циркуляционный насос mini pro 32/40-180 Stout</t>
   </si>
   <si>
     <t>SPC-0003-3260180</t>
   </si>
   <si>
     <t>Циркуляционный насос mini pro 32/60-180 Stout</t>
   </si>
   <si>
     <t>SPC-0003-3280180</t>
   </si>
   <si>
     <t>Циркуляционный насос mini pro 32/80-180 Stout</t>
   </si>
   <si>
+    <t>Колодезный и поверхностный насосы Stout</t>
+  </si>
+  <si>
+    <t>SPW-0001-200600</t>
+  </si>
+  <si>
+    <t>Насос колодезный с поплавком Stout</t>
+  </si>
+  <si>
+    <t>SPJ-0005-000160</t>
+  </si>
+  <si>
+    <t>Насос поверхностный многоступенчатый Stout</t>
+  </si>
+  <si>
     <t>Циркуляционные насосы Pumpman</t>
   </si>
   <si>
     <t>Циркуляционный насос GRS</t>
   </si>
   <si>
     <t>GRS25/4</t>
   </si>
   <si>
     <t>Циркуляционный насос GRS 25/4 Pumpman</t>
   </si>
   <si>
     <t>GRS25/6</t>
   </si>
   <si>
     <t>Циркуляционный насос GRS 25/6 Pumpman</t>
   </si>
   <si>
     <t>GRS25/8</t>
   </si>
   <si>
     <t>Циркуляционный насос GRS 25/8 Pumpman</t>
   </si>
   <si>
     <t>GRS32/4</t>
@@ -769,50 +784,59 @@
   <si>
     <t>RPD-0010-100400</t>
   </si>
   <si>
     <t>Канализационная станция BIOLIFT R-4 Rommer</t>
   </si>
   <si>
     <t>RPD-0010-100500</t>
   </si>
   <si>
     <t>Канализационная станция BIOLIFT S-3 PLUS Rommer</t>
   </si>
   <si>
     <t>RPD-0010-100450</t>
   </si>
   <si>
     <t>Канализационная станция BIOLIFT R-4S Rommer</t>
   </si>
   <si>
     <t>RPD-0010-100800</t>
   </si>
   <si>
     <t>Канализационная станция BIOLIFT R-4 PRO Rommer</t>
   </si>
   <si>
+    <t>Насосная станция HOMA</t>
+  </si>
+  <si>
+    <t>9805601.01</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция Sanistar C 106W HOMA</t>
+  </si>
+  <si>
     <t>Циркуляционные насосы Wilo</t>
   </si>
   <si>
     <t>4119786</t>
   </si>
   <si>
     <t>Циркуляционный насос Wilo Star-RS 25/4 с гайками</t>
   </si>
   <si>
     <t>4119787</t>
   </si>
   <si>
     <t>Циркуляционный насос Wilo Star-RS 25/6 с гайками</t>
   </si>
   <si>
     <t>4119788</t>
   </si>
   <si>
     <t>Циркуляционный насос Wilo Star-RS 25/7 с гайками</t>
   </si>
   <si>
     <t>4182635</t>
   </si>
   <si>
     <t>Циркуляционный насос Wilo Star-RS 25/8 с гайками</t>
@@ -923,50 +947,65 @@
     <t>Циркуляционный насос Grundfos UPS 40-185 F/230 В</t>
   </si>
   <si>
     <t>96402103</t>
   </si>
   <si>
     <t>Циркуляционный насос Grundfos UPS 50-120 F/400 В</t>
   </si>
   <si>
     <t>96402134</t>
   </si>
   <si>
     <t>Циркуляционный насос Grundfos UPS 50-180 F/230 В</t>
   </si>
   <si>
     <t>96402280</t>
   </si>
   <si>
     <t>Циркуляционный насос Grundfos UPS 65-120 F/400 В</t>
   </si>
   <si>
     <t>96402316</t>
   </si>
   <si>
     <t>Циркуляционный насос Grundfos UPS 65-180 F/400 В</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель</t>
+  </si>
+  <si>
+    <t>2478769</t>
+  </si>
+  <si>
+    <t>Поплавковый выключатель MS1 10м Wilo</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>Поплавковый универсальный выключатель Джилекс</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1355,62 +1394,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-gvs-15-15-ii-bl-instant-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-15-6s-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-25-6s-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-25-8s-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-25-12-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-15-6s-130-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-4s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-6s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-6s-130-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-8s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-4s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-6s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-8s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-12s-basic-pro-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-12s-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-6-130mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-4-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-6-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-75-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-8-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-32-4-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-32-6-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-32-75-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-15-6-130mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-aquamaster/nasosnaya-ustanovka-povysheniya-davleniya-aquamaster-3-45-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-2540-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-2560-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-2580-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-3260-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-3280-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-2540-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-2560-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-2580-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-3240-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-3260-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-3280-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha3-2580-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha3-3280-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha1-l-2540-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha1-l-2560-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-15-14-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-20-15-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-20-30-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-20-45-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-grundfos/nasosnaya-stantsiya-scala1-3-45-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-grundfos/nasosnaya-stantsiya-scala2-3-45-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-35-a-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-45-a-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-35-aw-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-45-aw-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-100-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-115-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-3-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-3-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-3-105/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-wc-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-wc-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-cwc-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-c-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/nasos-drenazhnyy-unilift-kp-150-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/nasos-drenazhnyy-unilift-kp-250-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/nasos-drenazhnyy-unilift-kp-350-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2540-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2540-130-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2560-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2560-130-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2580-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-3240-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-3260-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-3280-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-2540-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-2560-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-2560-180-stout_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-3240-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-3260-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-3280-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-2540-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-2560-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-2580-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-3240-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-3260-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-3280-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-254-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-256-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-258-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-324-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-326-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-328-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-ss256-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-254-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-256-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-324-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-326-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2540-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2560-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2580-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-3240-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-3260-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-3280-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2540-130-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2560-130-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-rommer/ustanovka-vodosnabzheniya-hydrolift-550-vt-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-rommer/ustanovka-vodosnabzheniya-hydrolift-1100-vt-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-s-3-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-r-4-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-s-3-plus-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-r-4s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-r-4-pro-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-254-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-256-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-257-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-258-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-304-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-306-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-307-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-308-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-dlya-gvs-wilo-star-z-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-dlya-gvs-wilo-star-z-nova-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-dlya-gvs-wilo-star-z-nova-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-s-mokrym-rotorom-wilo-top-z-2510/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-32-60-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-32-120-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-602-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-602-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-120-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-120-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-180-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-180-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-185-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-50-120-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-50-180-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-65-120-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-65-180-f400-v/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-gvs-15-15-ii-bl-instant-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-15-6s-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-25-6s-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-25-8s-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-instant/nasos-tsirkulyatsionnyy-25-12-n-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-15-6s-130-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-4s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-6s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-6s-130-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-8s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-25-12s-basic-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-4s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-6s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-8s-basic-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-basic-s/tsirkulyatsionnyy-nasos-32-12s-basic-pro-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-6-130mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-4-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-6-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-75-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-25-8-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-32-4-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-32-6-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-32-75-180mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasosy-master-s/tsirkulyatsionnyy-nasos-15-6-130mm-master-s-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-shinhoo/nasos-aquamaster/nasosnaya-ustanovka-povysheniya-davleniya-aquamaster-3-45-shinhoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-2540-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-2560-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-2580-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-3260-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-ups-3280-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-2540-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-2560-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-2580-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-3240-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-3260-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha2-3280-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha3-2580-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha3-3280-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha1-l-2540-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-grundfos/tsirkulyatsionnyy-nasos-grundfos-alpha1-l-2560-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-15-14-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-20-15-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-20-30-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosy-dlya-goryachey-vody-up-upa/nasos-up-20-45-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-grundfos/nasosnaya-stantsiya-scala1-3-45-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-grundfos/nasosnaya-stantsiya-scala2-3-45-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-35-a-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-45-a-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-35-aw-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznye-nasosy/nasos-kolodeznyy-sba-3-45-aw-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-55/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-100-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-2-115-grundfos/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-3-65/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-3-95/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/skvazhinnye-i-kolodeznye-nasosy/nasos-skvazhinnyy-sq-3-105/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-wc-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-wc-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-cwc-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/kanalizatsionnaya-stantsiya-grundfos-sololift2-c-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/nasos-drenazhnyy-unilift-kp-150-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/nasos-drenazhnyy-unilift-kp-250-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/drenazhnye-i-kanalizatsionnye-nasosy/nasos-drenazhnyy-unilift-kp-350-a1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2540-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2540-130-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2560-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2560-130-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-2580-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-3240-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-3260-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/3-kh-skorostnye-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-3280-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-2540-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-2560-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-2560-180-stout_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-3240-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-3260-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-3280-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-2540-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-2560-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-2580-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-3240-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-3260-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-stout/reguliruemyy-tsirkulyatsionnye-nasosy-stout/tsirkulyatsionnyy-nasos-mini-pro-3280-180-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznyy-i-poverkhnostnyy-nasosy-stout/nasos-kolodeznyy-s-poplavkom-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kolodeznyy-i-poverkhnostnyy-nasosy-stout/nasos-poverkhnostnyy-mnogostupenchatyy-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-254-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-256-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-258-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-324-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-326-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-328-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-grs/tsirkulyatsionnyy-nasos-grs-ss256-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-254-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-256-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-324-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-pumpman/tsirkulyatsionnyy-nasos-star/tsirkulyatsionnyy-nasos-star-326-a-pumpman/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2540-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2560-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2580-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-3240-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-3260-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-3280-180-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2540-130-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-rommer/tsirkulyatsionnyy-nasos-2560-130-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-rommer/ustanovka-vodosnabzheniya-hydrolift-550-vt-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnye-stantsii-rommer/ustanovka-vodosnabzheniya-hydrolift-1100-vt-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-s-3-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-r-4-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-s-3-plus-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-r-4s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/kanalizatsionnye-nasosy-rommer/kanalizatsionnaya-stantsiya-biolift-r-4-pro-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/nasosnaya-stantsiya-homa/kanalizatsionnaya-nasosnaya-stantsiya-sanistar-c-106w-homa/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-254-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-256-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-257-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-258-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-304-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-306-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-307-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-wilo-star-rs-308-s-gaykami/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-dlya-gvs-wilo-star-z-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-dlya-gvs-wilo-star-z-nova-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-dlya-gvs-wilo-star-z-nova-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-wilo/tsirkulyatsionnyy-nasos-s-mokrym-rotorom-wilo-top-z-2510/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-32-60-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-32-120-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-602-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-602-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-120-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-120-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-180-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-180-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-40-185-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-50-120-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-50-180-f230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-65-120-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/tsirkulyatsionnye-nasosy-ups-serii-200/tsirkulyatsionnyy-nasos-grundfos-ups-65-180-f400-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/poplavkovyy-vyklyuchatel/poplavkovyy-vyklyuchatel-ms1-10m-wilo/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/nasosnoe-oborudovanie-grundfos/poplavkovyy-vyklyuchatel/poplavkovyy-universalnyy-vyklyuchatel-dzhileks/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D183"/>
+  <dimension ref="A1:D194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D183" sqref="D183"/>
+      <selection activeCell="D194" sqref="D194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1442,453 +1481,453 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12">
-        <v>11190</v>
+        <v>11490</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="12">
-        <v>14790</v>
+        <v>15190</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="12">
-        <v>14790</v>
+        <v>15290</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="6">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="12">
-        <v>25390</v>
+        <v>26190</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="12">
-        <v>46390</v>
+        <v>47690</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="6">
         <v>1</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="12">
-        <v>8890</v>
+        <v>9190</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6">
         <v>2</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="12">
-        <v>7990</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
         <v>3</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="12">
-        <v>8490</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
         <v>4</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="12">
-        <v>8890</v>
+        <v>9190</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="6">
         <v>5</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="12">
-        <v>15190</v>
+        <v>15690</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="6">
         <v>6</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="12">
-        <v>8490</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="6">
         <v>7</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="12">
-        <v>8890</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="6">
         <v>8</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="12">
-        <v>15690</v>
+        <v>9190</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="6">
         <v>9</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="12">
-        <v>37590</v>
+        <v>16290</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="6">
         <v>10</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="12">
-        <v>18390</v>
+        <v>38690</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8"/>
       <c r="D26" s="12"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="6">
         <v>1</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="12">
-        <v>18290</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="6">
         <v>2</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="12">
-        <v>17390</v>
+        <v>17890</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="6">
         <v>3</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="12">
-        <v>17890</v>
+        <v>18390</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="6">
         <v>4</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="12">
         <v>18990</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="6">
         <v>5</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="12">
-        <v>19390</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="6">
         <v>6</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D33" s="12">
-        <v>18890</v>
+        <v>19490</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="6">
         <v>7</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D34" s="12">
-        <v>19390</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="6">
         <v>8</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D35" s="12">
         <v>19590</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="6">
         <v>9</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D36" s="12">
-        <v>18290</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="12"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="6">
         <v>1</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="12">
-        <v>46890</v>
+        <v>48890</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8"/>
       <c r="D40" s="12"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
@@ -2894,946 +2933,1085 @@
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="6">
         <v>12</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D117" s="12">
         <v>37938</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8"/>
       <c r="D118" s="12"/>
     </row>
     <row r="119" spans="1:4">
-      <c r="A119" s="4" t="s">
+      <c r="A119" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C119" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="6">
+        <v>1</v>
+      </c>
+      <c r="B120" s="10" t="s">
         <v>194</v>
       </c>
-      <c r="B119" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="C120" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D120" s="12">
+        <v>38469</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D121" s="12">
-        <v>5502</v>
+        <v>32199</v>
       </c>
     </row>
     <row r="122" spans="1:4">
-      <c r="A122" s="6">
-[...5 lines deleted...]
-      <c r="C122" s="8" t="s">
+      <c r="A122" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="D122" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="B122" s="7"/>
+      <c r="C122" s="8"/>
+      <c r="D122" s="12"/>
     </row>
     <row r="123" spans="1:4">
-      <c r="A123" s="6">
-[...2 lines deleted...]
-      <c r="B123" s="10" t="s">
+      <c r="A123" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="C123" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="12"/>
     </row>
     <row r="124" spans="1:4">
-      <c r="A124" s="6">
-[...9 lines deleted...]
-        <v>6001</v>
+      <c r="A124" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D125" s="12">
-        <v>6327</v>
+        <v>4583</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D126" s="12">
-        <v>10596</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B127" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D127" s="12">
+        <v>5216</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="6">
+        <v>4</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C128" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="C127" s="8" t="s">
+      <c r="D128" s="12">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="6">
+        <v>5</v>
+      </c>
+      <c r="B129" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="D127" s="12">
-[...4 lines deleted...]
-      <c r="A128" s="4" t="s">
+      <c r="C129" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="B128" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D129" s="12">
+        <v>5269</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D130" s="12">
-        <v>12412</v>
+        <v>8824</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D131" s="12">
-        <v>12947</v>
+        <v>8409</v>
       </c>
     </row>
     <row r="132" spans="1:4">
-      <c r="A132" s="6">
-[...2 lines deleted...]
-      <c r="B132" s="10" t="s">
+      <c r="A132" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="C132" s="8" t="s">
+      <c r="B132" s="7"/>
+      <c r="C132" s="8"/>
+      <c r="D132" s="12"/>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B133" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="6">
+        <v>1</v>
+      </c>
+      <c r="B134" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="D132" s="12">
-[...7 lines deleted...]
-      <c r="B133" s="10" t="s">
+      <c r="C134" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="C133" s="8" t="s">
+      <c r="D134" s="12">
+        <v>9346</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="6">
+        <v>2</v>
+      </c>
+      <c r="B135" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="D133" s="12">
-[...4 lines deleted...]
-      <c r="A134" s="3" t="s">
+      <c r="C135" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="B134" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D135" s="12">
+        <v>9991</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D136" s="12">
-        <v>3033</v>
+        <v>9516</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D137" s="12">
-        <v>3143</v>
+        <v>10961</v>
       </c>
     </row>
     <row r="138" spans="1:4">
-      <c r="A138" s="6">
-[...2 lines deleted...]
-      <c r="B138" s="10" t="s">
+      <c r="A138" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="C138" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B138" s="7"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="12"/>
     </row>
     <row r="139" spans="1:4">
-      <c r="A139" s="6">
-[...9 lines deleted...]
-        <v>3231</v>
+      <c r="A139" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D140" s="12">
-        <v>3340</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D141" s="12">
-        <v>6120</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D142" s="12">
-        <v>3248</v>
+        <v>5692</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B143" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D143" s="12">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="6">
+        <v>5</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C144" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="C143" s="8" t="s">
+      <c r="D144" s="12">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="6">
+        <v>6</v>
+      </c>
+      <c r="B145" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="D143" s="12">
-[...4 lines deleted...]
-      <c r="A144" s="3" t="s">
+      <c r="C145" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="B144" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D145" s="12">
+        <v>6120</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D146" s="12">
-        <v>35736</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D147" s="12">
-        <v>53182</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8"/>
       <c r="D148" s="12"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="6">
         <v>1</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D150" s="12">
-        <v>12912</v>
+        <v>35736</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="6">
         <v>2</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D151" s="12">
-        <v>16361</v>
+        <v>53182</v>
       </c>
     </row>
     <row r="152" spans="1:4">
-      <c r="A152" s="6">
-[...2 lines deleted...]
-      <c r="B152" s="10" t="s">
+      <c r="A152" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="C152" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B152" s="7"/>
+      <c r="C152" s="8"/>
+      <c r="D152" s="12"/>
     </row>
     <row r="153" spans="1:4">
-      <c r="A153" s="6">
-[...9 lines deleted...]
-        <v>18571</v>
+      <c r="A153" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B153" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B154" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D154" s="12">
+        <v>12912</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="6">
+        <v>2</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C155" s="8" t="s">
         <v>249</v>
       </c>
-      <c r="C154" s="8" t="s">
+      <c r="D155" s="12">
+        <v>16361</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="6">
+        <v>3</v>
+      </c>
+      <c r="B156" s="10" t="s">
         <v>250</v>
       </c>
-      <c r="D154" s="12">
-[...4 lines deleted...]
-      <c r="A155" s="3" t="s">
+      <c r="C156" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="B155" s="7"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D156" s="12">
+        <v>18571</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D157" s="12">
-        <v>15911</v>
+        <v>18571</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D158" s="12">
-        <v>15966</v>
+        <v>33797</v>
       </c>
     </row>
     <row r="159" spans="1:4">
-      <c r="A159" s="6">
-[...2 lines deleted...]
-      <c r="B159" s="10" t="s">
+      <c r="A159" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="C159" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B159" s="7"/>
+      <c r="C159" s="8"/>
+      <c r="D159" s="12"/>
     </row>
     <row r="160" spans="1:4">
-      <c r="A160" s="6">
-[...9 lines deleted...]
-        <v>23000</v>
+      <c r="A160" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="6">
+        <v>1</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D161" s="12">
+        <v>630000</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="8"/>
+      <c r="D162" s="12"/>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B161" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A162" s="6">
+      <c r="B163" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B162" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A163" s="6">
+      <c r="C163" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B163" s="10" t="s">
-[...6 lines deleted...]
-        <v>18350</v>
+      <c r="D163" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D164" s="12">
-        <v>20628</v>
+        <v>15911</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="D165" s="12">
-        <v>12400</v>
+        <v>15966</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D166" s="12">
-        <v>15200</v>
+        <v>21900</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D167" s="12">
-        <v>22400</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D168" s="12">
-        <v>130000</v>
+        <v>11680</v>
       </c>
     </row>
     <row r="169" spans="1:4">
-      <c r="A169" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D169" s="12"/>
+      <c r="A169" s="6">
+        <v>6</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D169" s="12">
+        <v>16700</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
-      <c r="A170" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C170" s="11" t="s">
+      <c r="A170" s="6">
         <v>7</v>
       </c>
-      <c r="D170" s="13" t="s">
-        <v>8</v>
+      <c r="B170" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="D170" s="12">
+        <v>18350</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D171" s="12">
-        <v>73130</v>
+        <v>20628</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D172" s="12">
-        <v>56250</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D173" s="12">
-        <v>66880</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D174" s="12">
-        <v>60630</v>
+        <v>22400</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="6">
+        <v>12</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D175" s="12">
+        <v>130000</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B176" s="7"/>
+      <c r="C176" s="8"/>
+      <c r="D176" s="12"/>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B175" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A176" s="6">
+      <c r="B177" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B176" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A177" s="6">
+      <c r="C177" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B177" s="10" t="s">
-[...6 lines deleted...]
-        <v>95630</v>
+      <c r="D177" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D178" s="12">
-        <v>93750</v>
+        <v>73130</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="D179" s="12">
-        <v>98750</v>
+        <v>56250</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="D180" s="12">
-        <v>98750</v>
+        <v>66880</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D181" s="12">
-        <v>106250</v>
+        <v>60630</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B182" s="10" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="D182" s="12">
-        <v>125000</v>
+        <v>93750</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="6">
+        <v>6</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D183" s="12">
+        <v>86250</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="6">
+        <v>7</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D184" s="12">
+        <v>95630</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="6">
+        <v>8</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D185" s="12">
+        <v>93750</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="6">
+        <v>9</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D186" s="12">
+        <v>98750</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="6">
+        <v>10</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D187" s="12">
+        <v>98750</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="6">
+        <v>11</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D188" s="12">
+        <v>106250</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="6">
+        <v>12</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D189" s="12">
+        <v>125000</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="6">
         <v>13</v>
       </c>
-      <c r="B183" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D183" s="12">
+      <c r="B190" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="D190" s="12">
         <v>163750</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B191" s="7"/>
+      <c r="C191" s="8"/>
+      <c r="D191" s="12"/>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C192" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="6">
+        <v>1</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="D193" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="6">
+        <v>2</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D194" s="12">
+        <v>1470</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D182"/>
+  <autoFilter ref="B6:D193"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A57:D57"/>
     <mergeCell ref="A63:D63"/>
     <mergeCell ref="A67:D67"/>
     <mergeCell ref="A73:D73"/>
     <mergeCell ref="A83:D83"/>
     <mergeCell ref="A93:D93"/>
     <mergeCell ref="A94:D94"/>
     <mergeCell ref="A104:D104"/>
     <mergeCell ref="A118:D118"/>
-    <mergeCell ref="A119:D119"/>
-[...2 lines deleted...]
-    <mergeCell ref="A144:D144"/>
+    <mergeCell ref="A122:D122"/>
+    <mergeCell ref="A123:D123"/>
+    <mergeCell ref="A132:D132"/>
+    <mergeCell ref="A138:D138"/>
     <mergeCell ref="A148:D148"/>
-    <mergeCell ref="A155:D155"/>
-    <mergeCell ref="A169:D169"/>
+    <mergeCell ref="A152:D152"/>
+    <mergeCell ref="A159:D159"/>
+    <mergeCell ref="A162:D162"/>
+    <mergeCell ref="A176:D176"/>
+    <mergeCell ref="A191:D191"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_23"/>
@@ -3878,101 +4056,106 @@
     <hyperlink ref="C88" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="C121" r:id="rId_hyperlink_87"/>
-[...5 lines deleted...]
-    <hyperlink ref="C127" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C121" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_95"/>
-    <hyperlink ref="C132" r:id="rId_hyperlink_96"/>
-    <hyperlink ref="C133" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="C138" r:id="rId_hyperlink_100"/>
-[...4 lines deleted...]
-    <hyperlink ref="C143" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_109"/>
-    <hyperlink ref="C152" r:id="rId_hyperlink_110"/>
-[...1 lines deleted...]
-    <hyperlink ref="C154" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_114"/>
-    <hyperlink ref="C159" r:id="rId_hyperlink_115"/>
-[...21 lines deleted...]
-    <hyperlink ref="C183" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_142"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>