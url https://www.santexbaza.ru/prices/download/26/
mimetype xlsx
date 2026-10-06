--- v1 (2026-07-05)
+++ v2 (2026-10-06)
@@ -1481,453 +1481,453 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12">
-        <v>11490</v>
+        <v>12190</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="12">
-        <v>15190</v>
+        <v>15990</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="12">
-        <v>15290</v>
+        <v>16190</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="6">
         <v>4</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="12">
-        <v>26190</v>
+        <v>27490</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="12">
-        <v>47690</v>
+        <v>49990</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="6">
         <v>1</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="12">
-        <v>9190</v>
+        <v>9590</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6">
         <v>2</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="12">
-        <v>8190</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
         <v>3</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="12">
-        <v>8690</v>
+        <v>9190</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
         <v>4</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="12">
-        <v>9190</v>
+        <v>9590</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="6">
         <v>5</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="12">
-        <v>15690</v>
+        <v>16590</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="6">
         <v>6</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="12">
-        <v>18890</v>
+        <v>19790</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="6">
         <v>7</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="12">
-        <v>8690</v>
+        <v>9290</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="6">
         <v>8</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="12">
-        <v>9190</v>
+        <v>9890</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="6">
         <v>9</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="12">
-        <v>16290</v>
+        <v>17490</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="6">
         <v>10</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="12">
-        <v>38690</v>
+        <v>40790</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8"/>
       <c r="D26" s="12"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="6">
         <v>1</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="12">
-        <v>18890</v>
+        <v>19890</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="6">
         <v>2</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="12">
-        <v>17890</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="6">
         <v>3</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="12">
-        <v>18390</v>
+        <v>19390</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="6">
         <v>4</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="12">
-        <v>18990</v>
+        <v>19990</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="6">
         <v>5</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="12">
-        <v>19990</v>
+        <v>20990</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="6">
         <v>6</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D33" s="12">
-        <v>19490</v>
+        <v>20490</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="6">
         <v>7</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D34" s="12">
-        <v>19990</v>
+        <v>20990</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="6">
         <v>8</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D35" s="12">
-        <v>19590</v>
+        <v>19982</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="6">
         <v>9</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D36" s="12">
-        <v>18890</v>
+        <v>19890</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="12"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="6">
         <v>1</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="12">
-        <v>48890</v>
+        <v>52790</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8"/>
       <c r="D40" s="12"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
@@ -3213,291 +3213,291 @@
     <row r="139" spans="1:4">
       <c r="A139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C139" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
         <v>1</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D140" s="12">
-        <v>3033</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6">
         <v>2</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D141" s="12">
-        <v>3143</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6">
         <v>3</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D142" s="12">
-        <v>5692</v>
+        <v>6575</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="6">
         <v>4</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D143" s="12">
-        <v>3231</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="6">
         <v>5</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D144" s="12">
-        <v>3340</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6">
         <v>6</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D145" s="12">
-        <v>6120</v>
+        <v>7069</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="6">
         <v>7</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D146" s="12">
-        <v>3248</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="6">
         <v>8</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D147" s="12">
-        <v>3364</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8"/>
       <c r="D148" s="12"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="6">
         <v>1</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D150" s="12">
-        <v>35736</v>
+        <v>39321</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="6">
         <v>2</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D151" s="12">
-        <v>53182</v>
+        <v>58500</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8"/>
       <c r="D152" s="12"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C153" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
         <v>1</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D154" s="12">
-        <v>12912</v>
+        <v>14629</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="6">
         <v>2</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D155" s="12">
-        <v>16361</v>
+        <v>18537</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="6">
         <v>3</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D156" s="12">
-        <v>18571</v>
+        <v>21041</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
         <v>4</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D157" s="12">
-        <v>18571</v>
+        <v>21041</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
         <v>5</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D158" s="12">
-        <v>33797</v>
+        <v>38292</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8"/>
       <c r="D159" s="12"/>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:4">