--- v0 (2026-05-10)
+++ v1 (2026-09-21)
@@ -1134,1589 +1134,1589 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>552.51</v>
+        <v>544</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>628.89</v>
+        <v>618</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>674.39</v>
+        <v>665</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="7"/>
       <c r="D11" s="11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>1</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11">
-        <v>419.26</v>
+        <v>414</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>2</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="11">
-        <v>528.14</v>
+        <v>521</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>3</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="11">
-        <v>788.14</v>
+        <v>777</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>4</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>1200.9</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="7"/>
       <c r="D17" s="11"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>1</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="11">
-        <v>560.64</v>
+        <v>554</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>2</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="11">
-        <v>737.77</v>
+        <v>728</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>3</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="11">
-        <v>754.02</v>
+        <v>743</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>4</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="11">
-        <v>1106.65</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>5</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="11">
-        <v>1121.28</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>6</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="11">
-        <v>1121.28</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7"/>
       <c r="D25" s="11"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>1</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="11">
-        <v>284.38</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>2</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="11">
-        <v>554.14</v>
+        <v>547</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>3</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="11">
-        <v>355.88</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>4</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="11">
-        <v>487.51</v>
+        <v>480</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>5</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="11">
-        <v>916.52</v>
+        <v>903</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>6</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="11">
-        <v>697.14</v>
+        <v>687</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>7</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="11">
-        <v>874.27</v>
+        <v>863</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="11">
-        <v>970.15</v>
+        <v>958</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="11">
-        <v>1394.28</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7"/>
       <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>1</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="11">
-        <v>349.38</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>2</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="11">
-        <v>654.89</v>
+        <v>645</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>3</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D40" s="11">
-        <v>445.26</v>
+        <v>439</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>4</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D41" s="11">
-        <v>576.89</v>
+        <v>568</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>5</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D42" s="11">
-        <v>806.02</v>
+        <v>795</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>6</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D43" s="11">
-        <v>750.77</v>
+        <v>742</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>7</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D44" s="11">
-        <v>957.15</v>
+        <v>944</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>8</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="11">
-        <v>1070.9</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D46" s="11">
-        <v>2213.3</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7"/>
       <c r="D47" s="11"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>1</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="11">
-        <v>697.14</v>
+        <v>687</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>2</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D50" s="11">
-        <v>885.65</v>
+        <v>873</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>3</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D51" s="11">
-        <v>1371.53</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>4</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D52" s="11">
-        <v>2063.8</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="7"/>
       <c r="D53" s="11"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>1</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D55" s="11">
-        <v>944.15</v>
+        <v>932</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>2</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D56" s="11">
-        <v>888.9</v>
+        <v>875</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>3</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D57" s="11">
-        <v>908.4</v>
+        <v>896</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>4</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D58" s="11">
-        <v>957.15</v>
+        <v>944</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>5</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D59" s="11">
-        <v>1417.03</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>6</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D60" s="11">
-        <v>1365.03</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>7</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D61" s="11">
-        <v>1402.41</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>8</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D62" s="11">
-        <v>1430.04</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D63" s="11">
-        <v>1402.41</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D64" s="11">
-        <v>1402.41</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D65" s="11">
-        <v>1430.04</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>12</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D66" s="11">
-        <v>1402.41</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>13</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D67" s="11">
-        <v>2086.55</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>14</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D68" s="11">
-        <v>2023.17</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>15</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D69" s="11">
-        <v>2023.17</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>16</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D70" s="11">
-        <v>2102.8</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>17</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D71" s="11">
-        <v>2062.18</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>18</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D72" s="11">
-        <v>2062.18</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="7"/>
       <c r="D73" s="11"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D74" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>1</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D75" s="11">
-        <v>921.4</v>
+        <v>910</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>2</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D76" s="11">
-        <v>940.9</v>
+        <v>926</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>3</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D77" s="11">
-        <v>1178.15</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>4</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D78" s="11">
-        <v>1264.28</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>5</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="11">
-        <v>1264.28</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>6</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D80" s="11">
-        <v>1694.92</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>7</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D81" s="11">
-        <v>1730.67</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>8</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D82" s="11">
-        <v>1776.17</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="7"/>
       <c r="D83" s="11"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>1</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D85" s="11">
-        <v>840.15</v>
+        <v>829</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>2</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D86" s="11">
-        <v>916.52</v>
+        <v>903</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>3</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D87" s="11">
-        <v>1210.65</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>4</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D88" s="11">
-        <v>1308.16</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>5</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D89" s="11">
-        <v>1308.16</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>6</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D90" s="11">
-        <v>2031.3</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>7</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D91" s="11">
-        <v>1883.42</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>8</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="11">
-        <v>2700.82</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="7"/>
       <c r="D93" s="11"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D94" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>1</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D95" s="11">
-        <v>520.01</v>
+        <v>513</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>2</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D96" s="11">
-        <v>628.89</v>
+        <v>618</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>3</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D97" s="11">
-        <v>949.02</v>
+        <v>936</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>4</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D98" s="11">
-        <v>1326.03</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="7"/>
       <c r="D99" s="11"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>1</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D101" s="11">
-        <v>546.01</v>
+        <v>539</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>2</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D102" s="11">
-        <v>711.77</v>
+        <v>702</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>3</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D103" s="11">
-        <v>628.89</v>
+        <v>618</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>4</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D104" s="11">
-        <v>656.52</v>
+        <v>649</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>5</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>172</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D105" s="11">
-        <v>897.02</v>
+        <v>885</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>6</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D106" s="11">
-        <v>1158.65</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>7</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D107" s="11">
-        <v>1197.65</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="7"/>
       <c r="D108" s="11"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>1</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D110" s="11">
-        <v>446.89</v>
+        <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>2</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D111" s="11">
-        <v>767.02</v>
+        <v>756</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>3</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D112" s="11">
-        <v>599.64</v>
+        <v>591</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>4</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D113" s="11">
-        <v>807.64</v>
+        <v>796</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>5</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D114" s="11">
-        <v>929.52</v>
+        <v>918</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>6</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D115" s="11">
-        <v>1157.03</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>7</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D116" s="11">
-        <v>1204.15</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="7"/>
       <c r="D117" s="11"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D118" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>1</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D119" s="11">
-        <v>628.89</v>
+        <v>618</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>2</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D120" s="11">
-        <v>754.02</v>
+        <v>743</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>3</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D121" s="11">
-        <v>984.77</v>
+        <v>971</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>4</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D122" s="11">
-        <v>1043.28</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>5</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D123" s="11">
-        <v>1137.53</v>
+        <v>1363</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D122"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A53:D53"/>
     <mergeCell ref="A73:D73"/>
     <mergeCell ref="A83:D83"/>
     <mergeCell ref="A93:D93"/>
     <mergeCell ref="A99:D99"/>
     <mergeCell ref="A108:D108"/>
     <mergeCell ref="A117:D117"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>