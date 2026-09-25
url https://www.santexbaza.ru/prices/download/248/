--- v0 (2026-05-09)
+++ v1 (2026-09-25)
@@ -67,60 +67,60 @@
   <si>
     <t>7306005</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 50 л</t>
   </si>
   <si>
     <t>7306500</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 80 л</t>
   </si>
   <si>
     <t>7306600</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 100 л</t>
   </si>
   <si>
     <t>7306700</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 200 л</t>
   </si>
   <si>
+    <t>7306800</t>
+  </si>
+  <si>
+    <t>Расширительный бак для водоснабжения Reflex DE 300 л</t>
+  </si>
+  <si>
     <t>7306900</t>
   </si>
   <si>
     <t>Расширительный бак для водоснабжения Reflex DE 500 л</t>
-  </si>
-[...4 lines deleted...]
-    <t>Расширительный бак для водоснабжения Reflex DE 300 л</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -494,51 +494,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-300-l/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-50-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-80-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-refix-de-300-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/rasshiritelnye-baki-reflex-wester/rasshiritelnye-baki-reflex/membrannye-baki-dlya-vodosnabzheniya-reflex/rasshiritelnyy-bak-dlya-vodosnabzheniya-reflex-de-500/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -579,121 +579,121 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
         <v>10500</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>32380</v>
+        <v>38780</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>42727</v>
+        <v>46028</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>52418</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
         <v>89950</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>150000</v>
+        <v>130160</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>111369</v>
+        <v>169390</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D12"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>