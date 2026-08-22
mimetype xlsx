--- v0 (2026-07-05)
+++ v1 (2026-08-22)
@@ -61,90 +61,90 @@
   <si>
     <t>140430056</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 6 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650062</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 12 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430062</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 12 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650057</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 7 контуров 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140650052</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 2 контура 3/4" Oventrop</t>
+  </si>
+  <si>
     <t>1404552</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 2 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>140430057</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 7 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
-    <t>140650052</t>
-[...4 lines deleted...]
-  <si>
     <t>140430052</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 2 контура 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 8 контуров 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140650053</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 3 контура 3/4" Oventrop</t>
+  </si>
+  <si>
     <t>140430058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 8 контуров 3/4" с расходомерами Oventrop</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коллектор из нержавеющей стали Multidis SHR 1" 3 контура 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430053</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 3 контура 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 9 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 9 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650054</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 4 контура 3/4" Oventrop</t>
   </si>
@@ -842,51 +842,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D71" sqref="D71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -969,135 +969,135 @@
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>27389</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>22265</v>
+        <v>13054</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>34221</v>
+        <v>22265</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>13054</v>
+        <v>34221</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
         <v>15006</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
         <v>30378</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>38308</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>15800</v>
+        <v>38308</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
         <v>18727</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>