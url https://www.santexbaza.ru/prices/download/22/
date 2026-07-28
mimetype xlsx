--- v0 (2026-05-09)
+++ v1 (2026-07-28)
@@ -7,86 +7,107 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$729</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$735</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1275">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Коллекторы и насосные группы</t>
   </si>
   <si>
     <t>Коллекторы для водоснабжения</t>
   </si>
   <si>
+    <t>Коллекторы Uni-Fitt</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>407C3320</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" EK с 2 отводами Uni-Fitt Под евроконус</t>
+  </si>
+  <si>
+    <t>407C3330</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" EK с 3 отводами Uni-Fitt Под евроконус</t>
+  </si>
+  <si>
+    <t>407C3340</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" EK с 4 отводами Uni-Fitt Под евроконус</t>
+  </si>
+  <si>
     <t>Коллекторы Elsen</t>
   </si>
   <si>
-    <t>№</t>
-[...10 lines deleted...]
-  <si>
     <t>EMW01.02T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 2 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EMW01.03T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 3 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EMW01.04T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 4 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EMW03.02T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" НР ПУ с 2 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EEMW03.03T</t>
@@ -139,62 +160,62 @@
   <si>
     <t>Гребенка распределительная Rehau на 2 трубы R/Rp 3/4-20 RX+</t>
   </si>
   <si>
     <t>456386 (366132)</t>
   </si>
   <si>
     <t>Гребенка распределительная Rehau на 3 трубы R/Rp 3/4-20 RX+</t>
   </si>
   <si>
     <t>Коллекторы FAR</t>
   </si>
   <si>
     <t>FK 3821 3412UN</t>
   </si>
   <si>
     <t>Регулирующий коллектор FAR  (ВР-НР) 3/4"-1/2" с 2 отводами  Под евроконус</t>
   </si>
   <si>
     <t>FC 6076 58802</t>
   </si>
   <si>
     <t>Концовка FAR для металлопластиковых труб 1/2"x16x2</t>
   </si>
   <si>
+    <t>FC 6076 823824</t>
+  </si>
+  <si>
+    <t>Концовка FAR для металлопластиковых труб 3/4"x16x2</t>
+  </si>
+  <si>
     <t>FK 3822 3412UN</t>
   </si>
   <si>
     <t>Регулирующий коллектор FAR (ВР-НР) 3/4"-1/2" с 3 отводами  Под евроконус</t>
   </si>
   <si>
-    <t>FC 6076 823824</t>
-[...4 lines deleted...]
-  <si>
     <t>FC 6076 825826</t>
   </si>
   <si>
     <t>Концовка FAR для металлопластиковых труб 3/4"x20x2</t>
   </si>
   <si>
     <t>FK 3824 3412UN</t>
   </si>
   <si>
     <t>Регулирующий коллектор FAR (ВР-НР) 3/4"-1/2" с 4 отводами Под еврконус</t>
   </si>
   <si>
     <t>FC 6075 58845</t>
   </si>
   <si>
     <t>Концовка FAR для пластиковых труб 1/2"-16x2,2</t>
   </si>
   <si>
     <t>FK 3821 112UN</t>
   </si>
   <si>
     <t>Регулирующий коллектор FAR  (ВР-НР) 1"-1/2" с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3822 112UN</t>
@@ -259,122 +280,122 @@
   <si>
     <t>FK 4150 1</t>
   </si>
   <si>
     <t>Заглушка FAR для коллекторов 1" НР</t>
   </si>
   <si>
     <t>FK 3824 134UN</t>
   </si>
   <si>
     <t>Регулирующий коллектор FAR (ВР-НР) 1"-3/4" с 4 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3825 C34</t>
   </si>
   <si>
     <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 3/4" с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4300 С34</t>
   </si>
   <si>
     <t>Переходник хромированный для коллекторов Far 3/4" НР-НР</t>
   </si>
   <si>
+    <t>FK 4300 С1</t>
+  </si>
+  <si>
+    <t>Переходник хромированный для коллекторов Far 1" НР-НР</t>
+  </si>
+  <si>
     <t>FK 3825 C1</t>
   </si>
   <si>
     <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 1" с 2 отводами Под евроконус</t>
   </si>
   <si>
-    <t>FK 4300 С1</t>
-[...2 lines deleted...]
-    <t>Переходник хромированный для коллекторов Far 1" НР-НР</t>
+    <t>FK 4070 138</t>
+  </si>
+  <si>
+    <t>Переходник концевой  для коллекторов с воздухоотводчиком и сливным краном FAR</t>
   </si>
   <si>
     <t>FK 3850 C34</t>
   </si>
   <si>
     <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 3/4" с 3 отводами Под евроконус</t>
   </si>
   <si>
-    <t>FK 4070 138</t>
-[...2 lines deleted...]
-    <t>Переходник концевой  для коллекторов с воздухоотводчиком и сливным краном FAR</t>
+    <t>FK 3850 C1</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 1" с 3 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4000 3412</t>
   </si>
   <si>
     <t>Переходник хромированный для коллекторов Far 3/4"х1/2" ВР-ВР</t>
   </si>
   <si>
-    <t>FK 3850 C1</t>
-[...2 lines deleted...]
-    <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 1" с 3 отводами Под евроконус</t>
+    <t>FK 3856 C34</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 3/4" с 4 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4000 112</t>
   </si>
   <si>
     <t>Переходник хромированный для коллекторов Far 1"х1/2" ВР-ВР</t>
   </si>
   <si>
-    <t>FK 3856 C34</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3856 C1</t>
   </si>
   <si>
     <t>Регулирующий коллектор M24x19 FAR  (ВР-НР) 1" с 4 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4200 3412</t>
   </si>
   <si>
     <t>Переходник хромированный для коллекторов Far 3/4"х1/2" НР-ВР</t>
   </si>
   <si>
+    <t>FK 3611 112</t>
+  </si>
+  <si>
+    <t>Проходной коллектор FAR  1"-1/2" ВР с 2 отводами Под евроконус</t>
+  </si>
+  <si>
     <t>FK 4200 112</t>
   </si>
   <si>
     <t>Переходник хромированный для коллекторов Far 1"х1/2" НР-ВР</t>
   </si>
   <si>
-    <t>FK 3611 112</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3611 11434</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1 1/4"-3/4" ВР с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3611 1121</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1 1/2"-1" ВР с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4050 3412</t>
   </si>
   <si>
     <t>Переходник угловой хромированный для коллекторов Far 3/4"х1/2" ВР-ВР</t>
   </si>
   <si>
     <t>FK 3611 234</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  2"-3/4" ВР с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3611 21</t>
@@ -451,62 +472,62 @@
   <si>
     <t>FK 4060 112</t>
   </si>
   <si>
     <t>Тройник хромированный 1"ВР х 1/2"ВР х 1/2"ВР Far</t>
   </si>
   <si>
     <t>FK 3616 11434</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1 1/4"-3/4" НР с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4061 3412</t>
   </si>
   <si>
     <t>Тройник хромированный 3/4"НР х 1/2"ВР х 1/2"ВР Far</t>
   </si>
   <si>
     <t>FK 3616 1141</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1 1/4"-1" НР с 2 отводами Под евроконус</t>
   </si>
   <si>
+    <t>FK 4061 112</t>
+  </si>
+  <si>
+    <t>Тройник хромированный 1"НР х 1/2"ВР х 1/2"ВР Far</t>
+  </si>
+  <si>
     <t>FK 3616 1121</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1 1/2"-1" НР с 2 отводами Под евроконус</t>
   </si>
   <si>
-    <t>FK 4061 112</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3616 21</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  2"-1" НР с 2 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3617 112</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1"-1/2" НР с 3 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3617 134</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1"-3/4" НР с 3 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3617 11434</t>
   </si>
   <si>
     <t>Проходной коллектор FAR  1 1/4"-3/4" НР с 3 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 3617 1141</t>
@@ -841,62 +862,62 @@
   <si>
     <t>441I4303</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 3 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>441I4304</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 4 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>441I4305</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 5 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>138T4000</t>
   </si>
   <si>
     <t>Кран шаровый коллекторный 1" НВ угловой с термометром Uni-Fitt</t>
   </si>
   <si>
+    <t>118T4000</t>
+  </si>
+  <si>
+    <t>Кран шаровый коллекторный 1" НВ с термометром Uni-Fitt</t>
+  </si>
+  <si>
     <t>441I4306</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 6 вых. Uni-Fitt</t>
   </si>
   <si>
-    <t>118T4000</t>
-[...4 lines deleted...]
-  <si>
     <t>441I4307</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 7 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>441I4308</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 8 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>441I4309</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 9 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>441I4310</t>
   </si>
   <si>
     <t>Коллектор с регулировочными и термостатическими вентилями 10 вых. Uni-Fitt</t>
   </si>
   <si>
     <t>441I4311</t>
@@ -1177,212 +1198,212 @@
   <si>
     <t>Коллектор из нержавеющей стали с расходомерами 10 вых. Millennium</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали с расходомерами 11 вых. Millennium</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали с расходомерами 12 вых. Millennium</t>
   </si>
   <si>
     <t>Распределительные коллекторы STOUT</t>
   </si>
   <si>
     <t>SMB 6851 341202</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" с 2 отводами Stout Под евроконус</t>
   </si>
   <si>
+    <t>SMS 0922 000002</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали без расходомеров 2 вых. Stout</t>
+  </si>
+  <si>
+    <t>Zsc.400.0206</t>
+  </si>
+  <si>
+    <t>Регулируемый концевой фитинг с дренажным вентилем и автоматический воздухоотводчик 1" Zeissler</t>
+  </si>
+  <si>
     <t>SMS 0932 000002</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 2 вых. Stout</t>
   </si>
   <si>
+    <t>SMS 0917 000002</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали с расходомерами 2 вых. Stout</t>
+  </si>
+  <si>
     <t xml:space="preserve">SMS-1000-010001 </t>
   </si>
   <si>
     <t>Регулируемый концевой фитинг с дренажным вентилем и автоматический воздухоотводчик 1" Stout</t>
   </si>
   <si>
-    <t>SMS 0922 000002</t>
-[...16 lines deleted...]
-  <si>
     <t>SMS 0923 000002</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 2 вых. Stout</t>
   </si>
   <si>
     <t>SMB 0473 000003</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 3 вых. Stout</t>
   </si>
   <si>
     <t>SMB 6852 341202</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" с 2 отводами Stout Плоское уплотнение</t>
   </si>
   <si>
+    <t>SMB 0473 000004</t>
+  </si>
+  <si>
+    <t>Коллекторный блок для теплого пола с расходомерами 4 вых. Stout</t>
+  </si>
+  <si>
+    <t>SMB 6851 343402</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" ЕК с 2 отводами Stout Под евроконус</t>
+  </si>
+  <si>
     <t>SMS 0932 000003</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 3 вых. Stout</t>
   </si>
   <si>
     <t>SMS-1000-020001</t>
   </si>
   <si>
     <t>Регулируемый концевой фитинг с дренажным вентилем и ручной воздухоотводчик 1" Stout</t>
   </si>
   <si>
-    <t>SMB 6851 343402</t>
-[...4 lines deleted...]
-  <si>
     <t>SMS 0923 000003</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 3 вых. Stout</t>
   </si>
   <si>
-    <t>SMB 0473 000004</t>
-[...2 lines deleted...]
-    <t>Коллекторный блок для теплого пола с расходомерами 4 вых. Stout</t>
+    <t>SMS 0923 000004</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали для радиаторной разводки 4 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000005</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 5 вых. Stout</t>
   </si>
   <si>
     <t>SMB 6851 011202</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"-1/2" с 2 отводами Stout Под евроконус</t>
   </si>
   <si>
     <t>SMS 0932 000004</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 4 вых. Stout</t>
   </si>
   <si>
     <t>SMS-1000-030001</t>
   </si>
   <si>
     <t>Комплект прямых шаровых кранов 1" Stout</t>
   </si>
   <si>
-    <t>SMS 0923 000004</t>
-[...4 lines deleted...]
-  <si>
     <t>SMB 6852 011202</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"-1/2" с 2 отводами Stout Плоское уплотнение</t>
   </si>
   <si>
+    <t>SMB 6851 013402</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 1"-3/4" с 2 отводами Stout Под евроконус</t>
+  </si>
+  <si>
     <t>SMS 0923 000005</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 5 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000006</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 6 вых. Stout</t>
   </si>
   <si>
-    <t>SMB 6851 013402</t>
-[...4 lines deleted...]
-  <si>
     <t>SMS 0932 000005</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 5 вых. Stout</t>
   </si>
   <si>
+    <t>SMS 0932 000006</t>
+  </si>
+  <si>
+    <t>Коллекторный блок из нержавеющей стали без расходомеров 6 вых. Stout</t>
+  </si>
+  <si>
     <t>SMB 6851 341203</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" с 3 отводами Stout Под евроконус</t>
   </si>
   <si>
     <t>SMS 0923 000006</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 6 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000007</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 7 вых. Stout</t>
   </si>
   <si>
-    <t>SMS 0932 000006</t>
-[...4 lines deleted...]
-  <si>
     <t>SMB 6852 341203</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" с 3 отводами Stout Плоское уплотнение</t>
   </si>
   <si>
     <t>SMS 0932 000007</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 7 вых. Stout</t>
   </si>
   <si>
     <t>SMB 6851 343403</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 3 отводами Stout Под евроконус</t>
   </si>
   <si>
     <t>SMS 0923 000007</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 7 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000008</t>
@@ -1399,236 +1420,236 @@
   <si>
     <t>SMB 6851 011203</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"-1/2" с 3 отводами Stout Под евроконус</t>
   </si>
   <si>
     <t>SMS 0923 000008</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 8 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000009</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 9 вых. Stout</t>
   </si>
   <si>
     <t>SMB 6852 011203</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"-1/2" с 3 отводами Stout Плоское уплотнение</t>
   </si>
   <si>
+    <t>SMS 0923 000009</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали для радиаторной разводки 9 вых. Stou</t>
+  </si>
+  <si>
     <t>SMB 6851 013403</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"- 3/4" с 3 отводами Stout Под евроконус</t>
   </si>
   <si>
+    <t>SMB 0473 000010</t>
+  </si>
+  <si>
+    <t>Коллекторный блок для теплого пола с расходомерами 10 вых. Stout</t>
+  </si>
+  <si>
     <t>SMS 0932 000009</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 9 вых. Stout</t>
   </si>
   <si>
-    <t>SMS 0923 000009</t>
-[...8 lines deleted...]
-    <t>Коллекторный блок для теплого пола с расходомерами 10 вых. Stout</t>
+    <t xml:space="preserve">SMB 6851 341204 </t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-1/2" с 4 отводами Stout Под евроконус</t>
   </si>
   <si>
     <t>SMS 0923 000010</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 10 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000011</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 11 вых. Stout</t>
   </si>
   <si>
-    <t xml:space="preserve">SMB 6851 341204 </t>
-[...4 lines deleted...]
-  <si>
     <t>SMS 0932 000010</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 10 вых. Stout</t>
   </si>
   <si>
     <t xml:space="preserve">SMB 6852 341204 </t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" с 4 отводами Stout Плоское уплотнение</t>
   </si>
   <si>
     <t>SMB 6851 343404</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" ЕК с 4 отводами Stout Под евроконус</t>
   </si>
   <si>
     <t>SMS 0923 000011</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 11 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0473 000012</t>
   </si>
   <si>
     <t>Коллекторный блок для теплого пола с расходомерами 12 вых. Stout</t>
   </si>
   <si>
     <t>SMS 0932 000011</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали без расходомеров 11 вых. Stout</t>
   </si>
   <si>
     <t>SMB 6851 011204</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"-1/2" с 4 отводами Stout Под евроконус</t>
   </si>
   <si>
+    <t>SMS 0932 000012</t>
+  </si>
+  <si>
+    <t>Коллекторный блок из нержавеющей стали без расходомеров 12 вых. Stout</t>
+  </si>
+  <si>
     <t>SMS 0923 000012</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали для радиаторной разводки 12 вых. Stou</t>
   </si>
   <si>
     <t>SMB 0468 000003</t>
   </si>
   <si>
     <t>Коллекторный блок для отопления с кранами 3 вых. Stout</t>
   </si>
   <si>
-    <t>SMS 0932 000012</t>
-[...4 lines deleted...]
-  <si>
     <t>SMB 6852 011204</t>
   </si>
   <si>
     <t>Регулирующий коллектор 1"-1/2" с 4 отводами Stout Плоское уплотнение</t>
   </si>
   <si>
+    <t>SMB 6851 013404</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 1"-3/4" с 4 отводами Stout Под евроконус</t>
+  </si>
+  <si>
     <t>SMS-0927-000002</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 2 вых. Stout</t>
   </si>
   <si>
-    <t>SMB 6851 013404</t>
-[...4 lines deleted...]
-  <si>
     <t>SMB 0468 000004</t>
   </si>
   <si>
     <t>Коллекторный блок для отопления с кранами 4 вых. Stout</t>
   </si>
   <si>
     <t>SMS-0927-000011</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 11 вых. Stout</t>
   </si>
   <si>
+    <t>SMB 0468 000005</t>
+  </si>
+  <si>
+    <t>Коллекторный блок для отопления с кранами 5 вых. Stout</t>
+  </si>
+  <si>
     <t>SMS-0927-000006</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 6 вых. Stout</t>
   </si>
   <si>
     <t>SMS-0927-000012</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 12 вых. Stout</t>
   </si>
   <si>
+    <t>SMS-0927-000007</t>
+  </si>
+  <si>
+    <t>Коллекторный блок из нержавеющей стали с расходомерами 7 вых. Stout</t>
+  </si>
+  <si>
     <t>SMS-0927-000003</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 3 вых. Stout</t>
   </si>
   <si>
-    <t>SMS-0927-000007</t>
-[...4 lines deleted...]
-  <si>
     <t>SMS-0927-000008</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 8 вых. Stout</t>
   </si>
   <si>
     <t>SMS-0927-000009</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 9 вых. Stout</t>
   </si>
   <si>
     <t>SMS-0927-000004</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 4 вых. Stout</t>
   </si>
   <si>
     <t>SMS-0927-000010</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 10 вых. Stout</t>
   </si>
   <si>
-    <t>SMB 0468 000005</t>
-[...4 lines deleted...]
-  <si>
     <t>SMS-0927-000005</t>
   </si>
   <si>
     <t>Коллекторный блок из нержавеющей стали с расходомерами 5 вых. Stout</t>
   </si>
   <si>
     <t>SMB 0468 000006</t>
   </si>
   <si>
     <t>Коллекторный блок для отопления с кранами 6 вых. Stout</t>
   </si>
   <si>
     <t>SMB 0468 000007</t>
   </si>
   <si>
     <t>Коллекторный блок для отопления с кранами 7 вых. Stout</t>
   </si>
   <si>
     <t>SMB 0468 000008</t>
   </si>
   <si>
     <t>Коллекторный блок для отопления с кранами 8 вых. Stout</t>
   </si>
   <si>
     <t>SMB 0468 000009</t>
@@ -1780,128 +1801,140 @@
   <si>
     <t>Коллектор из нержавеющей стали с расходомерами 12 вых. Stout</t>
   </si>
   <si>
     <t>SMS 0917 000013</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали с расходомерами 13 вых. Stout</t>
   </si>
   <si>
     <t>Распределительные коллекторы Oventrop</t>
   </si>
   <si>
     <t>140430056</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 6 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650062</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 12 контуров 3/4" Oventrop</t>
   </si>
   <si>
+    <t>1400554</t>
+  </si>
+  <si>
+    <t>Концевой элемент G 1" 4 отвода Oventrop</t>
+  </si>
+  <si>
+    <t>1407152</t>
+  </si>
+  <si>
+    <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 2 контура Oventrop</t>
+  </si>
+  <si>
+    <t>4200552</t>
+  </si>
+  <si>
+    <t>Гребенка из бронзы "Multidis R" 3/4" на 2 контура Oventrop</t>
+  </si>
+  <si>
     <t>140430062</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 12 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650057</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 7 контуров 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140430057</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 7 контуров 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
+    <t>140650052</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 2 контура 3/4" Oventrop</t>
+  </si>
+  <si>
+    <t>140430052</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 2 контура 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
     <t>1404552</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 2 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
-    <t>140430057</t>
-[...8 lines deleted...]
-    <t>Коллектор из нержавеющей стали Multidis SHR 1" 2 контура 3/4" Oventrop</t>
+    <t>140650058</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 8 контуров 3/4" Oventrop</t>
+  </si>
+  <si>
+    <t>140430058</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 8 контуров 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
+    <t>140650053</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SHR 1" 3 контура 3/4" Oventrop</t>
+  </si>
+  <si>
+    <t>140430053</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 3 контура 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>1404352</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 2 контура Oventrop</t>
   </si>
   <si>
-    <t>4200552</t>
-[...28 lines deleted...]
-  <si>
     <t>4200553</t>
   </si>
   <si>
     <t>Гребенка из бронзы "Multidis R" 3/4" на 3 контура Oventrop</t>
   </si>
   <si>
-    <t>140430053</t>
-[...4 lines deleted...]
-  <si>
     <t>140650059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 9 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 9 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650054</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 4 контура 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430054</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 4 контура 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>4200554</t>
@@ -1918,242 +1951,230 @@
   <si>
     <t>140430060</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 10 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650055</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 5 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430055</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 5 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650061</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 11 контуров 3/4" Oventrop</t>
   </si>
   <si>
-    <t>1407152</t>
-[...4 lines deleted...]
-  <si>
     <t>140430061</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 11 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650056</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 6 контуров 3/4" Oventrop</t>
   </si>
   <si>
-    <t>1400554</t>
-[...4 lines deleted...]
-  <si>
     <t>1400652</t>
   </si>
   <si>
     <t>Проходной элемент 1"х3/4" 2 отвода Oventrop</t>
   </si>
   <si>
     <t>1407153</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 3 контура Oventrop</t>
   </si>
   <si>
     <t>1401061</t>
   </si>
   <si>
     <t>Крепежные хомуты для гребенки Oventrop</t>
   </si>
   <si>
     <t>1400653</t>
   </si>
   <si>
     <t>Проходной элемент 1"х3/4" 3 отвода Oventrop</t>
   </si>
   <si>
     <t>1404553</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 3 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1407154</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 4 контура Oventrop</t>
   </si>
   <si>
     <t>1404353</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 3 контура Oventrop</t>
   </si>
   <si>
     <t>1400654</t>
   </si>
   <si>
     <t>Проходной элемент 1"х3/4" 4 отвода Oventrop</t>
   </si>
   <si>
+    <t>1404554</t>
+  </si>
+  <si>
+    <t>Гребенка из инстр. стали 1" для отопл. на 4 контура, с вент. вставками Oventrop</t>
+  </si>
+  <si>
     <t>1407155</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 5 контура Oventrop</t>
   </si>
   <si>
-    <t>1404554</t>
-[...4 lines deleted...]
-  <si>
     <t>1400691</t>
   </si>
   <si>
     <t>Концевая пробка 1" Oventrop</t>
   </si>
   <si>
+    <t>1404555</t>
+  </si>
+  <si>
+    <t>Гребенка из инстр. стали 1" для отопл. на 5 контура, с вент. вставками Oventrop</t>
+  </si>
+  <si>
     <t>1404354</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 4 контура Oventrop</t>
   </si>
   <si>
     <t>1407156</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 6 контура Oventrop</t>
   </si>
   <si>
-    <t>1404555</t>
-[...4 lines deleted...]
-  <si>
     <t>1407157</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 7 контура Oventrop</t>
   </si>
   <si>
     <t>1404556</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 6 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
+    <t>1404355</t>
+  </si>
+  <si>
+    <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 5 контура Oventrop</t>
+  </si>
+  <si>
     <t>1407158</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 8 контура Oventrop</t>
   </si>
   <si>
     <t>1404780</t>
   </si>
   <si>
     <t>Угловой присоединительный набор для гребенок Multidis SF/SH Oventrop</t>
   </si>
   <si>
-    <t>1404355</t>
-[...4 lines deleted...]
-  <si>
     <t>1404557</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 7 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1407159</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 9 контура Oventrop</t>
   </si>
   <si>
     <t>1404356</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 6 контура Oventrop</t>
   </si>
   <si>
     <t>1404558</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 8 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1407160</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 10 контура Oventrop</t>
   </si>
   <si>
     <t>1404559</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 9 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1407161</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 11 контура Oventrop</t>
   </si>
   <si>
+    <t>1407162</t>
+  </si>
+  <si>
+    <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 12 контура Oventrop</t>
+  </si>
+  <si>
     <t>1404560</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 10 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
-    <t>1407162</t>
-[...4 lines deleted...]
-  <si>
     <t>1404357</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 7 контура Oventrop</t>
   </si>
   <si>
     <t>1404561</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 11 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404562</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 12 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404358</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 8 контура Oventrop</t>
   </si>
   <si>
     <t>1404359</t>
@@ -2500,59 +2521,59 @@
   <si>
     <t>001.22.0002</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/3 ASKON </t>
   </si>
   <si>
     <t>001.22.0003</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/4 ASKON </t>
   </si>
   <si>
     <t>001.22.0004</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/5 ASKON </t>
   </si>
   <si>
     <t>001.22.0005</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/6 ASKON </t>
   </si>
   <si>
+    <t>001.22.0006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/7 ASKON </t>
+  </si>
+  <si>
     <t>Крепление для коллектора ASKON</t>
   </si>
   <si>
-    <t>001.22.0006</t>
-[...4 lines deleted...]
-  <si>
     <t>001.22.0007</t>
   </si>
   <si>
     <t xml:space="preserve"> Коллектор Стандарт КК-25М/125/40/8 ASKON </t>
   </si>
   <si>
     <t>001.22.0008</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/9 ASKON </t>
   </si>
   <si>
     <t>001.22.0009</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-25М/125/40/10 ASKON </t>
   </si>
   <si>
     <t>001.22.0010</t>
   </si>
   <si>
     <t xml:space="preserve">Коллектор Стандарт КК-32М/125/50/2 ASKON </t>
   </si>
   <si>
     <t>001.22.0011</t>
@@ -3004,164 +3025,164 @@
   <si>
     <t>Гидрострелка ГРТК 80/80/40 ASKON</t>
   </si>
   <si>
     <t>Гидрострелка ГРТК 100/100/40 ASKON</t>
   </si>
   <si>
     <t>Гидрострелка ГРТК 100/100/50 ASKON</t>
   </si>
   <si>
     <t>Гидрострелка ГРТК 120/120/40 ASKON</t>
   </si>
   <si>
     <t>Гидрострелка ГРТК 120/120/50 ASKON</t>
   </si>
   <si>
     <t>Гидрострелка ГРТК 140/140/50 ASKON</t>
   </si>
   <si>
     <t>Гидрострелка ГРТК 160/160/50 ASKON</t>
   </si>
   <si>
     <t>Распределительные котельные коллекторы STOUT</t>
   </si>
   <si>
+    <t>SDG-0015-004002</t>
+  </si>
+  <si>
+    <t>Гидравлическая стрелка вертикальная 3 м3/час Stout</t>
+  </si>
+  <si>
+    <t>SDG-0017-004023</t>
+  </si>
+  <si>
+    <t>Распределительный стальной котельный коллектор DN 25 на 2(3) контура Stout</t>
+  </si>
+  <si>
+    <t>SDG-0016-005002</t>
+  </si>
+  <si>
+    <t>Распределительный стальной котельный коллектор DN 32 на 2 контура Stout</t>
+  </si>
+  <si>
     <t>SDG-0015-004003</t>
   </si>
   <si>
     <t>Гидравлическая стрелка вертикальная 5 м3/час Stout</t>
   </si>
   <si>
     <t>SDG-0016-004002</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 на 2 контура Stout</t>
   </si>
   <si>
     <t>SDG-0017-004035</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 на 3(5) контура Stout</t>
   </si>
   <si>
     <t>SDG-0016-005003</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 32 на 3 контура Stout</t>
   </si>
   <si>
     <t>SDG-0015-004004</t>
   </si>
   <si>
     <t>Гидравлическая стрелка вертикальная 4 м3/час Stout</t>
   </si>
   <si>
     <t>SDG-0016-004003</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 на 3 контура Stout</t>
   </si>
   <si>
     <t>SDG-0018-004002</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 с гидравлическим разделителем на 2 контура Stout</t>
   </si>
   <si>
     <t>SDG-0016-005004</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 32 на 4 контура Stout</t>
   </si>
   <si>
+    <t>SDG-0015-005001</t>
+  </si>
+  <si>
+    <t>Гидравлическая стрелка вертикальная 8 м3/час Stout</t>
+  </si>
+  <si>
     <t>SDG-0016-004004</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 на 4 контура Stout</t>
   </si>
   <si>
-    <t>SDG-0015-005001</t>
-[...4 lines deleted...]
-  <si>
     <t>SDG-0018-004003</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 с гидравлическим разделителем на 3 контура Stout</t>
   </si>
   <si>
     <t>SDG-0016-005005</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 32 на 5 контуров Stout</t>
   </si>
   <si>
     <t>SDG-0016-004005</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 на 5 контуров Stout</t>
   </si>
   <si>
     <t>SDG-0015-004001</t>
   </si>
   <si>
     <t>Гидравлическая стрелка вертикальная/горизонтальная 3 м3/час Stout</t>
   </si>
   <si>
     <t>SDG-0016-005006</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 32 на 6 контуров Stout</t>
   </si>
   <si>
     <t>SDG-0016-004006</t>
   </si>
   <si>
     <t>Распределительный стальной котельный коллектор DN 25 на 6 контуров Stout</t>
   </si>
   <si>
-    <t>SDG-0015-004002</t>
-[...16 lines deleted...]
-  <si>
     <t>Комплектующие к коллекторам</t>
   </si>
   <si>
     <t>Атрибуты к коллекторам</t>
   </si>
   <si>
     <t>208122</t>
   </si>
   <si>
     <t>Комплект прямых шаровых кранов HKV/HLV Rehau</t>
   </si>
   <si>
     <t>315224</t>
   </si>
   <si>
     <t>Комплект угловых шаровых кранов HKV/HLV Rehau</t>
   </si>
   <si>
     <t>Резьбозажимные соединения (евроконус)</t>
   </si>
   <si>
     <t>Stout</t>
   </si>
   <si>
     <t>SFC-0024-001620</t>
@@ -3280,51 +3301,51 @@
   <si>
     <t>1507980</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1507960</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 никел. Oventrop</t>
   </si>
   <si>
     <t>1507983</t>
   </si>
   <si>
     <t>Присоединительный набор 26x3.0 мм x G1 Oventrop</t>
   </si>
   <si>
     <t>1507985</t>
   </si>
   <si>
     <t>Присоединительный набор 32x3.0 мм x G1 1/4 Oventrop</t>
   </si>
   <si>
-    <t>1027475</t>
+    <t>1016843</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1027473</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 с мягким уплотнением Oventrop</t>
   </si>
   <si>
     <t>Кронштейны для коллекторов</t>
   </si>
   <si>
     <t>M66337.3</t>
   </si>
   <si>
     <t>Крепления коллектора к стене Meibes</t>
   </si>
   <si>
     <t>ME 66337.10</t>
   </si>
   <si>
     <t>Крепления коллектора до 130 кВт к стене Meibes</t>
   </si>
@@ -3457,50 +3478,62 @@
   <si>
     <t>Шкаф коллекторный наружный ШРН-6 Grota</t>
   </si>
   <si>
     <t>ШРН-7</t>
   </si>
   <si>
     <t>Шкаф коллекторный наружный ШРН-7 Grota</t>
   </si>
   <si>
     <t>ШРВ-0</t>
   </si>
   <si>
     <t>Шкаф коллекторный встраиваемый ШРВ-0 Grota</t>
   </si>
   <si>
     <t>ШРН-0</t>
   </si>
   <si>
     <t>Шкаф коллекторный наружный ШРН-0 Grota</t>
   </si>
   <si>
     <t>Насосно-смесительные группы Tim ZEISSLER</t>
   </si>
   <si>
+    <t>NG-MK-0101L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насосная группа NG-MK 1" L с 3-х ходовым смесительным клапаном ZEISSLER Правый </t>
+  </si>
+  <si>
+    <t>JH-1032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насосно-смесительный узел для системы отопления 130 мм ZEISSLER Правый </t>
+  </si>
+  <si>
     <t>NG-TK-0101</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа NG-TK 1" с 3-х ходовым термостатическим смесительным клапаном ZEISSLER Правый </t>
   </si>
   <si>
     <t>JH-1039</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смесительная группа автономной циркуляции для напольного и радиаторного отопления ZEISSLER Правый </t>
   </si>
   <si>
     <t>JH-1035</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смесительный узел без насоса с термостатическим клапаном 20-43° ZEISSLER Правый </t>
   </si>
   <si>
     <t>NHK016</t>
   </si>
   <si>
     <t xml:space="preserve">Гидравлическая стрелка для котловых коллекторов ZEISSLER Правый </t>
   </si>
   <si>
     <t>JH-1037</t>
@@ -3517,62 +3550,50 @@
   <si>
     <t>NG-UK-0101</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа NG-UK 1" без смесителя ZEISSLER Правый </t>
   </si>
   <si>
     <t>JH-1038</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смесительный узел автономной циркуляции для систем отопления ZEISSLER Правый </t>
   </si>
   <si>
     <t>NG-MK-0101</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа NG-MK 1" с 3-х ходовым смесительным клапаном ZEISSLER Правый </t>
   </si>
   <si>
     <t>JH-1036</t>
   </si>
   <si>
     <t xml:space="preserve">Насосно-смесительная группа для системы отопления ZEISSLER   Правый </t>
   </si>
   <si>
-    <t>NG-MK-0101L</t>
-[...10 lines deleted...]
-  <si>
     <t>NDM0106-2(3)</t>
   </si>
   <si>
     <t>Стальная распределительная гребенка DN25 на 2(3) контура в теплоизоляции ZEISSLER</t>
   </si>
   <si>
     <t>NDM0106-3(5)</t>
   </si>
   <si>
     <t>Стальная распределительная гребенка DN25 на 3(5) контура в теплоизоляции ZEISSLER</t>
   </si>
   <si>
     <t>NDM0106-4(7)</t>
   </si>
   <si>
     <t>Стальная распределительная гребенка DN25 на 4(7) контура в теплоизоляции ZEISSLER</t>
   </si>
   <si>
     <t>Насосно-смесительные группы Rommer</t>
   </si>
   <si>
     <t xml:space="preserve">RDG-1001-002501 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса с прямым контуром 1" Rommer Правый </t>
@@ -3607,50 +3628,68 @@
   <si>
     <t xml:space="preserve">Насосная группа без насоса в теплоизоляции с теплообменником 34 пластин Rommer Правый </t>
   </si>
   <si>
     <t>RDG-1015-004003</t>
   </si>
   <si>
     <t xml:space="preserve">Гидравлическая стрелка с накидными гайками 1 1/2" Rommer Правый </t>
   </si>
   <si>
     <t>RDG-1003-012501</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа с 3-х ходовым приводным смесителем 1" без насоса левая Rommer  Правый </t>
   </si>
   <si>
     <t>RDG-1003-002501</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа с 3-х ходовым приводным смесителем 1" без насоса правая Rommer Правый </t>
   </si>
   <si>
     <t>Насосно-смесительные  группы STOUT</t>
   </si>
   <si>
+    <t xml:space="preserve">SDG-0001-002501 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насосная группа без насоса в теплоизоляции с прямым контуром 1" 35 kW STOUT Правый </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SDG-0007-003202 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насосная группа с 3-х ходовым приводным смесителем 1 1/4" 39 kW с насосом Grundfos UPSO 32-65  STOUT Правый </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SDG-0003-002501 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насосная группа без насоса с 3-х ходовым приводным смесителем  1" STOUT Правый </t>
+  </si>
+  <si>
     <t xml:space="preserve">SDG-0001-002502 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа с прямым контуром 1" 35 kW с насосом Grundfos UPSO 25-65  STOUT Правый </t>
   </si>
   <si>
     <t>SDG-0014-002501</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса для твердотопливных котлов  1" STOUT Правый </t>
   </si>
   <si>
     <t xml:space="preserve">SDG-0003-002502 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа с 3-х ходовым приводным смесителем 1" с насосом Grundfos UPSO 25-65  STOUT Правый </t>
   </si>
   <si>
     <t xml:space="preserve">SDG-0001-003201 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса в теплоизоляции с прямым контуром 1 1/4" 42 kW STOUT Правый </t>
   </si>
   <si>
     <t>SDG-0120-002002</t>
@@ -3673,87 +3712,75 @@
   <si>
     <t xml:space="preserve">SDG-0007-002502 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа с 3-х ходовым приводным смесителем 1" 29 kW с насосом Grundfos UPSO 25-65  STOUT Правый </t>
   </si>
   <si>
     <t xml:space="preserve">SDG-0002-002501 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса с термостатическим смесительным клапаном 1" STOUT Правый </t>
   </si>
   <si>
     <t xml:space="preserve">SDG-0007-003201 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса с 3-х ходовым приводным смесителем  1 1/4" 39 kW STOUT Правый </t>
   </si>
   <si>
     <t xml:space="preserve">SDG-0002-002502 </t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа с термостатическим смесительным клапаном 1" с насосом Grundfos UPSO 25-65  STOUT Правый </t>
   </si>
   <si>
-    <t xml:space="preserve">SDG-0001-002501 </t>
-[...16 lines deleted...]
-  <si>
     <t>SDG-0038-342501</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса в теплоизоляции с теплообменником 34 пластины STOUT Правый </t>
   </si>
   <si>
     <t>SDG-0038-282501</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса в теплоизоляции с теплообменником 28 пластин STOUT Правый </t>
   </si>
   <si>
     <t>SDG-0038-182501</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная группа без насоса в теплоизоляции с теплообменником 18 пластин STOUT Правый </t>
   </si>
   <si>
     <t>Насосно-смесительные группы Uni-Fitt</t>
+  </si>
+  <si>
+    <t>470S1200</t>
+  </si>
+  <si>
+    <t>Насосная группа SOLOMIX с насосом SCP 25/60 130 Uni-Fitt</t>
   </si>
   <si>
     <t>470N1200</t>
   </si>
   <si>
     <t>Насосная группа SOLOMIX без насоса Uni-Fitt</t>
   </si>
   <si>
     <t>473G0800</t>
   </si>
   <si>
     <t>Насосная группа SOLOMIX X с НР с насосом Grundfos UPSO 25-65 130 Uni-Fitt</t>
   </si>
   <si>
     <t>471N1200</t>
   </si>
   <si>
     <t>Насосная группа SOLOMIX с насосом Wilo Star 25/6-130 Uni-Fitt</t>
   </si>
   <si>
     <t>472N1200</t>
   </si>
   <si>
     <t>Насосная группа SOLOMIX с насосом Grundfos UPSO 25-65 130 Uni-Fitt</t>
   </si>
@@ -4256,62 +4283,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-2-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-3-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-4-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-12x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-12-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-12-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-34-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-dlya-plastikovykh-trub-34-20x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-kontsevoy-dlya-kollektorov-s-vozdukhootvodchikom-i-slivnym-kranom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-12nr-kh-12vr-kh-12nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-2-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-3-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-4-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-5-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-6-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-7-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-8-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-9-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-10-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-11-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-12-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-2-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-3-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-4-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-5-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-6-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-7-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-8-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-9-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-10-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-11-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-12-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-avtomaticheskiy-vozdukhootvodchik-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/komplekt-pryamykh-sharovykh-kranov-s-termometrami-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kran-sharovyy-kollektornyy-1-nv-uglovoy-s-termometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kran-sharovyy-kollektornyy-1-nv-s-termometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-13-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-13-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-2-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-3-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-4-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-5-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-6-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-7-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-8-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-9-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-10-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-11-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-12-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-2-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-3-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-4-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-5-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-6-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-7-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-8-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-9-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-10-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-11-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-12-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-avtomaticheskiy-vozdukhootvodchik-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-avtomaticheskiy-vozdukhootvodchik-1-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-2-vykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/?sku=13694" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-ruchnoy-vozdukhootvodchik-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/komplekt-pryamykh-sharovykh-kranov-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-4-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/?sku=13699" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-5-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-6-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/?sku=13701" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-7-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-8-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/?sku=13705" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1--34-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-9-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-10-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/?sku=13710" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-11-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-12-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/?sku=13715" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-13-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-13-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-2-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-3-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-4-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-5-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-6-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-7-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-8-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-9-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-10-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-11-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-12-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-6-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-7-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-8-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-9-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-10-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-11-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-12-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125402/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125403/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125404/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125405/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125406/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kreplenie-dlya-kollektora-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125407/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125408/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125409/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254010/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125502/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125503/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125504/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125505/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125506/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125507/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125508/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125509/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m1255010/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125402-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125403-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125404-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125405-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125406-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125407-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125408-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125409-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f1254010-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125402/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125403/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125404/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125405/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125406/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125407/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125408/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125409/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f1254010/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125502/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125503/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125504/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125505/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125506/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125507/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125508/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125509/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f1255010/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125402d/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125403d/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125404d/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125405d/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125406d/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125407d/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125408d/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125409d/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m1254010d/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125402-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125403-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125404-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125405-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125406-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125407-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125408-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125409-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254010-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125502-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125503-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125504-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125505-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125506-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125507-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125508-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125509-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m1255010-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254021-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254022-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254031-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254032-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254033-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254041-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254042-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254043-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254044-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254051-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254052-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254053-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254054-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254055-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254061-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254062-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254063-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254064-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254065-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254066-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125402d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125403d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125404d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125405d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125406d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125407d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125408d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125409d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254010d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254021d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254022d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254031d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254032d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254033d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254041d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254042d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254043d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254044d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254051d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254052d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254053d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254054d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254055d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254061d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254062d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254063d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254064d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254065d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254066d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-808025-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-808032-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-tgrtk-808032-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-808040-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-10010040-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-10010050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-12012040-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-12012050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-14014050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-16016050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-5-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-2-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-35-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-3-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-4-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-3-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-s-gidravlicheskim-razdelitelem-na-2-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-4-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-4-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-8-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-s-gidravlicheskim-razdelitelem-na-3-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-5-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-5-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnayagorizontalnaya-3-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-6-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-6-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-3-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-23-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-2-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-pryamykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-uglovykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh28kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh29kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-15kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-16h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-20h28/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-16h26-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-20h29-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-g15h34-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautherm-s-17kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-16x20-mm-x-g34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-16x20-mm-x-g34-nikel-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-20x25-mm-x-g34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-20x25-mm-x-g34-nikel-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-26x30-mm-x-g1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-32x30-mm-x-g1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-15-x-g34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-15-x-g34-s-myagkim-uplotneniem-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/krepleniya-kollektora-k-stene-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/krepleniya-kollektora-do-130-kvt-k-stene-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-34-lik-lik/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-1-lik-lik/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-1-670h125h494/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-2-670h125h594/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-3-670h125h744/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-4-670h125h894/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-5-670h125h1044/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-6-670h125h1194/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-7-670h125h1344/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-1-651h120h453/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-2-651h120h553/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-3-651h120h703/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-4-651h120h853/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-5-651h120h1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-6-651h120h1153/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-7-651h120h1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-tk-1-s-3-kh-khodovym-termostaticheskim-smesitelnym-klapanom-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnaya-gruppa-avtonomnoy-tsirkulyatsii-dlya-napolnogo-i-radiatornogo-otopleniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-bez-nasosa-s-termostaticheskim-klapanom-20-43-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/gidravlicheskaya-strelka-dlya-kotlovykh-kollektorov-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnaya-gruppa-s-vozmozhnostyu-regulirovki-ustanovochnogo-rasstoyaniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-bez-nasosa-dlya-sistem-napolnogo-i-radialnogo-otopleniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-uk-1-bez-smesitelya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-avtonomnoy-tsirkulyatsii-dlya-sistem-otopleniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-mk-1-s-3-kh-khodovym-smesitelnym-klapanom-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnaya-gruppa-dlya-sistemy-otopleniya-zeissler-/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-mk-1-l-s-3-kh-khodovym-smesitelnym-klapanom-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-dlya-sistemy-otopleniya-130-mm-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/stalnaya-raspredelitelnaya-grebenka-dn25-na-23-kontura-v-teploizolyatsii-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/stalnaya-raspredelitelnaya-grebenka-dn25-na-35-kontura-v-teploizolyatsii-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/stalnaya-raspredelitelnaya-grebenka-dn25-na-47-kontura-v-teploizolyatsii-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-s-pryamym-konturom-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-s-termostaticheskim-smesitelnym-klapanom-1-35-60s-pravaya-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-s-termostaticheskim-smesitelnym-klapanom-1-35-60s-levaya-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-18-plastin-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-28-plastin-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-34-plastin-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/gidravlicheskaya-strelka-s-nakidnymi-gaykami-1-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-1-bez-nasosa-s-pryamym-konturom-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-bez-nasosa-pravaya-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-pryamym-konturom-1-35-kw-s-nasosom-grundfos-upso-25-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-dlya-tverdotoplivnykh-kotlov-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-s-nasosom-grundfos-upso-25-65-stout_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-pryamym-konturom-1-14-42-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosno-smesitelnyy-uzel-stout-s-termoklapanom-baypasom-i-nasosom-grundfos-upso-25-65-130-/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-3-kh-khodovym-privodnym-smesitelem-1-29-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-pryamym-konturom-1-14-42-kw-s-nasosom-grundfos-upso-32-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-29-kw-s-nasosom-grundfos-upso-25-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-termostaticheskim-smesitelnym-klapanom-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-3-kh-khodovym-privodnym-smesitelem-1-14-39-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-termostaticheskim-smesitelnym-klapanom-1-s-nasosom-grundfos-upso-25-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-pryamym-konturom-1-35-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-14-39-kw-s-nasosom-grundfos-upso-32-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-3-kh-khodovym-privodnym-smesitelem-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-34-plastiny-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-28-plastin-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-18-plastin-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-bez-nasosa-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-x-s-nr-s-nasosom-grundfos-upso-25-65-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-s-nasosom-wilo-star-256-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-s-nasosom-grundfos-upso-25-65-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-multimix-s-nasosom-wilo-star-256-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-multimix-s-nasosom-grundfos-upso-25-65-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/golovka-termostaticheskaya-s-vynosnym-pogruzhnym-datchikom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-dlya-obvyazki-kotlov-oventrop/nasosno-smesitelnyy-blok-s-nasosom-wilo-yonos-para-regufloor-hn-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-dlya-obvyazki-kotlov-oventrop/nasosno-smesitelnye-blok-du25-1-bez-nasosa-regumat-s-130-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-dlya-obvyazki-kotlov-oventrop/nasosno-smesitelnye-blok-du25-1-bez-nasosa-s-trekhkhodovym-smesitelem-regumat-m3-130-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-uk-bez-smesitelya-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-14-uk-bez-smesitelya-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-mk-s-trehhodovym-smesitelem-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-14-mk-s-trekhkhodovym-smesitelem-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-levaya-1-mk-s-trekhkhodovym-smesitelem-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-levaya-1-14-mk-s-trekhkhodovym-smesitelem-meibes/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-uni-fitt/reguliruyushchiy-kollektor-34-34-ek-s-2-otvodami-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-uni-fitt/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-uni-fitt/reguliruyushchiy-kollektor-34-34-ek-s-4-otvodami-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-2-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-3-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-4-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-12x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-12-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-12-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-34-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-dlya-plastikovykh-trub-34-20x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-kontsevoy-dlya-kollektorov-s-vozdukhootvodchikom-i-slivnym-kranom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-12nr-kh-12vr-kh-12nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-2-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-3-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-4-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-5-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-6-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-7-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-8-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-9-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-10-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-11-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-s-raskhodomerami-v-sbore-12-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-2-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-3-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-4-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-5-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-6-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-7-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-8-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-9-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-10-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-11-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/kollektor-bez-raskhodomerov-v-sbore-12-vykh-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-avtomaticheskiy-vozdukhootvodchik-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rommer/komplekt-pryamykh-sharovykh-kranov-s-termometrami-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-raskhodomerami-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kran-sharovyy-kollektornyy-1-nv-uglovoy-s-termometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kran-sharovyy-kollektornyy-1-nv-s-termometrom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-s-regulirovochnymi-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-i-termostaticheskimi-ventilyami-13-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-2-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-3-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-4-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-5-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-6-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-7-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-8-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-9-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-10-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-11-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-12-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-uni-fitt/kollektor-iz-nerzhaveyushchey-stali-s-regulirovochnymi-i-termostaticheskimi-ventilyami-13-vykh-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-2-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-3-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-4-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-5-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-6-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-7-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-8-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-9-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-10-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-11-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-reguliruyushchimi-vstavkami-12-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-2-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-3-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-4-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-5-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-6-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-7-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-8-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-9-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-10-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-11-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-millennium/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-12-vykh-millennium/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-avtomaticheskiy-vozdukhootvodchik-1-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-avtomaticheskiy-vozdukhootvodchik-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-2-vykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/?sku=13694" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruemyy-kontsevoy-fiting-s-drenazhnym-ventilem-i-ruchnoy-vozdukhootvodchik-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-4-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/komplekt-pryamykh-sharovykh-kranov-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/?sku=13699" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-5-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-6-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/?sku=13701" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-7-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-8-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/?sku=13705" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-9-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1--34-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-10-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/?sku=13710" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-11-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-raskhodomerami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blog-iz-nerzhaveyushchey-stali-bez-raskhodomerov-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-dlya-radiatornoy-razvodki-12-vykh-stou/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/?sku=13715" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-2-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-iz-nerzhaveyushchey-stali-s-raskhodomerami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektornyy-blok-dlya-teplogo-pola-s-kranami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-bez-raskhodomerov-13-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-3-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-4-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-5-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-6-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-7-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-8-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-9-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-10-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-11-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-12-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/kollektor-iz-nerzhaveyushchey-stali-s-raskhodomerami-13-vykh-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rekhau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv/kollektor-raspredelitelnyy-rehau-hkv-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-2-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-3-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-4-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-5-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-6-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-7-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-8-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-9-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-10-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-11-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hlv/kollektor-raspredelitelnyy-rehau-hlv-na-12-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-2-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-3-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-4-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-5-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-6-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-6-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-7-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-7-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-8-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-8-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-9-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-9-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-10-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-10-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-11-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-11-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rekhau-hkv-d-na-12-konturov/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-rehau/hkv-d/kollektor-raspredelitelnyy-rehau-hkv-d-na-12-kontura/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125402/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125403/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125404/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125405/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125406/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125407/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kreplenie-dlya-kollektora-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125408/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125409/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254010/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125502/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125503/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125504/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125505/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125506/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125507/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125508/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125509/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m1255010/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125402-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125403-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125404-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125405-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125406-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125407-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125408-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f125409-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25f1254010-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125402/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125403/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125404/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125405/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125406/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125407/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125408/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f125409/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-40f1254010/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125502/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125503/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125504/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125505/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125506/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125507/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125508/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f125509/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-50f1255010/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125402d/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125403d/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125404d/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125405d/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125406d/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125407d/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125408d/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m125409d/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25m1254010d/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125402-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125403-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125404-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125405-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125406-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125407-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125408-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m125409-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254010-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125502-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125503-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125504-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125505-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125506-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125507-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125508-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m125509-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-32m1255010-s-grtk-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254021-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254022-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254031-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254032-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254033-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254041-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254042-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254043-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254044-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254051-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254052-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254053-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254054-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254055-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254061-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254062-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254063-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254064-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254065-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-standart-kk-25m1254066-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125402d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125403d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125404d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125405d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125406d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125407d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125408d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f125409d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254010d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254021d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254022d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254031d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254032d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254033d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254041d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254042d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254043d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254044d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254051d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254052d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254053d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254054d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254055d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254061d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254062d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254063d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254064d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254065d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/kollektor-dubler-kk-25f1254066d-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-808025-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-808032-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-tgrtk-808032-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-808040-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-10010040-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-10010050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-12012040-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-12012050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-14014050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-kotelnye/gidrostrelka-grtk-16016050-askon/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-3-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-23-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-2-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-5-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-2-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-35-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-3-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-4-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-3-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-s-gidravlicheskim-razdelitelem-na-2-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-4-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnaya-8-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-4-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-s-gidravlicheskim-razdelitelem-na-3-kontura-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-5-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-5-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/gidravlicheskaya-strelka-vertikalnayagorizontalnaya-3-m3chas-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-32-na-6-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kotelnye-kollektory-stout/raspredelitelnyy-stalnoy-kotelnyy-kollektor-dn-25-na-6-konturov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-pryamykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/komplekt-uglovykh-sharovykh-kranov-hkvhlv-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh22kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh20kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh28kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-16kh26kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-20kh29kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-stout/rezbozazhimnoe-soedinenie-evrokonus-stout/rezbozazhimnoe-soedinenie-15kh34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-16h22/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-flexpink-20h28/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-16h26-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-stabil-20h29-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautitan-g15h34-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/rezbozazhimnoe-soedinenieyevrokonus-rehau/rezbozazhimnoe-soedinenie-rautherm-s-17kh20/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-16x20-mm-x-g34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-16x20-mm-x-g34-nikel-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-20x25-mm-x-g34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-20x25-mm-x-g34-nikel-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-26x30-mm-x-g1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-32x30-mm-x-g1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-15-x-g34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-oventrop/obzhimnye-fitingi-oventrop-cofit-s/prisoedinenie-so-styazhnym-koltsomyevrokonus/prisoedinitelnyy-nabor-15-x-g34-s-myagkim-uplotneniem-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/krepleniya-kollektora-k-stene-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/krepleniya-kollektora-do-130-kvt-k-stene-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-34-lik-lik/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-1-lik-lik/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-12-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-34-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/predokhranitelnaya-armatura/kompensator-gidroudarov/kompensator-gidroudarov-nr-1-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-1-670h125h494/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-2-670h125h594/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-3-670h125h744/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-4-670h125h894/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-5-670h125h1044/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-6-670h125h1194/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-7-670h125h1344/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-1-651h120h453/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-2-651h120h553/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-3-651h120h703/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-4-651h120h853/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-5-651h120h1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-6-651h120h1153/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-7-651h120h1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-vstraivaemyy-shrv-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/shkafy-dlya-kollektorov/shkaf-kollektornyy-naruzhnyy-shrn-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-mk-1-l-s-3-kh-khodovym-smesitelnym-klapanom-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-dlya-sistemy-otopleniya-130-mm-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-tk-1-s-3-kh-khodovym-termostaticheskim-smesitelnym-klapanom-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnaya-gruppa-avtonomnoy-tsirkulyatsii-dlya-napolnogo-i-radiatornogo-otopleniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-bez-nasosa-s-termostaticheskim-klapanom-20-43-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/gidravlicheskaya-strelka-dlya-kotlovykh-kollektorov-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnaya-gruppa-s-vozmozhnostyu-regulirovki-ustanovochnogo-rasstoyaniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-bez-nasosa-dlya-sistem-napolnogo-i-radialnogo-otopleniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-uk-1-bez-smesitelya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnyy-uzel-avtonomnoy-tsirkulyatsii-dlya-sistem-otopleniya-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosnaya-gruppa-ng-mk-1-s-3-kh-khodovym-smesitelnym-klapanom-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/nasosno-smesitelnaya-gruppa-dlya-sistemy-otopleniya-zeissler-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/stalnaya-raspredelitelnaya-grebenka-dn25-na-23-kontura-v-teploizolyatsii-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/stalnaya-raspredelitelnaya-grebenka-dn25-na-35-kontura-v-teploizolyatsii-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-tim-zeissler/stalnaya-raspredelitelnaya-grebenka-dn25-na-47-kontura-v-teploizolyatsii-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-s-pryamym-konturom-1-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-s-termostaticheskim-smesitelnym-klapanom-1-35-60s-pravaya-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-s-termostaticheskim-smesitelnym-klapanom-1-35-60s-levaya-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-18-plastin-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-28-plastin-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-34-plastin-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/gidravlicheskaya-strelka-s-nakidnymi-gaykami-1-12-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-1-bez-nasosa-s-pryamym-konturom-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-rommer/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-bez-nasosa-pravaya-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-pryamym-konturom-1-35-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-14-39-kw-s-nasosom-grundfos-upso-32-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-3-kh-khodovym-privodnym-smesitelem-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-pryamym-konturom-1-35-kw-s-nasosom-grundfos-upso-25-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-dlya-tverdotoplivnykh-kotlov-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-s-nasosom-grundfos-upso-25-65-stout_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-pryamym-konturom-1-14-42-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosno-smesitelnyy-uzel-stout-s-termoklapanom-baypasom-i-nasosom-grundfos-upso-25-65-130-/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-3-kh-khodovym-privodnym-smesitelem-1-29-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-pryamym-konturom-1-14-42-kw-s-nasosom-grundfos-upso-32-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-3-kh-khodovym-privodnym-smesitelem-1-29-kw-s-nasosom-grundfos-upso-25-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-termostaticheskim-smesitelnym-klapanom-1-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-s-3-kh-khodovym-privodnym-smesitelem-1-14-39-kw-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-s-termostaticheskim-smesitelnym-klapanom-1-s-nasosom-grundfos-upso-25-65-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-34-plastiny-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-28-plastin-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-stout/nasosnaya-gruppa-bez-nasosa-v-teploizolyatsii-s-teploobmennikom-18-plastin-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-s-nasosom-scp-2560-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-bez-nasosa-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-x-s-nr-s-nasosom-grundfos-upso-25-65-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-s-nasosom-wilo-star-256-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-solomix-s-nasosom-grundfos-upso-25-65-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-multimix-s-nasosom-wilo-star-256-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/nasosnaya-gruppa-multimix-s-nasosom-grundfos-upso-25-65-130-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosno-smesitelnye-gruppy-uni-fitt/golovka-termostaticheskaya-s-vynosnym-pogruzhnym-datchikom-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-dlya-obvyazki-kotlov-oventrop/nasosno-smesitelnyy-blok-s-nasosom-wilo-yonos-para-regufloor-hn-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-dlya-obvyazki-kotlov-oventrop/nasosno-smesitelnye-blok-du25-1-bez-nasosa-regumat-s-130-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/nasosnye-gruppy-dlya-obvyazki-kotlov-oventrop/nasosno-smesitelnye-blok-du25-1-bez-nasosa-s-trekhkhodovym-smesitelem-regumat-m3-130-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-uk-bez-smesitelya-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-14-uk-bez-smesitelya-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-mk-s-trehhodovym-smesitelem-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-1-14-mk-s-trekhkhodovym-smesitelem-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-levaya-1-mk-s-trekhkhodovym-smesitelem-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/nasosnaya-gruppa-levaya-1-14-mk-s-trekhkhodovym-smesitelem-meibes/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D730"/>
+  <dimension ref="A1:D736"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D730" sqref="D730"/>
+      <selection activeCell="D736" sqref="D736"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -4343,10489 +4370,10572 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="13">
-        <v>2950</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="13">
-        <v>4250</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="13">
-        <v>5560</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="6">
-[...2 lines deleted...]
-      <c r="B12" s="11" t="s">
+      <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="13"/>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="6">
+      <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...6 lines deleted...]
-        <v>4270</v>
+      <c r="B13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="13">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="6">
+        <v>2</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="D15" s="13">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="6">
+        <v>3</v>
+      </c>
+      <c r="B16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="D14" s="13">
-[...4 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="C16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D16" s="13">
+        <v>5560</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="13">
-        <v>4909</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="13">
-        <v>7295</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="13">
-        <v>9605</v>
+        <v>5520</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="6">
-[...2 lines deleted...]
-      <c r="B20" s="11" t="s">
+      <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="13"/>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="6">
+      <c r="A21" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="11" t="s">
-[...6 lines deleted...]
-        <v>3642</v>
+      <c r="B21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D22" s="13">
-        <v>3704</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="13">
+        <v>7063</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="6">
+        <v>3</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="D24" s="13">
+        <v>9299</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="6">
+        <v>4</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="13">
-[...4 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="C25" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D25" s="13">
+        <v>3198</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="13">
-        <v>2835</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="13">
-        <v>437</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="13">
-        <v>4008</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="6">
-[...2 lines deleted...]
-      <c r="B29" s="11" t="s">
+      <c r="A29" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="13"/>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="6">
+      <c r="A30" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="11" t="s">
-[...6 lines deleted...]
-        <v>547</v>
+      <c r="B30" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D31" s="13">
-        <v>5256</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D32" s="13">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B33" s="11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D33" s="13">
-        <v>3256</v>
+        <v>535</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D34" s="13">
-        <v>4445</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D35" s="13">
-        <v>189</v>
+        <v>535</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D36" s="13">
-        <v>561</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D37" s="13">
-        <v>5906</v>
+        <v>428</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D38" s="13">
-        <v>283</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D39" s="13">
-        <v>561</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D40" s="13">
-        <v>3284</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D41" s="13">
-        <v>394</v>
+        <v>549</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D42" s="13">
-        <v>332</v>
+        <v>5893</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D43" s="13">
-        <v>4513</v>
+        <v>277</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D44" s="13">
-        <v>391</v>
+        <v>549</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D45" s="13">
-        <v>5963</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D46" s="13">
-        <v>2781</v>
+        <v>385</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D47" s="13">
-        <v>490</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="6">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B48" s="11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D48" s="13">
-        <v>3194</v>
+        <v>4505</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="6">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D49" s="13">
-        <v>526</v>
+        <v>383</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D50" s="13">
-        <v>3857</v>
+        <v>5981</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="6">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D51" s="13">
-        <v>3593</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="6">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D52" s="13">
-        <v>379</v>
+        <v>455</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="6">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D53" s="13">
-        <v>4338</v>
+        <v>514</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="6">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D54" s="13">
-        <v>502</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D55" s="13">
-        <v>5112</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="6">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D56" s="13">
-        <v>5740</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="6">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D57" s="13">
-        <v>391</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="6">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D58" s="13">
-        <v>442</v>
+        <v>371</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D59" s="13">
-        <v>3042</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="6">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D60" s="13">
-        <v>4473</v>
+        <v>491</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="6">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D61" s="13">
-        <v>5886</v>
+        <v>5617</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="6">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B62" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D62" s="13">
-        <v>547</v>
+        <v>383</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="6">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D63" s="13">
-        <v>8127</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="6">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D64" s="13">
-        <v>8091</v>
+        <v>432</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="6">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D65" s="13">
-        <v>710</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="6">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D66" s="13">
-        <v>4477</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="6">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D67" s="13">
-        <v>6712</v>
+        <v>535</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="6">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D68" s="13">
-        <v>8386</v>
+        <v>7952</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="6">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D69" s="13">
-        <v>8825</v>
+        <v>7917</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="6">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D70" s="13">
-        <v>11693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="6">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B71" s="11" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D71" s="13">
-        <v>11637</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="6">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B72" s="11" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D72" s="13">
-        <v>633</v>
+        <v>6567</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="6">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B73" s="11" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D73" s="13">
-        <v>2897</v>
+        <v>8206</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="6">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B74" s="11" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D74" s="13">
-        <v>867</v>
+        <v>8636</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="6">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B75" s="11" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D75" s="13">
-        <v>3049</v>
+        <v>11442</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="6">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B76" s="11" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D76" s="13">
-        <v>956</v>
+        <v>11387</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="6">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B77" s="11" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D77" s="13">
-        <v>4413</v>
+        <v>618</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="6">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D78" s="13">
-        <v>940</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="6">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D79" s="13">
-        <v>4796</v>
+        <v>849</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="6">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D80" s="13">
-        <v>5997</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="6">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D81" s="13">
-        <v>1125</v>
+        <v>935</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="6">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D82" s="13">
-        <v>8183</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="6">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D83" s="13">
-        <v>4230</v>
+        <v>919</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="6">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D84" s="13">
-        <v>4421</v>
+        <v>4693</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="6">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D85" s="13">
-        <v>6539</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="6">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D86" s="13">
-        <v>6871</v>
+        <v>5868</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="6">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D87" s="13">
-        <v>8956</v>
+        <v>8007</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="6">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B88" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" s="13">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="6">
+        <v>59</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="9" t="s">
         <v>161</v>
       </c>
-      <c r="C88" s="9" t="s">
+      <c r="D89" s="13">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="6">
+        <v>60</v>
+      </c>
+      <c r="B90" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="D88" s="13">
-[...4 lines deleted...]
-      <c r="A89" s="4" t="s">
+      <c r="C90" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="B89" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D90" s="13">
+        <v>6398</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="6">
-        <v>1</v>
+        <v>61</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D91" s="13">
-        <v>2485.84</v>
+        <v>6723</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="6">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D92" s="13">
-        <v>3575.12</v>
+        <v>8763</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="6">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D93" s="13">
-        <v>2894.32</v>
+        <v>11745</v>
       </c>
     </row>
     <row r="94" spans="1:4">
-      <c r="A94" s="6">
-[...2 lines deleted...]
-      <c r="B94" s="11" t="s">
+      <c r="A94" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="C94" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B94" s="8"/>
+      <c r="C94" s="9"/>
+      <c r="D94" s="13"/>
     </row>
     <row r="95" spans="1:4">
-      <c r="A95" s="6">
+      <c r="A95" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B95" s="11" t="s">
-[...6 lines deleted...]
-        <v>2882.36</v>
+      <c r="B95" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D96" s="13">
-        <v>3828.12</v>
+        <v>2485.84</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D97" s="13">
-        <v>4993.76</v>
+        <v>3575.12</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B98" s="11" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D98" s="13">
-        <v>3401.24</v>
+        <v>2894.32</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D99" s="13">
-        <v>4638.64</v>
+        <v>4143.68</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D100" s="13">
-        <v>6000.24</v>
+        <v>2882.36</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D101" s="13">
-        <v>2320.24</v>
+        <v>3828.12</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B102" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D102" s="13">
+        <v>4993.76</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="6">
+        <v>8</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C103" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="C102" s="9" t="s">
+      <c r="D103" s="13">
+        <v>3401.24</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="6">
+        <v>9</v>
+      </c>
+      <c r="B104" s="11" t="s">
         <v>187</v>
       </c>
-      <c r="D102" s="13">
-[...4 lines deleted...]
-      <c r="A103" s="4" t="s">
+      <c r="C104" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="B103" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D104" s="13">
+        <v>4638.64</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D105" s="13">
-        <v>780</v>
+        <v>6000.24</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>191</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D106" s="13">
-        <v>796</v>
+        <v>2320.24</v>
       </c>
     </row>
     <row r="107" spans="1:4">
-      <c r="A107" s="3" t="s">
+      <c r="A107" s="6">
+        <v>12</v>
+      </c>
+      <c r="B107" s="11" t="s">
         <v>193</v>
       </c>
-      <c r="B107" s="8"/>
-[...1 lines deleted...]
-      <c r="D107" s="13"/>
+      <c r="C107" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="D107" s="13">
+        <v>3044.28</v>
+      </c>
     </row>
     <row r="108" spans="1:4">
-      <c r="A108" s="5" t="s">
+      <c r="A108" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B108" s="8"/>
+      <c r="C108" s="9"/>
+      <c r="D108" s="13"/>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B108" s="10" t="s">
+      <c r="B109" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C108" s="12" t="s">
+      <c r="C109" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="D108" s="14" t="s">
+      <c r="D109" s="14" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>9707</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>197</v>
       </c>
       <c r="D110" s="13">
-        <v>11313</v>
+        <v>763</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D111" s="13">
-        <v>12924</v>
+        <v>779</v>
       </c>
     </row>
     <row r="112" spans="1:4">
-      <c r="A112" s="6">
-[...2 lines deleted...]
-      <c r="B112" s="11" t="s">
+      <c r="A112" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="C112" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B112" s="8"/>
+      <c r="C112" s="9"/>
+      <c r="D112" s="13"/>
     </row>
     <row r="113" spans="1:4">
-      <c r="A113" s="6">
+      <c r="A113" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B113" s="11" t="s">
-[...6 lines deleted...]
-        <v>16137</v>
+      <c r="B113" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D114" s="13">
-        <v>17769</v>
+        <v>9707</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D115" s="13">
-        <v>19276</v>
+        <v>11313</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D116" s="13">
-        <v>20812</v>
+        <v>12924</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D117" s="13">
-        <v>22318</v>
+        <v>14530</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D118" s="13">
-        <v>23885</v>
+        <v>16137</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D119" s="13">
-        <v>25392</v>
+        <v>17769</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D120" s="13">
-        <v>9358</v>
+        <v>19276</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C121" s="9" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D121" s="13">
-        <v>10789</v>
+        <v>20812</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D122" s="13">
-        <v>12226</v>
+        <v>22318</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D123" s="13">
-        <v>13657</v>
+        <v>23885</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D124" s="13">
-        <v>15089</v>
+        <v>25392</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D125" s="13">
-        <v>16547</v>
+        <v>9358</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D126" s="13">
-        <v>17878</v>
+        <v>10789</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D127" s="13">
-        <v>19241</v>
+        <v>12226</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D128" s="13">
-        <v>20572</v>
+        <v>13657</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D129" s="13">
-        <v>21965</v>
+        <v>15089</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D130" s="13">
-        <v>23296</v>
+        <v>16547</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D131" s="13">
-        <v>1903</v>
+        <v>17878</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="6">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B132" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="D132" s="13">
+        <v>19241</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="6">
+        <v>20</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="C133" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="C132" s="9" t="s">
+      <c r="D133" s="13">
+        <v>20572</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="6">
+        <v>21</v>
+      </c>
+      <c r="B134" s="11" t="s">
         <v>241</v>
       </c>
-      <c r="D132" s="13">
-[...4 lines deleted...]
-      <c r="A133" s="3" t="s">
+      <c r="C134" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="B133" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D134" s="13">
+        <v>21965</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="6">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D135" s="13">
-        <v>9328</v>
+        <v>23296</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="6">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="13">
-        <v>12001</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="6">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>248</v>
       </c>
       <c r="D137" s="13">
-        <v>14825</v>
+        <v>6212</v>
       </c>
     </row>
     <row r="138" spans="1:4">
-      <c r="A138" s="6">
-[...2 lines deleted...]
-      <c r="B138" s="11" t="s">
+      <c r="A138" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="C138" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B138" s="8"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="13"/>
     </row>
     <row r="139" spans="1:4">
-      <c r="A139" s="6">
+      <c r="A139" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B139" s="11" t="s">
-[...6 lines deleted...]
-        <v>21061</v>
+      <c r="B139" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B140" s="11" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="D140" s="13">
-        <v>23155</v>
+        <v>9328</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="D141" s="13">
-        <v>26956</v>
+        <v>12001</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B142" s="11" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D142" s="13">
-        <v>30316</v>
+        <v>14825</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B143" s="11" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D143" s="13">
-        <v>32246</v>
+        <v>17548</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D144" s="13">
-        <v>35352</v>
+        <v>21061</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D145" s="13">
-        <v>38185</v>
+        <v>23155</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D146" s="13">
-        <v>8270</v>
+        <v>26956</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B147" s="11" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D147" s="13">
-        <v>10453</v>
+        <v>30316</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D148" s="13">
-        <v>12877</v>
+        <v>32246</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B149" s="11" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D149" s="13">
-        <v>15129</v>
+        <v>35352</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B150" s="11" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D150" s="13">
-        <v>4311</v>
+        <v>38185</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D151" s="13">
-        <v>17774</v>
+        <v>8270</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D152" s="13">
-        <v>3799</v>
+        <v>10453</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D153" s="13">
-        <v>19311</v>
+        <v>12877</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D154" s="13">
-        <v>22447</v>
+        <v>15129</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D155" s="13">
-        <v>25396</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D156" s="13">
-        <v>32346</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D157" s="13">
-        <v>35352</v>
+        <v>17774</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D158" s="13">
-        <v>38185</v>
+        <v>19311</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D159" s="13">
-        <v>10229</v>
+        <v>22447</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="6">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B160" s="11" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D160" s="13">
-        <v>11981</v>
+        <v>25396</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="6">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B161" s="11" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D161" s="13">
-        <v>14355</v>
+        <v>32346</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="6">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B162" s="11" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D162" s="13">
-        <v>17208</v>
+        <v>35352</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="6">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B163" s="11" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D163" s="13">
-        <v>19875</v>
+        <v>38185</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D164" s="13">
-        <v>22759</v>
+        <v>10229</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D165" s="13">
-        <v>25692</v>
+        <v>11981</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="6">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D166" s="13">
-        <v>27938</v>
+        <v>14355</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="6">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D167" s="13">
-        <v>30628</v>
+        <v>17208</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B168" s="11" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D168" s="13">
-        <v>34452</v>
+        <v>19875</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="6">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="D169" s="13">
-        <v>37152</v>
+        <v>22759</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="6">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D170" s="13">
-        <v>40415</v>
+        <v>25692</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="6">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D171" s="13">
-        <v>8690</v>
+        <v>27938</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="6">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D172" s="13">
-        <v>10359</v>
+        <v>30628</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="6">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B173" s="11" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D173" s="13">
-        <v>12124</v>
+        <v>34452</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="6">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B174" s="11" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D174" s="13">
-        <v>14078</v>
+        <v>37152</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="6">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="D175" s="13">
-        <v>16651</v>
+        <v>40415</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="6">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B176" s="11" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D176" s="13">
-        <v>18843</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="6">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B177" s="11" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D177" s="13">
-        <v>21216</v>
+        <v>10359</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="6">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D178" s="13">
-        <v>23224</v>
+        <v>12124</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="6">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D179" s="13">
-        <v>25526</v>
+        <v>14078</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="6">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="D180" s="13">
-        <v>27582</v>
+        <v>16651</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="6">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D181" s="13">
-        <v>29884</v>
+        <v>18843</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="6">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B182" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C182" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="D182" s="13">
+        <v>21216</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="6">
+        <v>44</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="C183" s="9" t="s">
         <v>337</v>
       </c>
-      <c r="C182" s="9" t="s">
+      <c r="D183" s="13">
+        <v>23224</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="6">
+        <v>45</v>
+      </c>
+      <c r="B184" s="11" t="s">
         <v>338</v>
       </c>
-      <c r="D182" s="13">
-[...4 lines deleted...]
-      <c r="A183" s="3" t="s">
+      <c r="C184" s="9" t="s">
         <v>339</v>
       </c>
-      <c r="B183" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D184" s="13">
+        <v>25526</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="6">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>341</v>
       </c>
       <c r="D185" s="13">
-        <v>5282.64</v>
+        <v>27582</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="6">
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D186" s="13">
-        <v>6394.5</v>
+        <v>29884</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="6">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>344</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>345</v>
       </c>
       <c r="D187" s="13">
-        <v>7619.46</v>
+        <v>32552</v>
       </c>
     </row>
     <row r="188" spans="1:4">
-      <c r="A188" s="6">
-[...2 lines deleted...]
-      <c r="B188" s="11" t="s">
+      <c r="A188" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="C188" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B188" s="8"/>
+      <c r="C188" s="9"/>
+      <c r="D188" s="13"/>
     </row>
     <row r="189" spans="1:4">
-      <c r="A189" s="6">
+      <c r="A189" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B189" s="11" t="s">
-[...6 lines deleted...]
-        <v>9818.82</v>
+      <c r="B189" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="D190" s="13">
-        <v>10955.91</v>
+        <v>5282.64</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B191" s="11" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D191" s="13">
-        <v>12118.23</v>
+        <v>6394.5</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B192" s="11" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="D192" s="13">
-        <v>13243.14</v>
+        <v>7619.46</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B193" s="11" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D193" s="13">
-        <v>14324.55</v>
+        <v>8719.139999999999</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D194" s="13">
-        <v>14951.82</v>
+        <v>9818.82</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B195" s="11" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D195" s="13">
-        <v>16493.46</v>
+        <v>10955.91</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B196" s="11" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D196" s="13">
-        <v>5822.91</v>
+        <v>12118.23</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B197" s="11" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D197" s="13">
-        <v>7457.64</v>
+        <v>13243.14</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D198" s="13">
-        <v>9035.82</v>
+        <v>14324.55</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D199" s="13">
-        <v>10527</v>
+        <v>14951.82</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D200" s="13">
-        <v>11906.82</v>
+        <v>16493.46</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="D201" s="13">
-        <v>13547.64</v>
+        <v>5822.91</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B202" s="11" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D202" s="13">
-        <v>14933.55</v>
+        <v>7457.64</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B203" s="11" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D203" s="13">
-        <v>16493.46</v>
+        <v>9035.82</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B204" s="11" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D204" s="13">
-        <v>18046.41</v>
+        <v>10527</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B205" s="11" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D205" s="13">
-        <v>18941.64</v>
+        <v>11906.82</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B206" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="C206" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="D206" s="13">
+        <v>13547.64</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" s="6">
+        <v>18</v>
+      </c>
+      <c r="B207" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="C207" s="9" t="s">
         <v>382</v>
       </c>
-      <c r="C206" s="9" t="s">
+      <c r="D207" s="13">
+        <v>14933.55</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" s="6">
+        <v>19</v>
+      </c>
+      <c r="B208" s="11" t="s">
         <v>383</v>
       </c>
-      <c r="D206" s="13">
-[...4 lines deleted...]
-      <c r="A207" s="3" t="s">
+      <c r="C208" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="B207" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D208" s="13">
+        <v>16493.46</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C209" s="9" t="s">
         <v>386</v>
       </c>
       <c r="D209" s="13">
-        <v>1746</v>
+        <v>18046.41</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D210" s="13">
-        <v>9555</v>
+        <v>18941.64</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="6">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D211" s="13">
-        <v>2393</v>
+        <v>21004.41</v>
       </c>
     </row>
     <row r="212" spans="1:4">
-      <c r="A212" s="6">
-[...2 lines deleted...]
-      <c r="B212" s="11" t="s">
+      <c r="A212" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C212" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B212" s="8"/>
+      <c r="C212" s="9"/>
+      <c r="D212" s="13"/>
     </row>
     <row r="213" spans="1:4">
-      <c r="A213" s="6">
+      <c r="A213" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B213" s="11" t="s">
-[...6 lines deleted...]
-        <v>8479</v>
+      <c r="B213" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D213" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D214" s="13">
-        <v>1125</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D215" s="13">
-        <v>6784</v>
+        <v>7643</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D216" s="13">
-        <v>24138</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D217" s="13">
-        <v>1823</v>
+        <v>9555</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D218" s="13">
-        <v>11109</v>
+        <v>8479</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D219" s="13">
-        <v>1755</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B220" s="11" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D220" s="13">
-        <v>1962</v>
+        <v>6784</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C221" s="9" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D221" s="13">
-        <v>7351</v>
+        <v>24138</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D222" s="13">
-        <v>28478</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D223" s="13">
-        <v>32275</v>
+        <v>28478</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D224" s="13">
-        <v>1982</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C225" s="9" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D225" s="13">
-        <v>13139</v>
+        <v>11109</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C226" s="9" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="D226" s="13">
-        <v>7830</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C227" s="9" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D227" s="13">
-        <v>8349</v>
+        <v>7351</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D228" s="13">
-        <v>2028</v>
+        <v>8349</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B229" s="11" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D229" s="13">
-        <v>10101</v>
+        <v>32275</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D230" s="13">
-        <v>35800</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="6">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B231" s="11" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D231" s="13">
-        <v>2043</v>
+        <v>13139</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="6">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B232" s="11" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D232" s="13">
-        <v>15288</v>
+        <v>7830</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B233" s="11" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D233" s="13">
-        <v>2522</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="6">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D234" s="13">
-        <v>11711</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="6">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D235" s="13">
-        <v>40004</v>
+        <v>10101</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="6">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C236" s="9" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D236" s="13">
-        <v>18393</v>
+        <v>35800</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="6">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B237" s="11" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C237" s="9" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D237" s="13">
-        <v>2552</v>
+        <v>15288</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B238" s="11" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C238" s="9" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D238" s="13">
-        <v>20738</v>
+        <v>18393</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="6">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D239" s="13">
-        <v>2735</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="6">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C240" s="9" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D240" s="13">
-        <v>13866</v>
+        <v>11711</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="6">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D241" s="13">
-        <v>43394</v>
+        <v>40004</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C242" s="9" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D242" s="13">
-        <v>23529</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="6">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C243" s="9" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D243" s="13">
-        <v>2811</v>
+        <v>20738</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="6">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C244" s="9" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D244" s="13">
-        <v>15627</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="6">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C245" s="9" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D245" s="13">
-        <v>48412</v>
+        <v>13866</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="6">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C246" s="9" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D246" s="13">
-        <v>2887</v>
+        <v>43394</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="6">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C247" s="9" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D247" s="13">
-        <v>2962</v>
+        <v>23529</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="6">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B248" s="11" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C248" s="9" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D248" s="13">
-        <v>25679</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="6">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C249" s="9" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D249" s="13">
-        <v>16965</v>
+        <v>15627</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="6">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C250" s="9" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D250" s="13">
-        <v>50254</v>
+        <v>48412</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="6">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B251" s="11" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C251" s="9" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D251" s="13">
-        <v>18509</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="6">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C252" s="9" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D252" s="13">
-        <v>55462</v>
+        <v>16965</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="6">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B253" s="11" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C253" s="9" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D253" s="13">
-        <v>3502</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="6">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C254" s="9" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D254" s="13">
-        <v>28427</v>
+        <v>50254</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="6">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C255" s="9" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D255" s="13">
-        <v>3532</v>
+        <v>25679</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="6">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C256" s="9" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D256" s="13">
-        <v>3686</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="6">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C257" s="9" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D257" s="13">
-        <v>19707</v>
+        <v>18509</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="6">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B258" s="11" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C258" s="9" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D258" s="13">
-        <v>59667</v>
+        <v>55462</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="6">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B259" s="11" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C259" s="9" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D259" s="13">
-        <v>30695</v>
+        <v>28427</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="6">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B260" s="11" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C260" s="9" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D260" s="13">
-        <v>3722</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="6">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B261" s="11" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C261" s="9" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D261" s="13">
-        <v>21022</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="6">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B262" s="11" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C262" s="9" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D262" s="13">
-        <v>22646</v>
+        <v>19707</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="6">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B263" s="11" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C263" s="9" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D263" s="13">
-        <v>33920</v>
+        <v>59667</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="6">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C264" s="9" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D264" s="13">
-        <v>3799</v>
+        <v>30695</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="6">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C265" s="9" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="D265" s="13">
-        <v>11466</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="6">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B266" s="11" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C266" s="9" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D266" s="13">
-        <v>3995</v>
+        <v>33920</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="6">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B267" s="11" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C267" s="9" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="D267" s="13">
-        <v>27257</v>
+        <v>21022</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="6">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B268" s="11" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C268" s="9" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D268" s="13">
-        <v>38340</v>
+        <v>22646</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="6">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B269" s="11" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C269" s="9" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D269" s="13">
-        <v>22574</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="6">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B270" s="11" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C270" s="9" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D270" s="13">
-        <v>42041</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="6">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B271" s="11" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C271" s="9" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D271" s="13">
-        <v>12899</v>
+        <v>11466</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="6">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B272" s="11" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C272" s="9" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="D272" s="13">
-        <v>25919</v>
+        <v>27257</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="6">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B273" s="11" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C273" s="9" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D273" s="13">
-        <v>29860</v>
+        <v>38340</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="6">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="D274" s="13">
-        <v>32009</v>
+        <v>30376</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="6">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="D275" s="13">
-        <v>15527</v>
+        <v>22574</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="6">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B276" s="11" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D276" s="13">
-        <v>35592</v>
+        <v>42041</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="6">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B277" s="11" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C277" s="9" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="D277" s="13">
-        <v>30376</v>
+        <v>25919</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="6">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B278" s="11" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C278" s="9" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="D278" s="13">
-        <v>18633</v>
+        <v>12899</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="6">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B279" s="11" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C279" s="9" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D279" s="13">
-        <v>33630</v>
+        <v>29860</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="6">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B280" s="11" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="D280" s="13">
-        <v>37563</v>
+        <v>32009</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="6">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C281" s="9" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D281" s="13">
-        <v>40682</v>
+        <v>15527</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="6">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B282" s="11" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D282" s="13">
-        <v>44478</v>
+        <v>35592</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="6">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B283" s="11" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C283" s="9" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="D283" s="13">
-        <v>47055</v>
+        <v>18633</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="6">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C284" s="9" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="D284" s="13">
-        <v>50853</v>
+        <v>33630</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="6">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C285" s="9" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D285" s="13">
-        <v>54514</v>
+        <v>37563</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="6">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C286" s="9" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D286" s="13">
-        <v>9477</v>
+        <v>40682</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="6">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B287" s="11" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C287" s="9" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D287" s="13">
-        <v>11320</v>
+        <v>44478</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="6">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C288" s="9" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="D288" s="13">
-        <v>13418</v>
+        <v>47055</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="6">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B289" s="11" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C289" s="9" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="D289" s="13">
-        <v>15374</v>
+        <v>50853</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="6">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B290" s="11" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D290" s="13">
-        <v>17792</v>
+        <v>54514</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="6">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B291" s="11" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C291" s="9" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="D291" s="13">
-        <v>19985</v>
+        <v>9477</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="6">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="C292" s="9" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D292" s="13">
-        <v>21902</v>
+        <v>11320</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="6">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B293" s="11" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C293" s="9" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D293" s="13">
-        <v>24063</v>
+        <v>13418</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="6">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C294" s="9" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="D294" s="13">
-        <v>25961</v>
+        <v>15374</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="6">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B295" s="11" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="C295" s="9" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D295" s="13">
-        <v>27830</v>
+        <v>17792</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="6">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B296" s="11" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C296" s="9" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D296" s="13">
-        <v>31212</v>
+        <v>19985</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="6">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B297" s="11" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="D297" s="13">
-        <v>10717</v>
+        <v>21902</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="6">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C298" s="9" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="D298" s="13">
-        <v>12973</v>
+        <v>24063</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="6">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B299" s="11" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C299" s="9" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D299" s="13">
-        <v>15532</v>
+        <v>25961</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="6">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B300" s="11" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="D300" s="13">
-        <v>17796</v>
+        <v>27830</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="6">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B301" s="11" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="D301" s="13">
-        <v>20830</v>
+        <v>31212</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="6">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B302" s="11" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C302" s="9" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="D302" s="13">
-        <v>23477</v>
+        <v>10717</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="6">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B303" s="11" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C303" s="9" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="D303" s="13">
-        <v>25873</v>
+        <v>12973</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="6">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B304" s="11" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C304" s="9" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="D304" s="13">
-        <v>28480</v>
+        <v>15532</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="6">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B305" s="11" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="C305" s="9" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D305" s="13">
-        <v>30864</v>
+        <v>17796</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="6">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B306" s="11" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C306" s="9" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="D306" s="13">
-        <v>33210</v>
+        <v>20830</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="6">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B307" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="D307" s="13">
+        <v>23477</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="6">
+        <v>95</v>
+      </c>
+      <c r="B308" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="C308" s="9" t="s">
         <v>581</v>
       </c>
-      <c r="C307" s="9" t="s">
+      <c r="D308" s="13">
+        <v>25873</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="6">
+        <v>96</v>
+      </c>
+      <c r="B309" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="D307" s="13">
-[...4 lines deleted...]
-      <c r="A308" s="3" t="s">
+      <c r="C309" s="9" t="s">
         <v>583</v>
       </c>
-      <c r="B308" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D309" s="13">
+        <v>28480</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="6">
-        <v>1</v>
+        <v>97</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>584</v>
       </c>
       <c r="C310" s="9" t="s">
         <v>585</v>
       </c>
       <c r="D310" s="13">
-        <v>30500</v>
+        <v>30864</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="6">
-        <v>2</v>
+        <v>98</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>586</v>
       </c>
       <c r="C311" s="9" t="s">
         <v>587</v>
       </c>
       <c r="D311" s="13">
-        <v>42273</v>
+        <v>33210</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="6">
-        <v>3</v>
+        <v>99</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>588</v>
       </c>
       <c r="C312" s="9" t="s">
         <v>589</v>
       </c>
       <c r="D312" s="13">
-        <v>53985</v>
+        <v>36993</v>
       </c>
     </row>
     <row r="313" spans="1:4">
-      <c r="A313" s="6">
-[...2 lines deleted...]
-      <c r="B313" s="11" t="s">
+      <c r="A313" s="3" t="s">
         <v>590</v>
       </c>
-      <c r="C313" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B313" s="8"/>
+      <c r="C313" s="9"/>
+      <c r="D313" s="13"/>
     </row>
     <row r="314" spans="1:4">
-      <c r="A314" s="6">
+      <c r="A314" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B314" s="11" t="s">
-[...6 lines deleted...]
-        <v>22265</v>
+      <c r="B314" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C314" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B315" s="11" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C315" s="9" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="D315" s="13">
-        <v>34221</v>
+        <v>30500</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B316" s="11" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C316" s="9" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="D316" s="13">
-        <v>13054</v>
+        <v>42273</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B317" s="11" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C317" s="9" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="D317" s="13">
-        <v>25803</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B318" s="11" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C318" s="9" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D318" s="13">
-        <v>6832</v>
+        <v>10492</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B319" s="11" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C319" s="9" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="D319" s="13">
-        <v>15006</v>
+        <v>6832</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C320" s="9" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D320" s="13">
-        <v>30378</v>
+        <v>53985</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B321" s="11" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C321" s="9" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D321" s="13">
-        <v>38308</v>
+        <v>27389</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B322" s="11" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C322" s="9" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="D322" s="13">
-        <v>15800</v>
+        <v>34221</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C323" s="9" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="D323" s="13">
-        <v>9516</v>
+        <v>13054</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B324" s="11" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C324" s="9" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="D324" s="13">
-        <v>18727</v>
+        <v>15006</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B325" s="11" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="C325" s="9" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="D325" s="13">
-        <v>33062</v>
+        <v>22265</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B326" s="11" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="C326" s="9" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="D326" s="13">
-        <v>42029</v>
+        <v>30378</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="C327" s="9" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="D327" s="13">
-        <v>19093</v>
+        <v>38308</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B328" s="11" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="C328" s="9" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D328" s="13">
-        <v>22692</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B329" s="11" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C329" s="9" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D329" s="13">
-        <v>12078</v>
+        <v>18727</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B330" s="11" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="C330" s="9" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D330" s="13">
-        <v>36783</v>
+        <v>25803</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C331" s="9" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D331" s="13">
-        <v>46421</v>
+        <v>9516</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="6">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B332" s="11" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C332" s="9" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="D332" s="13">
-        <v>21655</v>
+        <v>33062</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="6">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B333" s="11" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="C333" s="9" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="D333" s="13">
-        <v>26474</v>
+        <v>42029</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B334" s="11" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="C334" s="9" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D334" s="13">
-        <v>39528</v>
+        <v>19093</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="6">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C335" s="9" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D335" s="13">
-        <v>10492</v>
+        <v>22692</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="6">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B336" s="11" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C336" s="9" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D336" s="13">
-        <v>50203</v>
+        <v>12078</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="6">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B337" s="11" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C337" s="9" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="D337" s="13">
-        <v>24644</v>
+        <v>36783</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="6">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B338" s="11" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C338" s="9" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="D338" s="13">
-        <v>4617</v>
+        <v>46421</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B339" s="11" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C339" s="9" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="D339" s="13">
-        <v>2046</v>
+        <v>21655</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="6">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="C340" s="9" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D340" s="13">
-        <v>13298</v>
+        <v>26474</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="6">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B341" s="11" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="C341" s="9" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="D341" s="13">
-        <v>1600</v>
+        <v>39528</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="6">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B342" s="11" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="C342" s="9" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D342" s="13">
-        <v>4146</v>
+        <v>50203</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B343" s="11" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="C343" s="9" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="D343" s="13">
-        <v>27389</v>
+        <v>24644</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="6">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B344" s="11" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C344" s="9" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D344" s="13">
-        <v>16043</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="6">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="C345" s="9" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="D345" s="13">
-        <v>33855</v>
+        <v>13298</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="6">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="D346" s="13">
-        <v>4009.36</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="6">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B347" s="11" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C347" s="9" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="D347" s="13">
-        <v>18788</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="6">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B348" s="11" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="C348" s="9" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="D348" s="13">
-        <v>32513</v>
+        <v>27389</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="6">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B349" s="11" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="C349" s="9" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="D349" s="13">
-        <v>2098</v>
+        <v>16043</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="6">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="C350" s="9" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D350" s="13">
-        <v>41602</v>
+        <v>33855</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="6">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B351" s="11" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C351" s="9" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="D351" s="13">
-        <v>21289</v>
+        <v>4009.36</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="6">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C352" s="9" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="D352" s="13">
-        <v>37698</v>
+        <v>32513</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="6">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B353" s="11" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="C353" s="9" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="D353" s="13">
-        <v>24339</v>
+        <v>18788</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="6">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B354" s="11" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="C354" s="9" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D354" s="13">
-        <v>42822</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="6">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B355" s="11" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C355" s="9" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="D355" s="13">
-        <v>27084</v>
+        <v>37698</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="6">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B356" s="11" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C356" s="9" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="D356" s="13">
-        <v>11468</v>
+        <v>41602</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="6">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B357" s="11" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C357" s="9" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="D357" s="13">
-        <v>48983</v>
+        <v>21289</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="6">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C358" s="9" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="D358" s="13">
-        <v>48312</v>
+        <v>24339</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="6">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C359" s="9" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D359" s="13">
-        <v>29219</v>
+        <v>42822</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="6">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C360" s="9" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D360" s="13">
-        <v>56364</v>
+        <v>48983</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="6">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D361" s="13">
-        <v>53700</v>
+        <v>27084</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="6">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B362" s="11" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="D362" s="13">
-        <v>32330</v>
+        <v>11468</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="6">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B363" s="11" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="D363" s="13">
-        <v>58800</v>
+        <v>48312</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="6">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B364" s="11" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D364" s="13">
-        <v>33123</v>
+        <v>29219</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="6">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B365" s="11" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="D365" s="13">
-        <v>64200</v>
+        <v>56364</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="6">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="D366" s="13">
-        <v>35929</v>
+        <v>53700</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="6">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B367" s="11" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="D367" s="13">
-        <v>64416</v>
+        <v>32330</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="6">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D368" s="13">
-        <v>69235</v>
+        <v>58800</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="6">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="D369" s="13">
-        <v>74000</v>
+        <v>33123</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="6">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="C370" s="9" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="D370" s="13">
-        <v>71858</v>
+        <v>35929</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="6">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="C371" s="9" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="D371" s="13">
-        <v>79544</v>
+        <v>64200</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="6">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="C372" s="9" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D372" s="13">
-        <v>86986</v>
+        <v>64416</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="6">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C373" s="9" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="D373" s="13">
-        <v>95038</v>
+        <v>69235</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="6">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B374" s="11" t="s">
+        <v>709</v>
+      </c>
+      <c r="C374" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="D374" s="13">
+        <v>74000</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="6">
+        <v>61</v>
+      </c>
+      <c r="B375" s="11" t="s">
+        <v>711</v>
+      </c>
+      <c r="C375" s="9" t="s">
         <v>712</v>
       </c>
-      <c r="C374" s="9" t="s">
+      <c r="D375" s="13">
+        <v>71858</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="6">
+        <v>62</v>
+      </c>
+      <c r="B376" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="D374" s="13">
-[...4 lines deleted...]
-      <c r="A375" s="3" t="s">
+      <c r="C376" s="9" t="s">
         <v>714</v>
       </c>
-      <c r="B375" s="8"/>
-[...4 lines deleted...]
-      <c r="A376" s="4" t="s">
+      <c r="D376" s="13">
+        <v>79544</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="6">
+        <v>63</v>
+      </c>
+      <c r="B377" s="11" t="s">
         <v>715</v>
       </c>
-      <c r="B376" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="C377" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="D377" s="13">
+        <v>86986</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="6">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D378" s="13">
-        <v>14770</v>
+        <v>95038</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="6">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D379" s="13">
-        <v>20464</v>
+        <v>103090</v>
       </c>
     </row>
     <row r="380" spans="1:4">
-      <c r="A380" s="6">
-[...5 lines deleted...]
-      <c r="C380" s="9" t="s">
+      <c r="A380" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="D380" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="B380" s="8"/>
+      <c r="C380" s="9"/>
+      <c r="D380" s="13"/>
     </row>
     <row r="381" spans="1:4">
-      <c r="A381" s="6">
-[...2 lines deleted...]
-      <c r="B381" s="11" t="s">
+      <c r="A381" s="4" t="s">
         <v>722</v>
       </c>
-      <c r="C381" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B381" s="8"/>
+      <c r="C381" s="9"/>
+      <c r="D381" s="13"/>
     </row>
     <row r="382" spans="1:4">
-      <c r="A382" s="6">
+      <c r="A382" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B382" s="11" t="s">
-[...6 lines deleted...]
-        <v>19441</v>
+      <c r="B382" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C382" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D382" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B383" s="11" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C383" s="9" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="D383" s="13">
-        <v>28203</v>
+        <v>14770</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="C384" s="9" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="D384" s="13">
-        <v>21538</v>
+        <v>20464</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B385" s="11" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="C385" s="9" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D385" s="13">
-        <v>33001</v>
+        <v>16991</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C386" s="9" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="D386" s="13">
-        <v>23999</v>
+        <v>24334</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C387" s="9" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="D387" s="13">
-        <v>36871</v>
+        <v>19441</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C388" s="9" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="D388" s="13">
-        <v>26724</v>
+        <v>28203</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="C389" s="9" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="D389" s="13">
-        <v>42907</v>
+        <v>21538</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B390" s="11" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C390" s="9" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="D390" s="13">
-        <v>29126</v>
+        <v>33001</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B391" s="11" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="C391" s="9" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="D391" s="13">
-        <v>46776</v>
+        <v>23999</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B392" s="11" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="C392" s="9" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="D392" s="13">
-        <v>31479</v>
+        <v>36871</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B393" s="11" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="C393" s="9" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="D393" s="13">
-        <v>50492</v>
+        <v>26724</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B394" s="11" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="C394" s="9" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="D394" s="13">
-        <v>33784</v>
+        <v>42907</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="C395" s="9" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="D395" s="13">
-        <v>56373</v>
+        <v>29126</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D396" s="13">
-        <v>36455</v>
+        <v>46776</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D397" s="13">
-        <v>60244</v>
+        <v>31479</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="C398" s="9" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D398" s="13">
-        <v>38755</v>
+        <v>50492</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B399" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C399" s="9" t="s">
+        <v>756</v>
+      </c>
+      <c r="D399" s="13">
+        <v>33784</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400" s="6">
+        <v>18</v>
+      </c>
+      <c r="B400" s="11" t="s">
         <v>757</v>
       </c>
-      <c r="C399" s="9" t="s">
+      <c r="C400" s="9" t="s">
         <v>758</v>
       </c>
-      <c r="D399" s="13">
-[...4 lines deleted...]
-      <c r="A400" s="4" t="s">
+      <c r="D400" s="13">
+        <v>56373</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" s="6">
+        <v>19</v>
+      </c>
+      <c r="B401" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C401" s="9" t="s">
         <v>759</v>
       </c>
-      <c r="B400" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D401" s="13">
+        <v>36455</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B402" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>761</v>
       </c>
       <c r="D402" s="13">
-        <v>10044</v>
+        <v>60244</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B403" s="11" t="s">
         <v>762</v>
       </c>
       <c r="C403" s="9" t="s">
         <v>763</v>
       </c>
       <c r="D403" s="13">
-        <v>13024</v>
+        <v>38755</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="6">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B404" s="11" t="s">
         <v>764</v>
       </c>
       <c r="C404" s="9" t="s">
         <v>765</v>
       </c>
       <c r="D404" s="13">
-        <v>14900</v>
+        <v>64266</v>
       </c>
     </row>
     <row r="405" spans="1:4">
-      <c r="A405" s="6">
-[...2 lines deleted...]
-      <c r="B405" s="11" t="s">
+      <c r="A405" s="4" t="s">
         <v>766</v>
       </c>
-      <c r="C405" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B405" s="8"/>
+      <c r="C405" s="9"/>
+      <c r="D405" s="13"/>
     </row>
     <row r="406" spans="1:4">
-      <c r="A406" s="6">
+      <c r="A406" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B406" s="11" t="s">
-[...6 lines deleted...]
-        <v>18951</v>
+      <c r="B406" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C406" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D406" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B407" s="11" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="C407" s="9" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="D407" s="13">
-        <v>20698</v>
+        <v>10044</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B408" s="11" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="C408" s="9" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="D408" s="13">
-        <v>22695</v>
+        <v>13024</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D409" s="13">
-        <v>24509</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="D410" s="13">
-        <v>26424</v>
+        <v>16784</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B411" s="11" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="D411" s="13">
-        <v>28491</v>
+        <v>18951</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B412" s="11" t="s">
+        <v>777</v>
+      </c>
+      <c r="C412" s="9" t="s">
+        <v>778</v>
+      </c>
+      <c r="D412" s="13">
+        <v>20698</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413" s="6">
+        <v>7</v>
+      </c>
+      <c r="B413" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="C413" s="9" t="s">
         <v>780</v>
       </c>
-      <c r="C412" s="9" t="s">
+      <c r="D413" s="13">
+        <v>22695</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414" s="6">
+        <v>8</v>
+      </c>
+      <c r="B414" s="11" t="s">
         <v>781</v>
       </c>
-      <c r="D412" s="13">
-[...4 lines deleted...]
-      <c r="A413" s="4" t="s">
+      <c r="C414" s="9" t="s">
         <v>782</v>
       </c>
-      <c r="B413" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D414" s="13">
+        <v>24509</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B415" s="11" t="s">
         <v>783</v>
       </c>
       <c r="C415" s="9" t="s">
         <v>784</v>
       </c>
       <c r="D415" s="13">
-        <v>15067</v>
+        <v>26424</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B416" s="11" t="s">
         <v>785</v>
       </c>
       <c r="C416" s="9" t="s">
         <v>786</v>
       </c>
       <c r="D416" s="13">
-        <v>23251</v>
+        <v>28491</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B417" s="11" t="s">
         <v>787</v>
       </c>
       <c r="C417" s="9" t="s">
         <v>788</v>
       </c>
       <c r="D417" s="13">
-        <v>17797</v>
+        <v>30448</v>
       </c>
     </row>
     <row r="418" spans="1:4">
-      <c r="A418" s="6">
-[...5 lines deleted...]
-      <c r="C418" s="9" t="s">
+      <c r="A418" s="4" t="s">
         <v>789</v>
       </c>
-      <c r="D418" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="B418" s="8"/>
+      <c r="C418" s="9"/>
+      <c r="D418" s="13"/>
     </row>
     <row r="419" spans="1:4">
-      <c r="A419" s="6">
+      <c r="A419" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B419" s="11" t="s">
-[...6 lines deleted...]
-        <v>20722</v>
+      <c r="B419" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C419" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D419" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B420" s="11" t="s">
         <v>790</v>
       </c>
       <c r="C420" s="9" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="D420" s="13">
-        <v>31918</v>
+        <v>15067</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B421" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="C421" s="9" t="s">
         <v>793</v>
       </c>
-      <c r="C421" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D421" s="13">
-        <v>23537</v>
+        <v>23251</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C422" s="9" t="s">
         <v>795</v>
       </c>
       <c r="D422" s="13">
-        <v>36871</v>
+        <v>17797</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B423" s="11" t="s">
+        <v>794</v>
+      </c>
+      <c r="C423" s="9" t="s">
         <v>796</v>
       </c>
-      <c r="C423" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D423" s="13">
-        <v>26301</v>
+        <v>27273</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C424" s="9" t="s">
         <v>798</v>
       </c>
       <c r="D424" s="13">
-        <v>41823</v>
+        <v>20722</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B425" s="11" t="s">
+        <v>797</v>
+      </c>
+      <c r="C425" s="9" t="s">
         <v>799</v>
       </c>
-      <c r="C425" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D425" s="13">
-        <v>30017</v>
+        <v>31918</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B426" s="11" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C426" s="9" t="s">
         <v>801</v>
       </c>
       <c r="D426" s="13">
-        <v>47705</v>
+        <v>23537</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B427" s="11" t="s">
+        <v>800</v>
+      </c>
+      <c r="C427" s="9" t="s">
         <v>802</v>
       </c>
-      <c r="C427" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D427" s="13">
-        <v>32537</v>
+        <v>36871</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B428" s="11" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C428" s="9" t="s">
         <v>804</v>
       </c>
       <c r="D428" s="13">
-        <v>53433</v>
+        <v>26301</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B429" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C429" s="9" t="s">
         <v>805</v>
       </c>
-      <c r="C429" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D429" s="13">
-        <v>36375</v>
+        <v>41823</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B430" s="11" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C430" s="9" t="s">
         <v>807</v>
       </c>
       <c r="D430" s="13">
-        <v>58385</v>
+        <v>30017</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B431" s="11" t="s">
+        <v>806</v>
+      </c>
+      <c r="C431" s="9" t="s">
         <v>808</v>
       </c>
-      <c r="C431" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D431" s="13">
-        <v>38857</v>
+        <v>47705</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B432" s="11" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C432" s="9" t="s">
         <v>810</v>
       </c>
       <c r="D432" s="13">
-        <v>63341</v>
+        <v>32537</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B433" s="11" t="s">
+        <v>809</v>
+      </c>
+      <c r="C433" s="9" t="s">
         <v>811</v>
       </c>
-      <c r="C433" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" s="13">
-        <v>42898</v>
+        <v>53433</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="6">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B434" s="11" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C434" s="9" t="s">
         <v>813</v>
       </c>
       <c r="D434" s="13">
-        <v>69067</v>
+        <v>36375</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B435" s="11" t="s">
+        <v>812</v>
+      </c>
+      <c r="C435" s="9" t="s">
         <v>814</v>
       </c>
-      <c r="C435" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="13">
-        <v>45910</v>
+        <v>58385</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="6">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B436" s="11" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C436" s="9" t="s">
         <v>816</v>
       </c>
       <c r="D436" s="13">
-        <v>72936</v>
+        <v>38857</v>
       </c>
     </row>
     <row r="437" spans="1:4">
-      <c r="A437" s="3" t="s">
+      <c r="A437" s="6">
+        <v>18</v>
+      </c>
+      <c r="B437" s="11" t="s">
+        <v>815</v>
+      </c>
+      <c r="C437" s="9" t="s">
         <v>817</v>
       </c>
-      <c r="B437" s="8"/>
-[...1 lines deleted...]
-      <c r="D437" s="13"/>
+      <c r="D437" s="13">
+        <v>63341</v>
+      </c>
     </row>
     <row r="438" spans="1:4">
-      <c r="A438" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A438" s="6">
+        <v>19</v>
+      </c>
+      <c r="B438" s="11" t="s">
+        <v>818</v>
+      </c>
+      <c r="C438" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="D438" s="13">
+        <v>42898</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B439" s="11" t="s">
         <v>818</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D439" s="13">
-        <v>6350</v>
+        <v>69067</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C440" s="9" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D440" s="13">
-        <v>7500</v>
+        <v>45910</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="6">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="C441" s="9" t="s">
         <v>823</v>
       </c>
       <c r="D441" s="13">
-        <v>9200</v>
+        <v>72936</v>
       </c>
     </row>
     <row r="442" spans="1:4">
-      <c r="A442" s="6">
-[...2 lines deleted...]
-      <c r="B442" s="11" t="s">
+      <c r="A442" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="C442" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B442" s="8"/>
+      <c r="C442" s="9"/>
+      <c r="D442" s="13"/>
     </row>
     <row r="443" spans="1:4">
-      <c r="A443" s="6">
+      <c r="A443" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B443" s="11" t="s">
-[...6 lines deleted...]
-        <v>13550</v>
+      <c r="B443" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C443" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D443" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="6">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B444" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B444" s="11" t="s">
+        <v>825</v>
+      </c>
       <c r="C444" s="9" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="D444" s="13">
-        <v>600</v>
+        <v>6350</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B445" s="11" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="C445" s="9" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="D445" s="13">
-        <v>16900</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B446" s="11" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="C446" s="9" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="D446" s="13">
-        <v>21050</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B447" s="11" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="C447" s="9" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="D447" s="13">
-        <v>25750</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B448" s="11" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="C448" s="9" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="D448" s="13">
-        <v>31100</v>
+        <v>13550</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B449" s="11" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="C449" s="9" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="D449" s="13">
-        <v>6800</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="6">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B450" s="11"/>
       <c r="C450" s="9" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="D450" s="13">
-        <v>7950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B451" s="11" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="D451" s="13">
-        <v>9600</v>
+        <v>21050</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B452" s="11" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="C452" s="9" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="D452" s="13">
-        <v>11800</v>
+        <v>25750</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="D453" s="13">
-        <v>13950</v>
+        <v>31100</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="D454" s="13">
-        <v>17300</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="D455" s="13">
-        <v>21650</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B456" s="11" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C456" s="9" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="D456" s="13">
-        <v>26750</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B457" s="11" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="C457" s="9" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="D457" s="13">
-        <v>32350</v>
+        <v>11800</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="6">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B458" s="11"/>
+        <v>15</v>
+      </c>
+      <c r="B458" s="11" t="s">
+        <v>852</v>
+      </c>
       <c r="C458" s="9" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="D458" s="13">
-        <v>7110</v>
+        <v>13950</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="6">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B459" s="11"/>
+        <v>16</v>
+      </c>
+      <c r="B459" s="11" t="s">
+        <v>854</v>
+      </c>
       <c r="C459" s="9" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D459" s="13">
-        <v>8550</v>
+        <v>17300</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="6">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B460" s="11"/>
+        <v>17</v>
+      </c>
+      <c r="B460" s="11" t="s">
+        <v>856</v>
+      </c>
       <c r="C460" s="9" t="s">
         <v>857</v>
       </c>
       <c r="D460" s="13">
-        <v>10440</v>
+        <v>21650</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="6">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B461" s="11"/>
+        <v>18</v>
+      </c>
+      <c r="B461" s="11" t="s">
+        <v>858</v>
+      </c>
       <c r="C461" s="9" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D461" s="13">
-        <v>12960</v>
+        <v>26750</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="6">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B462" s="11"/>
+        <v>19</v>
+      </c>
+      <c r="B462" s="11" t="s">
+        <v>860</v>
+      </c>
       <c r="C462" s="9" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="D462" s="13">
-        <v>15390</v>
+        <v>32350</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B463" s="11"/>
       <c r="C463" s="9" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="D463" s="13">
-        <v>19080</v>
+        <v>7110</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="6">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B464" s="11"/>
       <c r="C464" s="9" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D464" s="13">
-        <v>23760</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="6">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B465" s="11"/>
       <c r="C465" s="9" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D465" s="13">
-        <v>28890</v>
+        <v>10440</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="6">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B466" s="11"/>
       <c r="C466" s="9" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="D466" s="13">
-        <v>34740</v>
+        <v>12960</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="6">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B467" s="11"/>
       <c r="C467" s="9" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D467" s="13">
-        <v>6840</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="6">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B468" s="11"/>
       <c r="C468" s="9" t="s">
         <v>867</v>
       </c>
       <c r="D468" s="13">
-        <v>8100</v>
+        <v>19080</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="6">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B469" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B469" s="11"/>
+      <c r="C469" s="9" t="s">
         <v>868</v>
       </c>
-      <c r="C469" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D469" s="13">
-        <v>9900</v>
+        <v>23760</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="6">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B470" s="11"/>
       <c r="C470" s="9" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="D470" s="13">
-        <v>12240</v>
+        <v>28890</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="6">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B471" s="11"/>
       <c r="C471" s="9" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="D471" s="13">
-        <v>14580</v>
+        <v>34740</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="C472" s="9" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="D472" s="13">
-        <v>18180</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="6">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="C473" s="9" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="D473" s="13">
-        <v>22680</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="6">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="C474" s="9" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="D474" s="13">
-        <v>27720</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="6">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="C475" s="9" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D475" s="13">
-        <v>33480</v>
+        <v>12240</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="6">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="C476" s="9" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D476" s="13">
-        <v>5400</v>
+        <v>14580</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="6">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="C477" s="9" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="D477" s="13">
-        <v>6350</v>
+        <v>18180</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="6">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C478" s="9" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="D478" s="13">
-        <v>7700</v>
+        <v>22680</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="6">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B479" s="11" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="C479" s="9" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="D479" s="13">
-        <v>9400</v>
+        <v>27720</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="6">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B480" s="11" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="C480" s="9" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="D480" s="13">
-        <v>11150</v>
+        <v>33480</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="6">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B481" s="11" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="C481" s="9" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="D481" s="13">
-        <v>13800</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="6">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B482" s="11" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="C482" s="9" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="D482" s="13">
-        <v>17300</v>
+        <v>6350</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="6">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="C483" s="9" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="D483" s="13">
-        <v>21350</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="6">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B484" s="11" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="D484" s="13">
-        <v>25800</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="6">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B485" s="11" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="C485" s="9" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="D485" s="13">
-        <v>7200</v>
+        <v>11150</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="6">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B486" s="11" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="C486" s="9" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="D486" s="13">
-        <v>8700</v>
+        <v>13800</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="6">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B487" s="11" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="C487" s="9" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="D487" s="13">
-        <v>10700</v>
+        <v>17300</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="6">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B488" s="11" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="D488" s="13">
-        <v>12700</v>
+        <v>21350</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="6">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B489" s="11" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="C489" s="9" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="D489" s="13">
-        <v>15400</v>
+        <v>25800</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="6">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B490" s="11" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C490" s="9" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="D490" s="13">
-        <v>18750</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="6">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B491" s="11" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="C491" s="9" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="D491" s="13">
-        <v>22550</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="6">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B492" s="11" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="C492" s="9" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="D492" s="13">
-        <v>27600</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="6">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B493" s="11" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="C493" s="9" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="D493" s="13">
-        <v>33400</v>
+        <v>12700</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="6">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B494" s="11"/>
+        <v>51</v>
+      </c>
+      <c r="B494" s="11" t="s">
+        <v>915</v>
+      </c>
       <c r="C494" s="9" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="D494" s="13">
-        <v>12200</v>
+        <v>15400</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="6">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B495" s="11"/>
+        <v>52</v>
+      </c>
+      <c r="B495" s="11" t="s">
+        <v>917</v>
+      </c>
       <c r="C495" s="9" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="D495" s="13">
-        <v>13700</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="6">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B496" s="11"/>
+        <v>53</v>
+      </c>
+      <c r="B496" s="11" t="s">
+        <v>919</v>
+      </c>
       <c r="C496" s="9" t="s">
         <v>920</v>
       </c>
       <c r="D496" s="13">
-        <v>15700</v>
+        <v>22550</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="6">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B497" s="11"/>
+        <v>54</v>
+      </c>
+      <c r="B497" s="11" t="s">
+        <v>921</v>
+      </c>
       <c r="C497" s="9" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D497" s="13">
-        <v>17750</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="6">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B498" s="11"/>
+        <v>55</v>
+      </c>
+      <c r="B498" s="11" t="s">
+        <v>923</v>
+      </c>
       <c r="C498" s="9" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D498" s="13">
-        <v>20400</v>
+        <v>33400</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="6">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B499" s="11"/>
       <c r="C499" s="9" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="D499" s="13">
-        <v>23750</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="6">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B500" s="11"/>
       <c r="C500" s="9" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D500" s="13">
-        <v>27600</v>
+        <v>13700</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="6">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B501" s="11"/>
       <c r="C501" s="9" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D501" s="13">
-        <v>32600</v>
+        <v>15700</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="6">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B502" s="11"/>
       <c r="C502" s="9" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="D502" s="13">
-        <v>38450</v>
+        <v>17750</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="6">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B503" s="11"/>
       <c r="C503" s="9" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D503" s="13">
-        <v>12600</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="6">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B504" s="11"/>
       <c r="C504" s="9" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D504" s="13">
-        <v>14150</v>
+        <v>23750</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="6">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B505" s="11"/>
       <c r="C505" s="9" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="D505" s="13">
-        <v>16150</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="6">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B506" s="11"/>
       <c r="C506" s="9" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="D506" s="13">
-        <v>18150</v>
+        <v>32600</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="6">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B507" s="11"/>
       <c r="C507" s="9" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D507" s="13">
-        <v>20800</v>
+        <v>38450</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="6">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B508" s="11"/>
       <c r="C508" s="9" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="D508" s="13">
-        <v>24400</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="6">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B509" s="11"/>
       <c r="C509" s="9" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="D509" s="13">
-        <v>28750</v>
+        <v>14150</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="6">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B510" s="11"/>
       <c r="C510" s="9" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="D510" s="13">
-        <v>34450</v>
+        <v>16150</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="6">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B511" s="11"/>
       <c r="C511" s="9" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D511" s="13">
-        <v>40800</v>
+        <v>18150</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="6">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B512" s="11"/>
       <c r="C512" s="9" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D512" s="13">
-        <v>7550</v>
+        <v>20800</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="6">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B513" s="11"/>
       <c r="C513" s="9" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="D513" s="13">
-        <v>9200</v>
+        <v>24400</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="6">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B514" s="11"/>
       <c r="C514" s="9" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="D514" s="13">
-        <v>9200</v>
+        <v>28750</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="6">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B515" s="11"/>
       <c r="C515" s="9" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="D515" s="13">
-        <v>11350</v>
+        <v>34450</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="6">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B516" s="11"/>
       <c r="C516" s="9" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D516" s="13">
-        <v>13550</v>
+        <v>40800</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="6">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B517" s="11"/>
       <c r="C517" s="9" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="D517" s="13">
-        <v>11350</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="6">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B518" s="11"/>
       <c r="C518" s="9" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="D518" s="13">
-        <v>13550</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="6">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B519" s="11"/>
       <c r="C519" s="9" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D519" s="13">
-        <v>16900</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="6">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B520" s="11"/>
       <c r="C520" s="9" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="D520" s="13">
-        <v>21100</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="6">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B521" s="11"/>
       <c r="C521" s="9" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D521" s="13">
         <v>13550</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="6">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B522" s="11"/>
       <c r="C522" s="9" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="D522" s="13">
-        <v>16900</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="6">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B523" s="11"/>
       <c r="C523" s="9" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D523" s="13">
-        <v>21100</v>
+        <v>13550</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="6">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B524" s="11"/>
       <c r="C524" s="9" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="D524" s="13">
-        <v>25750</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="6">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B525" s="11"/>
       <c r="C525" s="9" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="D525" s="13">
-        <v>31100</v>
+        <v>21100</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="6">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B526" s="11"/>
       <c r="C526" s="9" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D526" s="13">
-        <v>16900</v>
+        <v>13550</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="6">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B527" s="11"/>
       <c r="C527" s="9" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D527" s="13">
-        <v>21100</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="6">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B528" s="11"/>
       <c r="C528" s="9" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="D528" s="13">
-        <v>25750</v>
+        <v>21100</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="6">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B529" s="11"/>
       <c r="C529" s="9" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D529" s="13">
-        <v>31100</v>
+        <v>25750</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="6">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B530" s="11"/>
       <c r="C530" s="9" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="D530" s="13">
-        <v>36450</v>
+        <v>31100</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="6">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B531" s="11"/>
       <c r="C531" s="9" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D531" s="13">
-        <v>41150</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="6">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B532" s="11"/>
       <c r="C532" s="9" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D532" s="13">
-        <v>8010</v>
+        <v>21100</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="6">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B533" s="11"/>
       <c r="C533" s="9" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D533" s="13">
-        <v>9810</v>
+        <v>25750</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="6">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B534" s="11"/>
       <c r="C534" s="9" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="D534" s="13">
-        <v>12060</v>
+        <v>31100</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="6">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B535" s="11"/>
       <c r="C535" s="9" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="D535" s="13">
-        <v>14580</v>
+        <v>36450</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="6">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B536" s="11"/>
       <c r="C536" s="9" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D536" s="13">
-        <v>17370</v>
+        <v>41150</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="6">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B537" s="11"/>
       <c r="C537" s="9" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D537" s="13">
-        <v>21060</v>
+        <v>8010</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="6">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B538" s="11"/>
       <c r="C538" s="9" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="D538" s="13">
-        <v>25380</v>
+        <v>9810</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="6">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B539" s="11"/>
       <c r="C539" s="9" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="D539" s="13">
-        <v>28890</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="6">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B540" s="11"/>
       <c r="C540" s="9" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="D540" s="13">
-        <v>37260</v>
+        <v>14580</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="6">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B541" s="11"/>
       <c r="C541" s="9" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D541" s="13">
-        <v>9810</v>
+        <v>17370</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="6">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B542" s="11"/>
       <c r="C542" s="9" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="D542" s="13">
-        <v>12060</v>
+        <v>21060</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="6">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B543" s="11"/>
       <c r="C543" s="9" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="D543" s="13">
-        <v>12060</v>
+        <v>25380</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="6">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B544" s="11"/>
       <c r="C544" s="9" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="D544" s="13">
-        <v>14580</v>
+        <v>28890</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="6">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B545" s="11"/>
       <c r="C545" s="9" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="D545" s="13">
-        <v>17370</v>
+        <v>37260</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="6">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B546" s="11"/>
       <c r="C546" s="9" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="D546" s="13">
-        <v>14580</v>
+        <v>9810</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="6">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B547" s="11"/>
       <c r="C547" s="9" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D547" s="13">
-        <v>17370</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="6">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B548" s="11"/>
       <c r="C548" s="9" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D548" s="13">
-        <v>21060</v>
+        <v>12060</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="6">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B549" s="11"/>
       <c r="C549" s="9" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="D549" s="13">
-        <v>25380</v>
+        <v>14580</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="6">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B550" s="11"/>
       <c r="C550" s="9" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D550" s="13">
         <v>17370</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="6">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B551" s="11"/>
       <c r="C551" s="9" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D551" s="13">
-        <v>21060</v>
+        <v>14580</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="6">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B552" s="11"/>
       <c r="C552" s="9" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="D552" s="13">
-        <v>25380</v>
+        <v>17370</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="6">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B553" s="11"/>
       <c r="C553" s="9" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="D553" s="13">
-        <v>28890</v>
+        <v>21060</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="6">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B554" s="11"/>
       <c r="C554" s="9" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="D554" s="13">
-        <v>37260</v>
+        <v>25380</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="6">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B555" s="11"/>
       <c r="C555" s="9" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D555" s="13">
-        <v>21060</v>
+        <v>17370</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="6">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B556" s="11"/>
       <c r="C556" s="9" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D556" s="13">
-        <v>25380</v>
+        <v>21060</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="6">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B557" s="11"/>
       <c r="C557" s="9" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="D557" s="13">
-        <v>28890</v>
+        <v>25380</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="6">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B558" s="11"/>
       <c r="C558" s="9" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="D558" s="13">
-        <v>37260</v>
+        <v>28890</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="6">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B559" s="11"/>
       <c r="C559" s="9" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="D559" s="13">
-        <v>43200</v>
+        <v>37260</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="6">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B560" s="11"/>
       <c r="C560" s="9" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D560" s="13">
-        <v>47880</v>
+        <v>21060</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="6">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B561" s="11"/>
       <c r="C561" s="9" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D561" s="13">
-        <v>6000</v>
+        <v>25380</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="6">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B562" s="11"/>
       <c r="C562" s="9" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="D562" s="13">
-        <v>6250</v>
+        <v>28890</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="6">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B563" s="11"/>
       <c r="C563" s="9" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="D563" s="13">
-        <v>6650</v>
+        <v>37260</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="6">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B564" s="11"/>
       <c r="C564" s="9" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D564" s="13">
-        <v>6650</v>
+        <v>43200</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="6">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B565" s="11"/>
       <c r="C565" s="9" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="D565" s="13">
-        <v>8650</v>
+        <v>47880</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="6">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B566" s="11"/>
       <c r="C566" s="9" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D566" s="13">
-        <v>9050</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="6">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B567" s="11"/>
       <c r="C567" s="9" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D567" s="13">
-        <v>14050</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="6">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B568" s="11"/>
       <c r="C568" s="9" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="D568" s="13">
-        <v>14450</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="6">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B569" s="11"/>
       <c r="C569" s="9" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="D569" s="13">
-        <v>19050</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="6">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B570" s="11"/>
       <c r="C570" s="9" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D570" s="13">
-        <v>23400</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="571" spans="1:4">
-      <c r="A571" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D571" s="13"/>
+      <c r="A571" s="6">
+        <v>128</v>
+      </c>
+      <c r="B571" s="11"/>
+      <c r="C571" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="D571" s="13">
+        <v>9050</v>
+      </c>
     </row>
     <row r="572" spans="1:4">
-      <c r="A572" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A572" s="6">
+        <v>129</v>
+      </c>
+      <c r="B572" s="11"/>
+      <c r="C572" s="9" t="s">
+        <v>998</v>
+      </c>
+      <c r="D572" s="13">
+        <v>14050</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="6">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="B573" s="11"/>
       <c r="C573" s="9" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D573" s="13">
-        <v>41022</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="6">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B574" s="11"/>
       <c r="C574" s="9" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D574" s="13">
-        <v>27936</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="6">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B575" s="11"/>
       <c r="C575" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="D575" s="13">
-        <v>39331</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="576" spans="1:4">
-      <c r="A576" s="6">
-[...2 lines deleted...]
-      <c r="B576" s="11" t="s">
+      <c r="A576" s="3" t="s">
         <v>1002</v>
       </c>
-      <c r="C576" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B576" s="8"/>
+      <c r="C576" s="9"/>
+      <c r="D576" s="13"/>
     </row>
     <row r="577" spans="1:4">
-      <c r="A577" s="6">
+      <c r="A577" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B577" s="11" t="s">
-[...6 lines deleted...]
-        <v>32311</v>
+      <c r="B577" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C577" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D577" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B578" s="11" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="C578" s="9" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="D578" s="13">
-        <v>30883</v>
+        <v>35965</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B579" s="11" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="C579" s="9" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="D579" s="13">
-        <v>55712</v>
+        <v>28413</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B580" s="11" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="C580" s="9" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="D580" s="13">
-        <v>119858</v>
+        <v>78417</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B581" s="11" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="C581" s="9" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="D581" s="13">
-        <v>39135</v>
+        <v>41022</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B582" s="11" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="C582" s="9" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="D582" s="13">
-        <v>66732</v>
+        <v>27936</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B583" s="11" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="C583" s="9" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="D583" s="13">
-        <v>63652</v>
+        <v>39331</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B584" s="11" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="C584" s="9" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="D584" s="13">
-        <v>140826</v>
+        <v>90327</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B585" s="11" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="C585" s="9" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="D585" s="13">
-        <v>47740</v>
+        <v>32311</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B586" s="11" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="C586" s="9" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="D586" s="13">
-        <v>21649</v>
+        <v>30883</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B587" s="11" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="C587" s="9" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="D587" s="13">
-        <v>183012</v>
+        <v>55712</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B588" s="11" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="C588" s="9" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D588" s="13">
-        <v>60921</v>
+        <v>119858</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="C589" s="9" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D589" s="13">
-        <v>35965</v>
+        <v>66732</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="6">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B590" s="11" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="C590" s="9" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D590" s="13">
-        <v>28413</v>
+        <v>39135</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="6">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B591" s="11" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C591" s="9" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D591" s="13">
+        <v>63652</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592" s="6">
+        <v>15</v>
+      </c>
+      <c r="B592" s="11" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C592" s="9" t="s">
         <v>1032</v>
       </c>
-      <c r="C591" s="9" t="s">
+      <c r="D592" s="13">
+        <v>140826</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593" s="6">
+        <v>16</v>
+      </c>
+      <c r="B593" s="11" t="s">
         <v>1033</v>
       </c>
-      <c r="D591" s="13">
-[...4 lines deleted...]
-      <c r="A592" s="3" t="s">
+      <c r="C593" s="9" t="s">
         <v>1034</v>
       </c>
-      <c r="B592" s="8"/>
-[...4 lines deleted...]
-      <c r="A593" s="4" t="s">
+      <c r="D593" s="13">
+        <v>47740</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594" s="6">
+        <v>17</v>
+      </c>
+      <c r="B594" s="11" t="s">
         <v>1035</v>
       </c>
-      <c r="B593" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="C594" s="9" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D594" s="13">
+        <v>21649</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="6">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B595" s="11" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C595" s="9" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D595" s="13">
-        <v>5454</v>
+        <v>183012</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="6">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B596" s="11" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C596" s="9" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D596" s="13">
-        <v>7742</v>
+        <v>60921</v>
       </c>
     </row>
     <row r="597" spans="1:4">
-      <c r="A597" s="4" t="s">
-        <v>1040</v>
+      <c r="A597" s="3" t="s">
+        <v>1041</v>
       </c>
       <c r="B597" s="8"/>
       <c r="C597" s="9"/>
       <c r="D597" s="13"/>
     </row>
     <row r="598" spans="1:4">
-      <c r="A598" s="7" t="s">
-        <v>1041</v>
+      <c r="A598" s="4" t="s">
+        <v>1042</v>
       </c>
       <c r="B598" s="8"/>
       <c r="C598" s="9"/>
       <c r="D598" s="13"/>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B599" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C599" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D599" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="6">
         <v>1</v>
       </c>
       <c r="B600" s="11" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C600" s="9" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D600" s="13">
-        <v>280</v>
+        <v>5454</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="6">
         <v>2</v>
       </c>
       <c r="B601" s="11" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C601" s="9" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D601" s="13">
-        <v>285</v>
+        <v>7742</v>
       </c>
     </row>
     <row r="602" spans="1:4">
-      <c r="A602" s="6">
-[...5 lines deleted...]
-      <c r="C602" s="9" t="s">
+      <c r="A602" s="4" t="s">
         <v>1047</v>
       </c>
-      <c r="D602" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="B602" s="8"/>
+      <c r="C602" s="9"/>
+      <c r="D602" s="13"/>
     </row>
     <row r="603" spans="1:4">
-      <c r="A603" s="6">
-[...2 lines deleted...]
-      <c r="B603" s="11" t="s">
+      <c r="A603" s="7" t="s">
         <v>1048</v>
       </c>
-      <c r="C603" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B603" s="8"/>
+      <c r="C603" s="9"/>
+      <c r="D603" s="13"/>
     </row>
     <row r="604" spans="1:4">
-      <c r="A604" s="6">
+      <c r="A604" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B604" s="11" t="s">
-[...6 lines deleted...]
-        <v>371</v>
+      <c r="B604" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C604" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D604" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B605" s="11" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="C605" s="9" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="D605" s="13">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B606" s="11" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="C606" s="9" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="D606" s="13">
-        <v>362</v>
+        <v>285</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B607" s="11" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="C607" s="9" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="D607" s="13">
-        <v>471</v>
+        <v>376</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B608" s="11" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="C608" s="9" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="D608" s="13">
-        <v>516</v>
+        <v>381</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B609" s="11" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C609" s="9" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D609" s="13">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610" s="6">
+        <v>6</v>
+      </c>
+      <c r="B610" s="11" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C610" s="9" t="s">
         <v>1060</v>
       </c>
-      <c r="C609" s="9" t="s">
+      <c r="D610" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611" s="6">
+        <v>7</v>
+      </c>
+      <c r="B611" s="11" t="s">
         <v>1061</v>
       </c>
-      <c r="D609" s="13">
-[...4 lines deleted...]
-      <c r="A610" s="7" t="s">
+      <c r="C611" s="9" t="s">
         <v>1062</v>
       </c>
-      <c r="B610" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D611" s="13">
+        <v>362</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B612" s="11" t="s">
         <v>1063</v>
       </c>
       <c r="C612" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="D612" s="13">
-        <v>751</v>
+        <v>471</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B613" s="11" t="s">
         <v>1065</v>
       </c>
       <c r="C613" s="9" t="s">
         <v>1066</v>
       </c>
       <c r="D613" s="13">
-        <v>758</v>
+        <v>516</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B614" s="11" t="s">
         <v>1067</v>
       </c>
       <c r="C614" s="9" t="s">
         <v>1068</v>
       </c>
       <c r="D614" s="13">
-        <v>720</v>
+        <v>566</v>
       </c>
     </row>
     <row r="615" spans="1:4">
-      <c r="A615" s="6">
-[...2 lines deleted...]
-      <c r="B615" s="11" t="s">
+      <c r="A615" s="7" t="s">
         <v>1069</v>
       </c>
-      <c r="C615" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B615" s="8"/>
+      <c r="C615" s="9"/>
+      <c r="D615" s="13"/>
     </row>
     <row r="616" spans="1:4">
-      <c r="A616" s="6">
+      <c r="A616" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B616" s="11" t="s">
-[...6 lines deleted...]
-        <v>569</v>
+      <c r="B616" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C616" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D616" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B617" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C617" s="9" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D617" s="13">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618" s="6">
+        <v>2</v>
+      </c>
+      <c r="B618" s="11" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C618" s="9" t="s">
         <v>1073</v>
       </c>
-      <c r="C617" s="9" t="s">
+      <c r="D618" s="13">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619" s="6">
+        <v>3</v>
+      </c>
+      <c r="B619" s="11" t="s">
         <v>1074</v>
       </c>
-      <c r="D617" s="13">
-[...4 lines deleted...]
-      <c r="A618" s="7" t="s">
+      <c r="C619" s="9" t="s">
         <v>1075</v>
       </c>
-      <c r="B618" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D619" s="13">
+        <v>697</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B620" s="11" t="s">
         <v>1076</v>
       </c>
       <c r="C620" s="9" t="s">
         <v>1077</v>
       </c>
       <c r="D620" s="13">
-        <v>846</v>
+        <v>704</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B621" s="11" t="s">
         <v>1078</v>
       </c>
       <c r="C621" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="D621" s="13">
-        <v>903</v>
+        <v>550</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B622" s="11" t="s">
         <v>1080</v>
       </c>
       <c r="C622" s="9" t="s">
         <v>1081</v>
       </c>
       <c r="D622" s="13">
-        <v>1100</v>
+        <v>711</v>
       </c>
     </row>
     <row r="623" spans="1:4">
-      <c r="A623" s="6">
-[...2 lines deleted...]
-      <c r="B623" s="11" t="s">
+      <c r="A623" s="7" t="s">
         <v>1082</v>
       </c>
-      <c r="C623" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B623" s="8"/>
+      <c r="C623" s="9"/>
+      <c r="D623" s="13"/>
     </row>
     <row r="624" spans="1:4">
-      <c r="A624" s="6">
+      <c r="A624" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B624" s="11" t="s">
-[...6 lines deleted...]
-        <v>1105</v>
+      <c r="B624" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C624" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D624" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B625" s="11" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="C625" s="9" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="D625" s="13">
-        <v>1650</v>
+        <v>846</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B626" s="11" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="C626" s="9" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="D626" s="13">
-        <v>378</v>
+        <v>903</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B627" s="11" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C627" s="9" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D627" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628" s="6">
+        <v>4</v>
+      </c>
+      <c r="B628" s="11" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C628" s="9" t="s">
         <v>1090</v>
       </c>
-      <c r="C627" s="9" t="s">
+      <c r="D628" s="13">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629" s="6">
+        <v>5</v>
+      </c>
+      <c r="B629" s="11" t="s">
         <v>1091</v>
       </c>
-      <c r="D627" s="13">
-[...4 lines deleted...]
-      <c r="A628" s="4" t="s">
+      <c r="C629" s="9" t="s">
         <v>1092</v>
       </c>
-      <c r="B628" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D629" s="13">
+        <v>1105</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B630" s="11" t="s">
         <v>1093</v>
       </c>
       <c r="C630" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="D630" s="13">
-        <v>2881</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B631" s="11" t="s">
         <v>1095</v>
       </c>
       <c r="C631" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="D631" s="13">
-        <v>3129</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B632" s="11"/>
+        <v>8</v>
+      </c>
+      <c r="B632" s="11" t="s">
+        <v>1097</v>
+      </c>
       <c r="C632" s="9" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D632" s="13">
-        <v>700</v>
+        <v>378</v>
       </c>
     </row>
     <row r="633" spans="1:4">
-      <c r="A633" s="6">
-[...8 lines deleted...]
-      </c>
+      <c r="A633" s="4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B633" s="8"/>
+      <c r="C633" s="9"/>
+      <c r="D633" s="13"/>
     </row>
     <row r="634" spans="1:4">
-      <c r="A634" s="6">
+      <c r="A634" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B634" s="11"/>
-[...4 lines deleted...]
-        <v>350</v>
+      <c r="B634" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C634" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D634" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="6">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B635" s="11"/>
+        <v>1</v>
+      </c>
+      <c r="B635" s="11" t="s">
+        <v>1100</v>
+      </c>
       <c r="C635" s="9" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="D635" s="13">
-        <v>350</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="6">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B636" s="11"/>
+        <v>2</v>
+      </c>
+      <c r="B636" s="11" t="s">
+        <v>1102</v>
+      </c>
       <c r="C636" s="9" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="D636" s="13">
-        <v>350</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="637" spans="1:4">
-      <c r="A637" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D637" s="13"/>
+      <c r="A637" s="6">
+        <v>3</v>
+      </c>
+      <c r="B637" s="11"/>
+      <c r="C637" s="9" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D637" s="13">
+        <v>700</v>
+      </c>
     </row>
     <row r="638" spans="1:4">
-      <c r="A638" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A638" s="6">
+        <v>4</v>
+      </c>
+      <c r="B638" s="11"/>
+      <c r="C638" s="9" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D638" s="13">
+        <v>820</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="6">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B639" s="11"/>
       <c r="C639" s="9" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D639" s="13">
-        <v>3939</v>
+        <v>350</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="6">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="B640" s="11"/>
       <c r="C640" s="9" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D640" s="13">
-        <v>2311</v>
+        <v>350</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="6">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B641" s="11"/>
       <c r="C641" s="9" t="s">
         <v>1108</v>
       </c>
       <c r="D641" s="13">
-        <v>2582</v>
+        <v>350</v>
       </c>
     </row>
     <row r="642" spans="1:4">
-      <c r="A642" s="6">
-[...2 lines deleted...]
-      <c r="B642" s="11" t="s">
+      <c r="A642" s="4" t="s">
         <v>1109</v>
       </c>
-      <c r="C642" s="9" t="s">
+      <c r="B642" s="8"/>
+      <c r="C642" s="9"/>
+      <c r="D642" s="13"/>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B643" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C643" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D643" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644" s="6">
+        <v>1</v>
+      </c>
+      <c r="B644" s="11" t="s">
         <v>1110</v>
       </c>
-      <c r="D642" s="13">
-[...7 lines deleted...]
-      <c r="B643" s="11" t="s">
+      <c r="C644" s="9" t="s">
         <v>1111</v>
       </c>
-      <c r="C643" s="9" t="s">
+      <c r="D644" s="13">
+        <v>3740</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" s="6">
+        <v>2</v>
+      </c>
+      <c r="B645" s="11" t="s">
         <v>1112</v>
       </c>
-      <c r="D643" s="13">
-[...4 lines deleted...]
-      <c r="A644" s="4" t="s">
+      <c r="C645" s="9" t="s">
         <v>1113</v>
       </c>
-      <c r="B644" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D645" s="13">
+        <v>2311</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B646" s="11" t="s">
         <v>1114</v>
       </c>
       <c r="C646" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="D646" s="13">
-        <v>3230</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B647" s="11" t="s">
         <v>1116</v>
       </c>
       <c r="C647" s="9" t="s">
         <v>1117</v>
       </c>
       <c r="D647" s="13">
-        <v>3430</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B648" s="11" t="s">
         <v>1118</v>
       </c>
       <c r="C648" s="9" t="s">
         <v>1119</v>
       </c>
       <c r="D648" s="13">
-        <v>3920</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="649" spans="1:4">
-      <c r="A649" s="6">
-[...2 lines deleted...]
-      <c r="B649" s="11" t="s">
+      <c r="A649" s="4" t="s">
         <v>1120</v>
       </c>
-      <c r="C649" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B649" s="8"/>
+      <c r="C649" s="9"/>
+      <c r="D649" s="13"/>
     </row>
     <row r="650" spans="1:4">
-      <c r="A650" s="6">
+      <c r="A650" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B650" s="11" t="s">
-[...6 lines deleted...]
-        <v>5805</v>
+      <c r="B650" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C650" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D650" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B651" s="11" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="C651" s="9" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="D651" s="13">
-        <v>6350</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B652" s="11" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="C652" s="9" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="D652" s="13">
-        <v>7680</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B653" s="11" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="C653" s="9" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="D653" s="13">
-        <v>2820</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B654" s="11" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="C654" s="9" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="D654" s="13">
-        <v>3010</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B655" s="11" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="C655" s="9" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="D655" s="13">
-        <v>3520</v>
+        <v>5805</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B656" s="11" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="C656" s="9" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="D656" s="13">
-        <v>4500</v>
+        <v>6350</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B657" s="11" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="C657" s="9" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="D657" s="13">
-        <v>5300</v>
+        <v>7680</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B658" s="11" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="C658" s="9" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="D658" s="13">
-        <v>5900</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B659" s="11" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="C659" s="9" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="D659" s="13">
-        <v>7000</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B660" s="11" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="C660" s="9" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="D660" s="13">
-        <v>3000</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B661" s="11" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C661" s="9" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D661" s="13">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662" s="6">
+        <v>12</v>
+      </c>
+      <c r="B662" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C662" s="9" t="s">
         <v>1144</v>
       </c>
-      <c r="C661" s="9" t="s">
+      <c r="D662" s="13">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663" s="6">
+        <v>13</v>
+      </c>
+      <c r="B663" s="11" t="s">
         <v>1145</v>
       </c>
-      <c r="D661" s="13">
-[...4 lines deleted...]
-      <c r="A662" s="3" t="s">
+      <c r="C663" s="9" t="s">
         <v>1146</v>
       </c>
-      <c r="B662" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D663" s="13">
+        <v>5900</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B664" s="11" t="s">
         <v>1147</v>
       </c>
       <c r="C664" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="D664" s="13">
-        <v>11282</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B665" s="11" t="s">
         <v>1149</v>
       </c>
       <c r="C665" s="9" t="s">
         <v>1150</v>
       </c>
       <c r="D665" s="13">
-        <v>9039.299999999999</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="6">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B666" s="11" t="s">
         <v>1151</v>
       </c>
       <c r="C666" s="9" t="s">
         <v>1152</v>
       </c>
       <c r="D666" s="13">
-        <v>4773.69</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="667" spans="1:4">
-      <c r="A667" s="6">
-[...2 lines deleted...]
-      <c r="B667" s="11" t="s">
+      <c r="A667" s="3" t="s">
         <v>1153</v>
       </c>
-      <c r="C667" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B667" s="8"/>
+      <c r="C667" s="9"/>
+      <c r="D667" s="13"/>
     </row>
     <row r="668" spans="1:4">
-      <c r="A668" s="6">
+      <c r="A668" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B668" s="11" t="s">
-[...6 lines deleted...]
-        <v>13565.04</v>
+      <c r="B668" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C668" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D668" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B669" s="11" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="C669" s="9" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="D669" s="13">
-        <v>18845.07</v>
+        <v>10515</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B670" s="11" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="C670" s="9" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="D670" s="13">
-        <v>9330</v>
+        <v>9369.030000000001</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B671" s="11" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="C671" s="9" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="D671" s="13">
-        <v>12253.95</v>
+        <v>11282</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B672" s="11" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="C672" s="9" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="D672" s="13">
-        <v>10515</v>
+        <v>9039.299999999999</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B673" s="11" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="C673" s="9" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="D673" s="13">
-        <v>5755.05</v>
+        <v>4773.69</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B674" s="11" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
       <c r="C674" s="9" t="s">
-        <v>1168</v>
+        <v>1165</v>
       </c>
       <c r="D674" s="13">
-        <v>10515</v>
+        <v>15222</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B675" s="11" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="C675" s="9" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="D675" s="13">
-        <v>9369.030000000001</v>
+        <v>13565.04</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B676" s="11" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="C676" s="9" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="D676" s="13">
-        <v>10740</v>
+        <v>18845.07</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B677" s="11" t="s">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="C677" s="9" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
       <c r="D677" s="13">
-        <v>15340</v>
+        <v>9330</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B678" s="11" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C678" s="9" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D678" s="13">
+        <v>12253.95</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679" s="6">
+        <v>11</v>
+      </c>
+      <c r="B679" s="11" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C679" s="9" t="s">
         <v>1175</v>
       </c>
-      <c r="C678" s="9" t="s">
+      <c r="D679" s="13">
+        <v>10515</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680" s="6">
+        <v>12</v>
+      </c>
+      <c r="B680" s="11" t="s">
         <v>1176</v>
       </c>
-      <c r="D678" s="13">
-[...4 lines deleted...]
-      <c r="A679" s="3" t="s">
+      <c r="C680" s="9" t="s">
         <v>1177</v>
       </c>
-      <c r="B679" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D680" s="13">
+        <v>5755.05</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B681" s="11" t="s">
         <v>1178</v>
       </c>
       <c r="C681" s="9" t="s">
         <v>1179</v>
       </c>
       <c r="D681" s="13">
-        <v>9514</v>
+        <v>10740</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="6">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B682" s="11" t="s">
         <v>1180</v>
       </c>
       <c r="C682" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="D682" s="13">
-        <v>11212</v>
+        <v>15340</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B683" s="11" t="s">
         <v>1182</v>
       </c>
       <c r="C683" s="9" t="s">
         <v>1183</v>
       </c>
       <c r="D683" s="13">
-        <v>11212</v>
+        <v>20100</v>
       </c>
     </row>
     <row r="684" spans="1:4">
-      <c r="A684" s="6">
-[...2 lines deleted...]
-      <c r="B684" s="11" t="s">
+      <c r="A684" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="C684" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B684" s="8"/>
+      <c r="C684" s="9"/>
+      <c r="D684" s="13"/>
     </row>
     <row r="685" spans="1:4">
-      <c r="A685" s="6">
+      <c r="A685" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B685" s="11" t="s">
-[...6 lines deleted...]
-        <v>28682</v>
+      <c r="B685" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C685" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D685" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B686" s="11" t="s">
-        <v>1188</v>
+        <v>1185</v>
       </c>
       <c r="C686" s="9" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="D686" s="13">
-        <v>30879</v>
+        <v>9514</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B687" s="11" t="s">
-        <v>1190</v>
+        <v>1187</v>
       </c>
       <c r="C687" s="9" t="s">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="D687" s="13">
-        <v>16722</v>
+        <v>11212</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B688" s="11" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="C688" s="9" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="D688" s="13">
-        <v>11496</v>
+        <v>11212</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B689" s="11" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C689" s="9" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D689" s="13">
+        <v>26521</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690" s="6">
+        <v>5</v>
+      </c>
+      <c r="B690" s="11" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C690" s="9" t="s">
         <v>1194</v>
       </c>
-      <c r="C689" s="9" t="s">
+      <c r="D690" s="13">
+        <v>28682</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691" s="6">
+        <v>6</v>
+      </c>
+      <c r="B691" s="11" t="s">
         <v>1195</v>
       </c>
-      <c r="D689" s="13">
-[...4 lines deleted...]
-      <c r="A690" s="3" t="s">
+      <c r="C691" s="9" t="s">
         <v>1196</v>
       </c>
-      <c r="B690" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D691" s="13">
+        <v>30879</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B692" s="11" t="s">
         <v>1197</v>
       </c>
       <c r="C692" s="9" t="s">
         <v>1198</v>
       </c>
       <c r="D692" s="13">
-        <v>27820</v>
+        <v>16722</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B693" s="11" t="s">
         <v>1199</v>
       </c>
       <c r="C693" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="D693" s="13">
-        <v>34564</v>
+        <v>11496</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B694" s="11" t="s">
         <v>1201</v>
       </c>
       <c r="C694" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="D694" s="13">
-        <v>37332</v>
+        <v>11496</v>
       </c>
     </row>
     <row r="695" spans="1:4">
-      <c r="A695" s="6">
-[...2 lines deleted...]
-      <c r="B695" s="11" t="s">
+      <c r="A695" s="3" t="s">
         <v>1203</v>
       </c>
-      <c r="C695" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B695" s="8"/>
+      <c r="C695" s="9"/>
+      <c r="D695" s="13"/>
     </row>
     <row r="696" spans="1:4">
-      <c r="A696" s="6">
+      <c r="A696" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B696" s="11" t="s">
-[...6 lines deleted...]
-        <v>42882</v>
+      <c r="B696" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C696" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D696" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B697" s="11" t="s">
-        <v>1207</v>
+        <v>1204</v>
       </c>
       <c r="C697" s="9" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="D697" s="13">
-        <v>25240</v>
+        <v>17535</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B698" s="11" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="C698" s="9" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
       <c r="D698" s="13">
-        <v>51962</v>
+        <v>69011</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B699" s="11" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="C699" s="9" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
       <c r="D699" s="13">
-        <v>34979</v>
+        <v>25240</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B700" s="11" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="C700" s="9" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="D700" s="13">
-        <v>31942</v>
+        <v>27820</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B701" s="11" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="C701" s="9" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="D701" s="13">
-        <v>44439</v>
+        <v>34564</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="6">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B702" s="11" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
       <c r="C702" s="9" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="D702" s="13">
-        <v>42477</v>
+        <v>37332</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B703" s="11" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="C703" s="9" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
       <c r="D703" s="13">
-        <v>17535</v>
+        <v>28990</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="6">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B704" s="11" t="s">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="C704" s="9" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="D704" s="13">
-        <v>69011</v>
+        <v>42882</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="6">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B705" s="11" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="C705" s="9" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="D705" s="13">
         <v>25240</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B706" s="11" t="s">
-        <v>1225</v>
+        <v>1222</v>
       </c>
       <c r="C706" s="9" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="D706" s="13">
-        <v>65652</v>
+        <v>51962</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="6">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B707" s="11" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="C707" s="9" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="D707" s="13">
-        <v>61498</v>
+        <v>34979</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B708" s="11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C708" s="9" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D708" s="13">
+        <v>31942</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709" s="6">
+        <v>13</v>
+      </c>
+      <c r="B709" s="11" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C709" s="9" t="s">
         <v>1229</v>
       </c>
-      <c r="C708" s="9" t="s">
+      <c r="D709" s="13">
+        <v>44439</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710" s="6">
+        <v>14</v>
+      </c>
+      <c r="B710" s="11" t="s">
         <v>1230</v>
       </c>
-      <c r="D708" s="13">
-[...4 lines deleted...]
-      <c r="A709" s="3" t="s">
+      <c r="C710" s="9" t="s">
         <v>1231</v>
       </c>
-      <c r="B709" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D710" s="13">
+        <v>42477</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B711" s="11" t="s">
         <v>1232</v>
       </c>
       <c r="C711" s="9" t="s">
         <v>1233</v>
       </c>
       <c r="D711" s="13">
-        <v>19280</v>
+        <v>65652</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="6">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B712" s="11" t="s">
         <v>1234</v>
       </c>
       <c r="C712" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="D712" s="13">
-        <v>28074</v>
+        <v>61498</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B713" s="11" t="s">
         <v>1236</v>
       </c>
       <c r="C713" s="9" t="s">
         <v>1237</v>
       </c>
       <c r="D713" s="13">
-        <v>32923</v>
+        <v>57239</v>
       </c>
     </row>
     <row r="714" spans="1:4">
-      <c r="A714" s="6">
-[...2 lines deleted...]
-      <c r="B714" s="11" t="s">
+      <c r="A714" s="3" t="s">
         <v>1238</v>
       </c>
-      <c r="C714" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B714" s="8"/>
+      <c r="C714" s="9"/>
+      <c r="D714" s="13"/>
     </row>
     <row r="715" spans="1:4">
-      <c r="A715" s="6">
+      <c r="A715" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B715" s="11" t="s">
-[...6 lines deleted...]
-        <v>50000</v>
+      <c r="B715" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C715" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D715" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B716" s="11" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="C716" s="9" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
       <c r="D716" s="13">
-        <v>50761</v>
+        <v>29568</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B717" s="11" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C717" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D717" s="13">
+        <v>19280</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718" s="6">
+        <v>3</v>
+      </c>
+      <c r="B718" s="11" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C718" s="9" t="s">
         <v>1244</v>
       </c>
-      <c r="C717" s="9" t="s">
+      <c r="D718" s="13">
+        <v>28074</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719" s="6">
+        <v>4</v>
+      </c>
+      <c r="B719" s="11" t="s">
         <v>1245</v>
       </c>
-      <c r="D717" s="13">
-[...4 lines deleted...]
-      <c r="A718" s="3" t="s">
+      <c r="C719" s="9" t="s">
         <v>1246</v>
       </c>
-      <c r="B718" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D719" s="13">
+        <v>32923</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B720" s="11" t="s">
         <v>1247</v>
       </c>
       <c r="C720" s="9" t="s">
         <v>1248</v>
       </c>
       <c r="D720" s="13">
-        <v>109068</v>
+        <v>32831</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B721" s="11" t="s">
         <v>1249</v>
       </c>
       <c r="C721" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="D721" s="13">
-        <v>27267</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B722" s="11" t="s">
         <v>1251</v>
       </c>
       <c r="C722" s="9" t="s">
         <v>1252</v>
       </c>
       <c r="D722" s="13">
-        <v>55388</v>
+        <v>50761</v>
       </c>
     </row>
     <row r="723" spans="1:4">
-      <c r="A723" s="3" t="s">
+      <c r="A723" s="6">
+        <v>8</v>
+      </c>
+      <c r="B723" s="11" t="s">
         <v>1253</v>
       </c>
-      <c r="B723" s="8"/>
-[...1 lines deleted...]
-      <c r="D723" s="13"/>
+      <c r="C723" s="9" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D723" s="13">
+        <v>4549</v>
+      </c>
     </row>
     <row r="724" spans="1:4">
-      <c r="A724" s="5" t="s">
+      <c r="A724" s="3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B724" s="8"/>
+      <c r="C724" s="9"/>
+      <c r="D724" s="13"/>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B724" s="10" t="s">
+      <c r="B725" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C724" s="12" t="s">
+      <c r="C725" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="D724" s="14" t="s">
+      <c r="D725" s="14" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>15804</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B726" s="11" t="s">
         <v>1256</v>
       </c>
       <c r="C726" s="9" t="s">
         <v>1257</v>
       </c>
       <c r="D726" s="13">
-        <v>25167</v>
+        <v>109068</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B727" s="11" t="s">
         <v>1258</v>
       </c>
       <c r="C727" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="D727" s="13">
-        <v>23525</v>
+        <v>27267</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B728" s="11" t="s">
         <v>1260</v>
       </c>
       <c r="C728" s="9" t="s">
         <v>1261</v>
       </c>
       <c r="D728" s="13">
+        <v>55388</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B729" s="8"/>
+      <c r="C729" s="9"/>
+      <c r="D729" s="13"/>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B730" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C730" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D730" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731" s="6">
+        <v>1</v>
+      </c>
+      <c r="B731" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C731" s="9" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D731" s="13">
+        <v>15804</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732" s="6">
+        <v>2</v>
+      </c>
+      <c r="B732" s="11" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C732" s="9" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D732" s="13">
+        <v>25167</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733" s="6">
+        <v>3</v>
+      </c>
+      <c r="B733" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C733" s="9" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D733" s="13">
+        <v>23525</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734" s="6">
+        <v>4</v>
+      </c>
+      <c r="B734" s="11" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C734" s="9" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D734" s="13">
         <v>35340</v>
       </c>
     </row>
-    <row r="729" spans="1:4">
-      <c r="A729" s="6">
+    <row r="735" spans="1:4">
+      <c r="A735" s="6">
         <v>5</v>
       </c>
-      <c r="B729" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D729" s="13">
+      <c r="B735" s="11" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C735" s="9" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D735" s="13">
         <v>24000</v>
       </c>
     </row>
-    <row r="730" spans="1:4">
-      <c r="A730" s="6">
+    <row r="736" spans="1:4">
+      <c r="A736" s="6">
         <v>6</v>
       </c>
-      <c r="B730" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D730" s="13">
+      <c r="B736" s="11" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C736" s="9" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D736" s="13">
         <v>35500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D729"/>
+  <autoFilter ref="B6:D735"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
-    <mergeCell ref="A15:D15"/>
-[...15 lines deleted...]
-    <mergeCell ref="A593:D593"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A94:D94"/>
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="A138:D138"/>
+    <mergeCell ref="A188:D188"/>
+    <mergeCell ref="A212:D212"/>
+    <mergeCell ref="A313:D313"/>
+    <mergeCell ref="A380:D380"/>
+    <mergeCell ref="A381:D381"/>
+    <mergeCell ref="A405:D405"/>
+    <mergeCell ref="A418:D418"/>
+    <mergeCell ref="A442:D442"/>
+    <mergeCell ref="A576:D576"/>
     <mergeCell ref="A597:D597"/>
     <mergeCell ref="A598:D598"/>
-    <mergeCell ref="A610:D610"/>
-[...9 lines deleted...]
-    <mergeCell ref="A723:D723"/>
+    <mergeCell ref="A602:D602"/>
+    <mergeCell ref="A603:D603"/>
+    <mergeCell ref="A615:D615"/>
+    <mergeCell ref="A623:D623"/>
+    <mergeCell ref="A633:D633"/>
+    <mergeCell ref="A642:D642"/>
+    <mergeCell ref="A649:D649"/>
+    <mergeCell ref="A667:D667"/>
+    <mergeCell ref="A684:D684"/>
+    <mergeCell ref="A695:D695"/>
+    <mergeCell ref="A714:D714"/>
+    <mergeCell ref="A724:D724"/>
+    <mergeCell ref="A729:D729"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
-[...1 lines deleted...]
-    <hyperlink ref="C14" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="C20" r:id="rId_hyperlink_10"/>
-[...2 lines deleted...]
-    <hyperlink ref="C23" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="C29" r:id="rId_hyperlink_17"/>
-[...58 lines deleted...]
-    <hyperlink ref="C88" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_79"/>
-    <hyperlink ref="C94" r:id="rId_hyperlink_80"/>
-[...7 lines deleted...]
-    <hyperlink ref="C102" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_90"/>
-    <hyperlink ref="C109" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C107" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_93"/>
-    <hyperlink ref="C112" r:id="rId_hyperlink_94"/>
-[...19 lines deleted...]
-    <hyperlink ref="C132" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C117" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C119" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C121" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C122" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_117"/>
-    <hyperlink ref="C138" r:id="rId_hyperlink_118"/>
-[...43 lines deleted...]
-    <hyperlink ref="C182" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_165"/>
-    <hyperlink ref="C188" r:id="rId_hyperlink_166"/>
-[...17 lines deleted...]
-    <hyperlink ref="C206" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C200" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="C212" r:id="rId_hyperlink_188"/>
-[...94 lines deleted...]
-    <hyperlink ref="C307" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C221" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C243" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C245" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C246" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="C255" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="C256" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="C257" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="C258" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="C259" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="C260" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C261" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C262" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C263" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C264" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C265" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C266" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C267" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C268" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C269" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C270" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="C271" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="C272" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="C273" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="C274" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="C277" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="C278" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="C281" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="C282" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="C283" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="C284" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="C285" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="C286" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="C288" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="C289" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="C290" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="C291" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="C292" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="C293" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="C294" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="C295" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="C296" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="C297" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="C298" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="C299" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="C302" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="C303" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="C304" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="C305" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="C306" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="C307" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="C308" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="C309" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="C313" r:id="rId_hyperlink_287"/>
-[...82 lines deleted...]
-    <hyperlink ref="C399" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="C315" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C316" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="C317" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="C318" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="C319" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="C320" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="C321" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="C322" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="C323" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="C324" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="C325" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="C326" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="C327" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="C328" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="C329" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="C330" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="C331" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="C332" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="C333" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="C334" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="C335" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="C336" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="C337" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="C338" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="C339" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="C340" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="C341" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="C342" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="C343" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="C344" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="C345" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="C346" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="C347" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="C348" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="C349" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="C350" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="C351" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="C352" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="C353" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="C354" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="C355" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="C356" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="C357" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="C358" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="C359" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="C360" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="C361" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="C362" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="C363" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="C364" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="C365" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="C366" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="C367" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="C368" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="C369" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="C370" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="C371" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="C372" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="C373" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="C374" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="C375" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="C376" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="C377" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="C378" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="C379" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="C383" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="C384" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="C385" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="C386" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="C387" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="C388" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="C389" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="C390" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="C391" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="C392" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="C393" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="C394" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="C395" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="C396" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="C397" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="C398" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="C399" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="C400" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="C401" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_373"/>
-    <hyperlink ref="C405" r:id="rId_hyperlink_374"/>
-[...6 lines deleted...]
-    <hyperlink ref="C412" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="C407" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="C408" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="C409" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="C410" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="C411" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="C412" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="C413" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="C414" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_384"/>
-    <hyperlink ref="C418" r:id="rId_hyperlink_385"/>
-[...17 lines deleted...]
-    <hyperlink ref="C436" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="C420" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="C421" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="C422" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="C423" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="C424" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="C425" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="C426" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="C427" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="C428" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="C429" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="C430" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="C431" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="C432" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="C433" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="C434" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="C435" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="C436" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="C437" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="C438" r:id="rId_hyperlink_403"/>
     <hyperlink ref="C439" r:id="rId_hyperlink_404"/>
     <hyperlink ref="C440" r:id="rId_hyperlink_405"/>
     <hyperlink ref="C441" r:id="rId_hyperlink_406"/>
-    <hyperlink ref="C442" r:id="rId_hyperlink_407"/>
-[...127 lines deleted...]
-    <hyperlink ref="C570" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="C444" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="C445" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="C446" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="C447" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="C448" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="C449" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="C450" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="C451" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="C452" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="C453" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="C454" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="C455" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="C456" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="C457" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="C458" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="C459" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="C460" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="C461" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="C462" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="C463" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="C464" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="C465" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="C466" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="C467" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="C468" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="C469" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="C470" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="C471" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="C472" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="C473" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="C474" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="C475" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="C476" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="C477" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="C478" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="C479" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="C480" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="C481" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="C482" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="C483" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="C484" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="C485" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="C486" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="C487" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="C488" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="C489" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="C490" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="C491" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="C492" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="C493" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="C494" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="C495" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="C496" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="C497" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="C498" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="C499" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="C500" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="C501" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="C502" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="C503" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="C504" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="C505" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="C506" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="C507" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="C508" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="C509" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="C510" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="C511" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="C512" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="C513" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="C514" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="C515" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="C516" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="C517" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="C518" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="C519" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="C520" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="C521" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="C522" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="C523" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="C524" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="C525" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="C526" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="C527" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="C528" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="C529" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="C530" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="C531" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="C532" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="C533" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="C534" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="C535" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="C536" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="C537" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="C538" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="C539" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="C540" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="C541" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="C542" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="C543" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="C544" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="C545" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="C546" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="C547" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="C548" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="C549" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="C550" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="C551" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="C552" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="C553" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="C554" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="C555" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="C556" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="C557" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="C558" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="C559" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="C560" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="C561" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="C562" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="C563" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="C564" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="C565" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="C566" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="C567" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="C568" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="C569" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="C570" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="C571" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="C572" r:id="rId_hyperlink_535"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_536"/>
     <hyperlink ref="C574" r:id="rId_hyperlink_537"/>
     <hyperlink ref="C575" r:id="rId_hyperlink_538"/>
-    <hyperlink ref="C576" r:id="rId_hyperlink_539"/>
-[...26 lines deleted...]
-    <hyperlink ref="C609" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="C578" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="C579" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="C580" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="C581" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="C582" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="C583" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="C584" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="C585" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="C586" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="C587" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="C588" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="C589" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="C590" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="C591" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="C592" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="C593" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="C594" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="C595" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="C596" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="C600" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="C605" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="C606" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="C607" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="C608" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="C609" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="C610" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="C611" r:id="rId_hyperlink_566"/>
     <hyperlink ref="C612" r:id="rId_hyperlink_567"/>
     <hyperlink ref="C613" r:id="rId_hyperlink_568"/>
     <hyperlink ref="C614" r:id="rId_hyperlink_569"/>
-    <hyperlink ref="C615" r:id="rId_hyperlink_570"/>
-[...1 lines deleted...]
-    <hyperlink ref="C617" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="C617" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="C618" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="C619" r:id="rId_hyperlink_572"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_573"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_574"/>
     <hyperlink ref="C622" r:id="rId_hyperlink_575"/>
-    <hyperlink ref="C623" r:id="rId_hyperlink_576"/>
-[...3 lines deleted...]
-    <hyperlink ref="C627" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="C625" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="C626" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="C627" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="C628" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="C629" r:id="rId_hyperlink_580"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_581"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_582"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_583"/>
-    <hyperlink ref="C633" r:id="rId_hyperlink_584"/>
-[...2 lines deleted...]
-    <hyperlink ref="C636" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="C635" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="C636" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="C637" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="C638" r:id="rId_hyperlink_587"/>
     <hyperlink ref="C639" r:id="rId_hyperlink_588"/>
     <hyperlink ref="C640" r:id="rId_hyperlink_589"/>
     <hyperlink ref="C641" r:id="rId_hyperlink_590"/>
-    <hyperlink ref="C642" r:id="rId_hyperlink_591"/>
-    <hyperlink ref="C643" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="C644" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="C645" r:id="rId_hyperlink_592"/>
     <hyperlink ref="C646" r:id="rId_hyperlink_593"/>
     <hyperlink ref="C647" r:id="rId_hyperlink_594"/>
     <hyperlink ref="C648" r:id="rId_hyperlink_595"/>
-    <hyperlink ref="C649" r:id="rId_hyperlink_596"/>
-[...11 lines deleted...]
-    <hyperlink ref="C661" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="C651" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="C652" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="C653" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="C654" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="C655" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="C656" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="C657" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="C658" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="C659" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="C660" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="C661" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="C662" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="C663" r:id="rId_hyperlink_608"/>
     <hyperlink ref="C664" r:id="rId_hyperlink_609"/>
     <hyperlink ref="C665" r:id="rId_hyperlink_610"/>
     <hyperlink ref="C666" r:id="rId_hyperlink_611"/>
-    <hyperlink ref="C667" r:id="rId_hyperlink_612"/>
-[...10 lines deleted...]
-    <hyperlink ref="C678" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="C669" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="C670" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="C671" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="C672" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="C673" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="C674" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="C675" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="C676" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="C677" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="C678" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="C679" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="C680" r:id="rId_hyperlink_623"/>
     <hyperlink ref="C681" r:id="rId_hyperlink_624"/>
     <hyperlink ref="C682" r:id="rId_hyperlink_625"/>
     <hyperlink ref="C683" r:id="rId_hyperlink_626"/>
-    <hyperlink ref="C684" r:id="rId_hyperlink_627"/>
-[...4 lines deleted...]
-    <hyperlink ref="C689" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="C686" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="C687" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="C688" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="C689" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="C690" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="C691" r:id="rId_hyperlink_632"/>
     <hyperlink ref="C692" r:id="rId_hyperlink_633"/>
     <hyperlink ref="C693" r:id="rId_hyperlink_634"/>
     <hyperlink ref="C694" r:id="rId_hyperlink_635"/>
-    <hyperlink ref="C695" r:id="rId_hyperlink_636"/>
-[...12 lines deleted...]
-    <hyperlink ref="C708" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="C697" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="C698" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="C699" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="C700" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="C701" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="C702" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="C703" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="C704" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="C705" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="C706" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="C707" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="C708" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="C709" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="C710" r:id="rId_hyperlink_649"/>
     <hyperlink ref="C711" r:id="rId_hyperlink_650"/>
     <hyperlink ref="C712" r:id="rId_hyperlink_651"/>
     <hyperlink ref="C713" r:id="rId_hyperlink_652"/>
-    <hyperlink ref="C714" r:id="rId_hyperlink_653"/>
-[...2 lines deleted...]
-    <hyperlink ref="C717" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="C716" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="C717" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="C718" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="C719" r:id="rId_hyperlink_656"/>
     <hyperlink ref="C720" r:id="rId_hyperlink_657"/>
     <hyperlink ref="C721" r:id="rId_hyperlink_658"/>
     <hyperlink ref="C722" r:id="rId_hyperlink_659"/>
-    <hyperlink ref="C725" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="C723" r:id="rId_hyperlink_660"/>
     <hyperlink ref="C726" r:id="rId_hyperlink_661"/>
     <hyperlink ref="C727" r:id="rId_hyperlink_662"/>
     <hyperlink ref="C728" r:id="rId_hyperlink_663"/>
-    <hyperlink ref="C729" r:id="rId_hyperlink_664"/>
-    <hyperlink ref="C730" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="C731" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="C732" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="C733" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="C734" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="C735" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="C736" r:id="rId_hyperlink_669"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>