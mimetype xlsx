--- v0 (2026-06-16)
+++ v1 (2026-08-10)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$576</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$587</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1006">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1028">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Трубы канализационные и фитинги</t>
   </si>
   <si>
     <t>Внутренняя канализация Политэк</t>
   </si>
   <si>
     <t>Трубы канализационные раструбные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -1729,50 +1729,74 @@
   <si>
     <t>SKB-0005-000058</t>
   </si>
   <si>
     <t>Заглушка  канализационная D58 Stout</t>
   </si>
   <si>
     <t>SKB-0005-000110</t>
   </si>
   <si>
     <t>Заглушка  канализационная D110 Stout</t>
   </si>
   <si>
     <t>SKB-0014-000110</t>
   </si>
   <si>
     <t>Ревизия с крышкой  канализационная D110 Stout</t>
   </si>
   <si>
     <t>Шумопоглащающая канализация Sinikon Комфорт</t>
   </si>
   <si>
     <t>Канализационные трубы Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>500003.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х250 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>500005.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х500 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>500009.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х1000 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>500013.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х2000 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>500023.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х250 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500025.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х500 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500029.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х1000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500033.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х2000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500043.K</t>
@@ -1816,50 +1840,62 @@
   <si>
     <t>Труба канализационная 110х1000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500091.K</t>
   </si>
   <si>
     <t>Труба канализационная 110х1500 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500093.K</t>
   </si>
   <si>
     <t>Труба канализационная 110х2000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500095.K</t>
   </si>
   <si>
     <t>Труба канализационная 110х3000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Канализационные отводы Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>504005.K</t>
+  </si>
+  <si>
+    <t>Отвод канализационный 32 45° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>504011.K</t>
+  </si>
+  <si>
+    <t>Отвод канализационный 32 87° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>504017.K</t>
   </si>
   <si>
     <t>Отвод канализационный 40 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504023.K</t>
   </si>
   <si>
     <t>Отвод канализационный 40 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504025.K</t>
   </si>
   <si>
     <t>Отвод канализационный 50 15° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504027.K</t>
   </si>
   <si>
     <t>Отвод канализационный 50 30° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504029.K</t>
@@ -1885,50 +1921,62 @@
   <si>
     <t>Отвод канализационный 110 30° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504053.K</t>
   </si>
   <si>
     <t>Отвод канализационный 110 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504055.K</t>
   </si>
   <si>
     <t>Отвод канализационный 110 67° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504059.K</t>
   </si>
   <si>
     <t>Отвод канализационный 110 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Канализационные тройники Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>508001.K</t>
+  </si>
+  <si>
+    <t>Тройник канализационный 32х32 45° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>508005.K</t>
+  </si>
+  <si>
+    <t>Тройник канализационный 32х32 87° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>508007.K</t>
   </si>
   <si>
     <t>Тройник канализационный 40х40 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>508011.K</t>
   </si>
   <si>
     <t>Тройник канализационный 40х40 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>508013.K</t>
   </si>
   <si>
     <t>Тройник канализационный 50х50 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>508017.K</t>
   </si>
   <si>
     <t>Тройник канализационный 50х50 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>510031.K</t>
@@ -1993,68 +2041,80 @@
   <si>
     <t>Крестовина двухплоскостная 110х110х110 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>512037.K</t>
   </si>
   <si>
     <t>Крестовина двухплоскостная 110х110х50 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Ревизия, заглушки и переходники Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>516003.K</t>
   </si>
   <si>
     <t>Ревизия с крышкой 50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>516007.K</t>
   </si>
   <si>
     <t>Ревизия с крышкой 110 Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>524000.K</t>
+  </si>
+  <si>
+    <t>Заглушка канализационная 32 Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>524001.K</t>
   </si>
   <si>
     <t>Заглушка канализационная 40 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>524003.K</t>
   </si>
   <si>
     <t>Заглушка канализационная 50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>524007.K</t>
   </si>
   <si>
     <t>Заглушка канализационная 110 Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>514000.K</t>
+  </si>
+  <si>
+    <t>Переход прямой канализационный 40х32 Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>513001.K</t>
   </si>
   <si>
     <t>Переход прямой канализационный 50х40 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>514009.K</t>
   </si>
   <si>
     <t>Переход прямой канализационный 110х50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Канализационные муфты Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>528003.K</t>
   </si>
   <si>
     <t>Канализационная муфта 50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>528007.K</t>
   </si>
   <si>
     <t>Канализационная муфта 110 Sinikon КОМФОРТ</t>
@@ -2282,50 +2342,56 @@
     <t>Отвод ф110 15° Skolan Ostendorf</t>
   </si>
   <si>
     <t>335110</t>
   </si>
   <si>
     <t>Отвод ф110 30° Skolan Ostendorf</t>
   </si>
   <si>
     <t>335120</t>
   </si>
   <si>
     <t>Отвод ф110 45° Skolan Ostendorf</t>
   </si>
   <si>
     <t>335130</t>
   </si>
   <si>
     <t>Отвод ф110 67° Skolan Ostendorf</t>
   </si>
   <si>
     <t>335140</t>
   </si>
   <si>
     <t>Отвод ф110 90° Skolan Ostendorf</t>
+  </si>
+  <si>
+    <t>335145</t>
+  </si>
+  <si>
+    <t>Ревизионный отвод ф110 90° Skolan Ostendorf</t>
   </si>
   <si>
     <t>Канализационные тройники Skolan Ostendorf</t>
   </si>
   <si>
     <t>332200</t>
   </si>
   <si>
     <t>Тройник ф58-58 45° Skolan Ostendorf</t>
   </si>
   <si>
     <t>332400</t>
   </si>
   <si>
     <t>Тройник ф58-58 90° Skolan Ostendorf</t>
   </si>
   <si>
     <t>334220</t>
   </si>
   <si>
     <t>Тройник ф90-58 45° Skolan Ostendorf</t>
   </si>
   <si>
     <t>334420</t>
   </si>
@@ -3476,62 +3542,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/patrubok-kompensatsionnyy-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/patrubok-kompensatsionnyy-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-110-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-na-chugunnuyu-trubu-s-manzhetnoy-124-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-32-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-32-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-40-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-40-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-50-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-zadniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/klapan-kanalizatsionnyy-obratnyy-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/klapan-kanalizatsionnyy-obratnyy-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/klapan-kanalizatsionnyy-obratnyy-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/reviziya-kanalizatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/reviziya-kanalizatsionnaya-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/aerator-kanalizatsionnyy-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/aerator-kanalizatsionnyy-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-32kh32-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-32kh32-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-40kh40-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-40kh40-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-50kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-50kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh110-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-50kh50kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-50kh50kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh110-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh50kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh50kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh110-90-dvukhploskostnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh50-90-odnoploskostnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh50-90-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh50-90-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh2000mm-ostendorf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh3000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-s-manzhetoy-nt-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f40-32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f50-32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-superkorotkiy-f50-32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f50-40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f50-40-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f75-50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f90-50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f90-50-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-50-dlinnyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-50-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-75-dlinnyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-90-dlinnyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-90-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-na-chugun-f110-123-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-na-chugun-f70-50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f32-32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f32-32-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f32-32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f40-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f40-40-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f40-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-50-45-ostendorf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-50-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-90-vosstanovitel-rasstruba-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-dvukhplaskasnoy-f110-110-110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-odnoplaskasnoy-f50-50-50-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-odnoplaskasnoy-f75-75-75-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-odnoplaskasnoy-f110-110-110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh250mm-ostendorf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f40-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f50-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-superkorotkiy-f50-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f50-40-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-korotkiy-f50-40-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f32-32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f32-32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f40-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f40-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f50-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f50-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh250-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh1000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh1500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh2000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh250-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh1000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh1500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh2000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-dvukhrastrubnaya-kanalizatsionnaya-d58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-dvukhrastrubnaya-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-remontnaya-kanalizatsionnaya-d58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-remontnaya-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/patrubok-kompensatsionnyy-kanalizatsionnyy-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/perekhod-kanalizatsionnyy-ekstsentricheskiy-d58-kh-50-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/perekhod-kanalizatsionnyy-ekstsentricheskiy-d58-kh-40-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/perekhod-kanalizatsionnyy-ekstsentricheskiy-d110-kh-58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-15-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-30-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-67-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-15-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-30-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-67-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d58-kh-58-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d58-kh-58-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-58-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-58-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-110-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-110-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnaya-krestovina-stout/krestovina-odnoploskostnaya-kanalizatsionnaya-d110kh110kh110-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnaya-krestovina-stout/krestovina-dvukhploskostnaya-kanalizatsionnaya-d110kh110kh110-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-zaglushki-i-reviziya-stout/zaglushka-kanalizatsionnaya-d58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-zaglushki-i-reviziya-stout/zaglushka-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-zaglushki-i-reviziya-stout/reviziya-s-kryshkoy-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh3000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-67-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh100-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-levaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-pravaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-50kh40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-110kh50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-10-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kompensatsionnyy-patrubok-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh250mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh250mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh500mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh1000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh2000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh250mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh500mm-ostendorf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh1000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh2000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh3000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/mufta-nadvizhnaya-f56-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/mufta-nadvizhnaya-nasadnaya-f90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/mufta-nadvizhnaya-f110-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/reviziya-f90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/reviziya-f110-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-sk-ht-f56-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-skr-dn9058-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-skr-dn10056-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-skr-dn10090-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/patrubok-kompensatsionnyy-f110-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-15-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-30-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-15-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-30-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-15-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-30-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-67-skolan-ostendorf-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f56-56-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f56-56-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-50-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-58-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-90-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-90-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-56-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-56-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-402000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-401000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-403000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-502000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-503000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1102000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1103000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-5040/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-korotkiy-rehau-raupiano-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/kompensatsionnyy-patrubok-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-dvukhploskostnaya-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/shumopogloshchayushchiy-khomut-rehau-raupiano-110-s-zamkovoy-zashchelkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-1000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-500-ryzhaya-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-2000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-3000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-6000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-1000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-2000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-3000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-6000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-1000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-2000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-3000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-6000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-15-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-30-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f200-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f200-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f110-110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f110-110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-160-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-160-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-200-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-200-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-160-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-160-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/mufta-f110-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/mufta-f160-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/mufta-f200-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/perekhod-f160-110-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/perekhod-f200-160-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/obratnyy-klapan-f110-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/reviziya-f110-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/reviziya-f160-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/reviziya-f200-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/zaglushka-f110-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/zaglushka-f160-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/zaglushka-f200-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f110kh32mm---1000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f110kh32mm---2000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f110kh32mm---3000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f160kh36mm---1000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f160kh36mm---2000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f160kh36mm---3000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f200kh49mm---1000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f200kh49mm---2000-sn-4-agrigazpolimer/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-32-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-40-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-50-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-250mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-500mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-1000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/truby-kanalizatsionnye-rastrubnye/truba-kanalizatsionnaya-f-110-kh-2000mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/mufta-kanalizatsionnaya-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/patrubok-kompensatsionnyy-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/patrubok-kompensatsionnyy-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-40-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-50-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-50-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-kanalizatsionnyy-110-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/mufta-i-perekhod-kanalizatsionnyy/perekhod-na-chugunnuyu-trubu-s-manzhetnoy-124-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-32-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-32-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-40-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-40-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-50-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-zadniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/otvod-kanalizatsionnyy/otvod-kanalizatsionnyy-110-110-50-90-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/klapan-kanalizatsionnyy-obratnyy-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/klapan-kanalizatsionnyy-obratnyy-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/klapan-kanalizatsionnyy-obratnyy-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/reviziya-kanalizatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/reviziya-kanalizatsionnaya-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/aerator-kanalizatsionnyy-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/aerator-kanalizatsionnyy-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/fitingi-dlya-vnutrenney-kanalizatsii/zaglushka-kanalizatsionnaya-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-32kh32-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-32kh32-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-40kh40-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-40kh40-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-50kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-50kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/troynik-kanalizatsionnyy/troynik-kanalizatsionnyy-110kh110-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-50kh50kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-50kh50kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh110-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh110-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh50kh50-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh50kh50-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh110-90-dvukhploskostnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh50-90-odnoploskostnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh50-90-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/vnutrennyaya-kanalizaciya/krestovina-kanalizatsionnaya/krestovina-110kh110kh50-90-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-32kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-40kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-50kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-75kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-90kh2000mm-ostendorf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnye-truby-ostendorf/truba-kanalizatsionnaya-f-110kh3000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-nadvizhnaya-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/mufta-s-manzhetoy-nt-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f40-32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f50-32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-superkorotkiy-f50-32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f50-40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f50-40-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f75-50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f90-50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f90-50-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-50-dlinnyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-50-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-75-dlinnyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-90-dlinnyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-f110-90-korotkiy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-na-chugun-f110-123-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/perekhod-na-chugun-f70-50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-mufta-i-perekhod-ostendorf/patrubok-kompensatsionnyy-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f90-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-otvod-ostendorf/otvod-f110-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f32-32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f32-32-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f32-32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f40-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f40-40-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f40-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-50-45-ostendorf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f90-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-50-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-75-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-75-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-troynik-ostendorf/troynik-f110-90-vosstanovitel-rasstruba-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-dvukhplaskasnoy-f110-110-110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-odnoplaskasnoy-f50-50-50-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-odnoplaskasnoy-f75-75-75-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnaya-krestovina/krestovina-odnoplaskasnoy-f110-110-110-67-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/reviziya-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f75-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf/kanalizatsionnyy-zaglushka-i-reviziya/zaglushka-f110-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh250mm-ostendorf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f40-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f50-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-superkorotkiy-f50-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f50-40-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-korotkiy-f50-40-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f32-32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f32-32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f40-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f40-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f50-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f50-50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh250-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh1000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh1500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-58kh2000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh250-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh1000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh1500-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-truby-stout/truba-kanalizatsionnaya-110kh2000-mm-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-dvukhrastrubnaya-kanalizatsionnaya-d58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-dvukhrastrubnaya-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-remontnaya-kanalizatsionnaya-d58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/mufta-remontnaya-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/patrubok-kompensatsionnyy-kanalizatsionnyy-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/perekhod-kanalizatsionnyy-ekstsentricheskiy-d58-kh-50-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/perekhod-kanalizatsionnyy-ekstsentricheskiy-d58-kh-40-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-mufty-i-perekhody-stout/perekhod-kanalizatsionnyy-ekstsentricheskiy-d110-kh-58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-15-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-30-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-67-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d58-kh-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-15-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-30-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-67-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-otvody-stout/otvod-kanalizatsionnyy-d110-kh-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d58-kh-58-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d58-kh-58-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-58-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-58-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-110-45-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-troyniki-stout/troynik-kanalizatsionnyy-d110-kh-110-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnaya-krestovina-stout/krestovina-odnoploskostnaya-kanalizatsionnaya-d110kh110kh110-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnaya-krestovina-stout/krestovina-dvukhploskostnaya-kanalizatsionnaya-d110kh110kh110-875-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-zaglushki-i-reviziya-stout/zaglushka-kanalizatsionnaya-d58-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-zaglushki-i-reviziya-stout/zaglushka-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/besshumnaya-kanalizatsiya-stout/kanalizatsionnye-zaglushki-i-reviziya-stout/reviziya-s-kryshkoy-kanalizatsionnaya-d110-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh3000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-32-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-32-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-67-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-32kh32-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-32kh32-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh100-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-levaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-pravaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-32-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-40kh32-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-50kh40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-110kh50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-10-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kompensatsionnyy-patrubok-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh250mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-56kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh250mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh500mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh1000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-90kh2000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh250mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh500mm-ostendorf_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh1000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh2000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-truby-skolan-ostendorf/truba-kanalizatsionnaya-f-110kh3000mm-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/mufta-nadvizhnaya-f56-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/mufta-nadvizhnaya-nasadnaya-f90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/mufta-nadvizhnaya-f110-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/reviziya-f90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/reviziya-f110-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-sk-ht-f56-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-skr-dn9058-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-skr-dn10056-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/perekhod-skr-dn10090-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnaya-mufta-reviziya-perekhod-skolan-ostendorf/patrubok-kompensatsionnyy-f110-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-15-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-30-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f56-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-15-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-30-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f90-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-15-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-30-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-67-skolan-ostendorf-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/otvod-f110-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-otvody-skolan-ostendorf/revizionnyy-otvod-f110-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f56-56-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f56-56-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-50-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-58-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-90-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f90-90-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-56-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-56-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-45-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchaya-kanalizatsiya-ostendorf/kanalizatsionnye-troyniki-skolan-ostendorf/troynik-f110-90-skolan-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-402000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-401000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-40250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-403000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-50750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-501500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-502000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-503000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110250-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-110750-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1101500-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1102000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/truby-rehau-raupiano/truba-kanalizatsionnaya-rehau-raupiano-1103000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-4040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh87/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-5040kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-110110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/troyniki-rehau-raupiano/troynik-rehau-raupiano-11050kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-40kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-50kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh45/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/otvody-rehau-raupiano/otvod-rehau-raupiano-110kh90/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/mufta-dvukhrastrubnaya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-5040/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-rehau-raupiano-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/perekhodnik-korotkiy-rehau-raupiano-11050/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/kompensatsionnyy-patrubok-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/reviziya-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/zaglushka-rehau-raupiano-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/krestovina-rehau-raupiano-dvukhploskostnaya-11011011087/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopogloshchayushchie-kanalizatsionnye-truby-rehau-raupiano/fasoniny-rehau-raupiano/shumopogloshchayushchiy-khomut-rehau-raupiano-110-s-zamkovoy-zashchelkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-1000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-500-ryzhaya-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-2000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-3000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f110-6000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-1000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-2000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-3000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f160-6000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-1000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-2000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-3000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-truba/truba-f200-6000-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-15-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-30-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f160-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f200-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-otvod/otvod-f200-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f110-110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f110-110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-160-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-160-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-200-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-200-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f160-110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-110-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-110-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-160-45-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhiy-troynik/troynik-f200-160-90-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/mufta-f110-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/mufta-f160-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/mufta-f200-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/perekhod-f160-110-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-mufta/perekhod-f200-160-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/obratnyy-klapan-f110-ryzhiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/reviziya-f110-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/reviziya-f160-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/reviziya-f200-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/zaglushka-f110-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/zaglushka-f160-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/ostendorf/ryzhaya-zaglushka-i-reviziya/zaglushka-f200-ryzhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f110kh32mm---1000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f110kh32mm---2000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f110kh32mm---3000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f160kh36mm---1000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f160kh36mm---2000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f160kh36mm---3000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f200kh49mm---1000-sn-4-agrigazpolimer/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/naruzhnaya-kanalizaciya/agrigazpolimer/truby-ryzhie/truba-ryzhaya-f200kh49mm---2000-sn-4-agrigazpolimer/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D577"/>
+  <dimension ref="A1:D588"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D577" sqref="D577"/>
+      <selection activeCell="D588" sqref="D588"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -7887,3440 +7953,3594 @@
     <row r="328" spans="1:4">
       <c r="A328" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C328" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D328" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="6">
         <v>1</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C329" s="9" t="s">
         <v>572</v>
       </c>
       <c r="D329" s="13">
-        <v>156.25</v>
+        <v>144.41</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="6">
         <v>2</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>573</v>
       </c>
       <c r="C330" s="9" t="s">
         <v>574</v>
       </c>
       <c r="D330" s="13">
-        <v>197.21</v>
+        <v>178.21</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="6">
         <v>3</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C331" s="9" t="s">
         <v>576</v>
       </c>
       <c r="D331" s="13">
-        <v>279.74</v>
+        <v>251.74</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="6">
         <v>4</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>577</v>
       </c>
       <c r="C332" s="9" t="s">
         <v>578</v>
       </c>
       <c r="D332" s="13">
-        <v>491.04</v>
+        <v>446.21</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="6">
         <v>5</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>579</v>
       </c>
       <c r="C333" s="9" t="s">
         <v>580</v>
       </c>
       <c r="D333" s="13">
-        <v>177.8</v>
+        <v>156.25</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="6">
         <v>6</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>581</v>
       </c>
       <c r="C334" s="9" t="s">
         <v>582</v>
       </c>
       <c r="D334" s="13">
-        <v>225.36</v>
+        <v>197.21</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="6">
         <v>7</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>583</v>
       </c>
       <c r="C335" s="9" t="s">
         <v>584</v>
       </c>
       <c r="D335" s="13">
-        <v>356.51</v>
+        <v>279.74</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="6">
         <v>8</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>585</v>
       </c>
       <c r="C336" s="9" t="s">
         <v>586</v>
       </c>
       <c r="D336" s="13">
-        <v>611.72</v>
+        <v>491.04</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="6">
         <v>9</v>
       </c>
       <c r="B337" s="11" t="s">
         <v>587</v>
       </c>
       <c r="C337" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D337" s="13">
-        <v>421.63</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="6">
         <v>10</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>589</v>
       </c>
       <c r="C338" s="9" t="s">
         <v>590</v>
       </c>
       <c r="D338" s="13">
-        <v>627.17</v>
+        <v>225.36</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="6">
         <v>11</v>
       </c>
       <c r="B339" s="11" t="s">
         <v>591</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>592</v>
       </c>
       <c r="D339" s="13">
-        <v>940.23</v>
+        <v>356.51</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="6">
         <v>12</v>
       </c>
       <c r="B340" s="11" t="s">
         <v>593</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>594</v>
       </c>
       <c r="D340" s="13">
-        <v>1379.72</v>
+        <v>611.72</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="6">
         <v>13</v>
       </c>
       <c r="B341" s="11" t="s">
         <v>595</v>
       </c>
       <c r="C341" s="9" t="s">
         <v>596</v>
       </c>
       <c r="D341" s="13">
-        <v>1550.1</v>
+        <v>421.63</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="6">
         <v>14</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>597</v>
       </c>
       <c r="C342" s="9" t="s">
         <v>598</v>
       </c>
       <c r="D342" s="13">
-        <v>2464.51</v>
+        <v>627.17</v>
       </c>
     </row>
     <row r="343" spans="1:4">
-      <c r="A343" s="4" t="s">
+      <c r="A343" s="6">
+        <v>15</v>
+      </c>
+      <c r="B343" s="11" t="s">
         <v>599</v>
       </c>
-      <c r="B343" s="8"/>
-[...1 lines deleted...]
-      <c r="D343" s="13"/>
+      <c r="C343" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="D343" s="13">
+        <v>940.23</v>
+      </c>
     </row>
     <row r="344" spans="1:4">
-      <c r="A344" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A344" s="6">
+        <v>16</v>
+      </c>
+      <c r="B344" s="11" t="s">
+        <v>601</v>
+      </c>
+      <c r="C344" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="D344" s="13">
+        <v>1379.72</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="6">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B345" s="11" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C345" s="9" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D345" s="13">
-        <v>72.09999999999999</v>
+        <v>1550.1</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B346" s="11" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D346" s="13">
-        <v>72.09999999999999</v>
+        <v>2464.51</v>
       </c>
     </row>
     <row r="347" spans="1:4">
-      <c r="A347" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A347" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="B347" s="8"/>
+      <c r="C347" s="9"/>
+      <c r="D347" s="13"/>
     </row>
     <row r="348" spans="1:4">
-      <c r="A348" s="6">
-[...9 lines deleted...]
-        <v>81.20999999999999</v>
+      <c r="A348" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C348" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D348" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B349" s="11" t="s">
         <v>608</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>609</v>
       </c>
       <c r="D349" s="13">
-        <v>77.18000000000001</v>
+        <v>81.48999999999999</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B350" s="11" t="s">
         <v>610</v>
       </c>
       <c r="C350" s="9" t="s">
         <v>611</v>
       </c>
       <c r="D350" s="13">
-        <v>77.18000000000001</v>
+        <v>81.48999999999999</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B351" s="11" t="s">
         <v>612</v>
       </c>
       <c r="C351" s="9" t="s">
         <v>613</v>
       </c>
       <c r="D351" s="13">
-        <v>256.42</v>
+        <v>72.09999999999999</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>614</v>
       </c>
       <c r="C352" s="9" t="s">
         <v>615</v>
       </c>
       <c r="D352" s="13">
-        <v>220.7</v>
+        <v>72.09999999999999</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>616</v>
       </c>
       <c r="C353" s="9" t="s">
         <v>617</v>
       </c>
       <c r="D353" s="13">
-        <v>233.39</v>
+        <v>97.12</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>618</v>
       </c>
       <c r="C354" s="9" t="s">
         <v>619</v>
       </c>
       <c r="D354" s="13">
-        <v>256.42</v>
+        <v>81.20999999999999</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="6">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>620</v>
       </c>
       <c r="C355" s="9" t="s">
         <v>621</v>
       </c>
       <c r="D355" s="13">
-        <v>233.39</v>
+        <v>77.18000000000001</v>
       </c>
     </row>
     <row r="356" spans="1:4">
-      <c r="A356" s="4" t="s">
+      <c r="A356" s="6">
+        <v>8</v>
+      </c>
+      <c r="B356" s="11" t="s">
         <v>622</v>
       </c>
-      <c r="B356" s="8"/>
-[...1 lines deleted...]
-      <c r="D356" s="13"/>
+      <c r="C356" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="D356" s="13">
+        <v>77.18000000000001</v>
+      </c>
     </row>
     <row r="357" spans="1:4">
-      <c r="A357" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A357" s="6">
+        <v>9</v>
+      </c>
+      <c r="B357" s="11" t="s">
+        <v>624</v>
+      </c>
+      <c r="C357" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="D357" s="13">
+        <v>256.42</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B358" s="11" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C358" s="9" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="D358" s="13">
-        <v>146.83</v>
+        <v>220.7</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="6">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B359" s="11" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C359" s="9" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="D359" s="13">
-        <v>146.83</v>
+        <v>233.39</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="6">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C360" s="9" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D360" s="13">
-        <v>163.06</v>
+        <v>256.42</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="6">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B361" s="11" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D361" s="13">
-        <v>163.06</v>
+        <v>233.39</v>
       </c>
     </row>
     <row r="362" spans="1:4">
-      <c r="A362" s="6">
+      <c r="A362" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="B362" s="8"/>
+      <c r="C362" s="9"/>
+      <c r="D362" s="13"/>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B362" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A363" s="6">
+      <c r="B363" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B363" s="11" t="s">
-[...6 lines deleted...]
-        <v>312.57</v>
+      <c r="C363" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D363" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>635</v>
       </c>
       <c r="C364" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D364" s="13">
-        <v>424.04</v>
+        <v>165.83</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>637</v>
       </c>
       <c r="C365" s="9" t="s">
         <v>638</v>
       </c>
       <c r="D365" s="13">
-        <v>424.04</v>
+        <v>165.83</v>
       </c>
     </row>
     <row r="366" spans="1:4">
-      <c r="A366" s="4" t="s">
+      <c r="A366" s="6">
+        <v>3</v>
+      </c>
+      <c r="B366" s="11" t="s">
         <v>639</v>
       </c>
-      <c r="B366" s="8"/>
-[...1 lines deleted...]
-      <c r="D366" s="13"/>
+      <c r="C366" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="D366" s="13">
+        <v>146.83</v>
+      </c>
     </row>
     <row r="367" spans="1:4">
-      <c r="A367" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A367" s="6">
+        <v>4</v>
+      </c>
+      <c r="B367" s="11" t="s">
+        <v>641</v>
+      </c>
+      <c r="C367" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="D367" s="13">
+        <v>146.83</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B368" s="11" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D368" s="13">
-        <v>909.03</v>
+        <v>163.06</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B369" s="11" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="D369" s="13">
-        <v>909.03</v>
+        <v>163.06</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C370" s="9" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="D370" s="13">
-        <v>811.79</v>
+        <v>312.57</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B371" s="11" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C371" s="9" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D371" s="13">
-        <v>902.61</v>
+        <v>312.57</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C372" s="9" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="D372" s="13">
-        <v>902.61</v>
+        <v>424.04</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="6">
+        <v>10</v>
+      </c>
+      <c r="B373" s="11" t="s">
+        <v>653</v>
+      </c>
+      <c r="C373" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="D373" s="13">
+        <v>424.04</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="B374" s="8"/>
+      <c r="C374" s="9"/>
+      <c r="D374" s="13"/>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B375" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B373" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A374" s="6">
+      <c r="C375" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B374" s="11" t="s">
-[...15 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="D375" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="376" spans="1:4">
-      <c r="A376" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A376" s="6">
+        <v>1</v>
+      </c>
+      <c r="B376" s="11" t="s">
+        <v>656</v>
+      </c>
+      <c r="C376" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="D376" s="13">
+        <v>909.03</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B377" s="11" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C377" s="9" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D377" s="13">
-        <v>250.8</v>
+        <v>909.03</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B378" s="11" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="D378" s="13">
-        <v>461.95</v>
+        <v>811.79</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B379" s="11" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="D379" s="13">
-        <v>42.74</v>
+        <v>902.61</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B380" s="11" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C380" s="9" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D380" s="13">
-        <v>45.77</v>
+        <v>902.61</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B381" s="11" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C381" s="9" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D381" s="13">
-        <v>82.03</v>
+        <v>991.4299999999999</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="6">
+        <v>7</v>
+      </c>
+      <c r="B382" s="11" t="s">
+        <v>668</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="D382" s="13">
+        <v>989.5</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="B383" s="8"/>
+      <c r="C383" s="9"/>
+      <c r="D383" s="13"/>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B384" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B382" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A383" s="6">
+      <c r="C384" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B383" s="11" t="s">
-[...15 lines deleted...]
-      <c r="D384" s="13"/>
+      <c r="D384" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="385" spans="1:4">
-      <c r="A385" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A385" s="6">
+        <v>1</v>
+      </c>
+      <c r="B385" s="11" t="s">
+        <v>671</v>
+      </c>
+      <c r="C385" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="D385" s="13">
+        <v>250.8</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B386" s="11" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C386" s="9" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="D386" s="13">
-        <v>130.5</v>
+        <v>461.95</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B387" s="11" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="C387" s="9" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="D387" s="13">
-        <v>251.86</v>
+        <v>29.55</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B388" s="11" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="C388" s="9" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D388" s="13">
-        <v>130.5</v>
+        <v>42.74</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B389" s="11" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="C389" s="9" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D389" s="13">
-        <v>251.86</v>
+        <v>45.77</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="6">
+        <v>6</v>
+      </c>
+      <c r="B390" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="C390" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="D390" s="13">
+        <v>82.03</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="6">
+        <v>7</v>
+      </c>
+      <c r="B391" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="C391" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="D391" s="13">
+        <v>119.84</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="6">
+        <v>8</v>
+      </c>
+      <c r="B392" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="C392" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="D392" s="13">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="6">
+        <v>9</v>
+      </c>
+      <c r="B393" s="11" t="s">
+        <v>687</v>
+      </c>
+      <c r="C393" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="D393" s="13">
+        <v>182.77</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="B394" s="8"/>
+      <c r="C394" s="9"/>
+      <c r="D394" s="13"/>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B390" s="11" t="s">
-[...29 lines deleted...]
-      <c r="B393" s="10" t="s">
+      <c r="B395" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C393" s="12" t="s">
+      <c r="C395" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="D393" s="14" t="s">
+      <c r="D395" s="14" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="D396" s="13">
-        <v>920</v>
+        <v>130.5</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B397" s="11" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D397" s="13">
-        <v>1938</v>
+        <v>251.86</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B398" s="11" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="C398" s="9" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="D398" s="13">
-        <v>931</v>
+        <v>130.5</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B399" s="11" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="C399" s="9" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="D399" s="13">
-        <v>1490</v>
+        <v>251.86</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="6">
+        <v>5</v>
+      </c>
+      <c r="B400" s="11" t="s">
+        <v>698</v>
+      </c>
+      <c r="C400" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="D400" s="13">
+        <v>416.92</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B401" s="8"/>
+      <c r="C401" s="9"/>
+      <c r="D401" s="13"/>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="B402" s="8"/>
+      <c r="C402" s="9"/>
+      <c r="D402" s="13"/>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C403" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B400" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A401" s="6">
+      <c r="D403" s="14" t="s">
         <v>8</v>
-      </c>
-[...35 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B404" s="11" t="s">
         <v>702</v>
       </c>
       <c r="C404" s="9" t="s">
         <v>703</v>
       </c>
       <c r="D404" s="13">
-        <v>2545</v>
+        <v>424</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B405" s="11" t="s">
         <v>704</v>
       </c>
       <c r="C405" s="9" t="s">
         <v>705</v>
       </c>
       <c r="D405" s="13">
-        <v>4718</v>
+        <v>598</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B406" s="11" t="s">
         <v>706</v>
       </c>
       <c r="C406" s="9" t="s">
         <v>707</v>
       </c>
       <c r="D406" s="13">
-        <v>6770</v>
+        <v>920</v>
       </c>
     </row>
     <row r="407" spans="1:4">
-      <c r="A407" s="4" t="s">
+      <c r="A407" s="6">
+        <v>4</v>
+      </c>
+      <c r="B407" s="11" t="s">
         <v>708</v>
       </c>
-      <c r="B407" s="8"/>
-[...1 lines deleted...]
-      <c r="D407" s="13"/>
+      <c r="C407" s="9" t="s">
+        <v>709</v>
+      </c>
+      <c r="D407" s="13">
+        <v>1938</v>
+      </c>
     </row>
     <row r="408" spans="1:4">
-      <c r="A408" s="5" t="s">
+      <c r="A408" s="6">
         <v>5</v>
       </c>
-      <c r="B408" s="10" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B408" s="11" t="s">
+        <v>710</v>
+      </c>
+      <c r="C408" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="D408" s="13">
+        <v>931</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B409" s="11" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="D409" s="13">
-        <v>472</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B410" s="11" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="D410" s="13">
-        <v>1097</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B411" s="11" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D411" s="13">
-        <v>1246</v>
+        <v>4531</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B412" s="11" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="C412" s="9" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="D412" s="13">
-        <v>3177</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B413" s="11" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="C413" s="9" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="D413" s="13">
-        <v>4024</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B414" s="11" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="D414" s="13">
-        <v>445</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B415" s="11" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C415" s="9" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D415" s="13">
-        <v>650</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="6">
+        <v>13</v>
+      </c>
+      <c r="B416" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="C416" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="D416" s="13">
+        <v>6770</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="B417" s="8"/>
+      <c r="C417" s="9"/>
+      <c r="D417" s="13"/>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B418" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C418" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D418" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B416" s="11" t="s">
-[...35 lines deleted...]
-      </c>
     </row>
     <row r="419" spans="1:4">
-      <c r="A419" s="4" t="s">
+      <c r="A419" s="6">
+        <v>1</v>
+      </c>
+      <c r="B419" s="11" t="s">
         <v>729</v>
       </c>
-      <c r="B419" s="8"/>
-[...1 lines deleted...]
-      <c r="D419" s="13"/>
+      <c r="C419" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="D419" s="13">
+        <v>472</v>
+      </c>
     </row>
     <row r="420" spans="1:4">
-      <c r="A420" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A420" s="6">
+        <v>2</v>
+      </c>
+      <c r="B420" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="C420" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="D420" s="13">
+        <v>1097</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B421" s="11" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="C421" s="9" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D421" s="13">
-        <v>385</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B422" s="11" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="C422" s="9" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="D422" s="13">
-        <v>385</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B423" s="11" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="C423" s="9" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="D423" s="13">
-        <v>385</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B424" s="11" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="C424" s="9" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D424" s="13">
-        <v>385</v>
+        <v>445</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B425" s="11" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C425" s="9" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D425" s="13">
-        <v>1194</v>
+        <v>650</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B426" s="11" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C426" s="9" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="D426" s="13">
-        <v>1194</v>
+        <v>650</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B427" s="11" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="C427" s="9" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="D427" s="13">
-        <v>1121</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="6">
+        <v>10</v>
+      </c>
+      <c r="B428" s="11" t="s">
+        <v>747</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="D428" s="13">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="B429" s="8"/>
+      <c r="C429" s="9"/>
+      <c r="D429" s="13"/>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C430" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D430" s="14" t="s">
         <v>8</v>
-      </c>
-[...35 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B431" s="11" t="s">
         <v>750</v>
       </c>
       <c r="C431" s="9" t="s">
         <v>751</v>
       </c>
       <c r="D431" s="13">
-        <v>1059</v>
+        <v>385</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="6">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B432" s="11" t="s">
         <v>752</v>
       </c>
       <c r="C432" s="9" t="s">
         <v>753</v>
       </c>
       <c r="D432" s="13">
-        <v>1194</v>
+        <v>385</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="6">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B433" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C433" s="9" t="s">
         <v>755</v>
       </c>
       <c r="D433" s="13">
-        <v>1146</v>
+        <v>385</v>
       </c>
     </row>
     <row r="434" spans="1:4">
-      <c r="A434" s="4" t="s">
+      <c r="A434" s="6">
+        <v>4</v>
+      </c>
+      <c r="B434" s="11" t="s">
         <v>756</v>
       </c>
-      <c r="B434" s="8"/>
-[...1 lines deleted...]
-      <c r="D434" s="13"/>
+      <c r="C434" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="D434" s="13">
+        <v>385</v>
+      </c>
     </row>
     <row r="435" spans="1:4">
-      <c r="A435" s="5" t="s">
+      <c r="A435" s="6">
         <v>5</v>
       </c>
-      <c r="B435" s="10" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B435" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="C435" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="D435" s="13">
+        <v>1194</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B436" s="11" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C436" s="9" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D436" s="13">
-        <v>746</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B437" s="11" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="C437" s="9" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="D437" s="13">
-        <v>746</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B438" s="11" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="C438" s="9" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="D438" s="13">
-        <v>1372</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B439" s="11" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="D439" s="13">
-        <v>1372</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B440" s="11" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C440" s="9" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D440" s="13">
-        <v>1867</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="6">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B441" s="11" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="C441" s="9" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="D441" s="13">
-        <v>1867</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B442" s="11" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C442" s="9" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="D442" s="13">
-        <v>1372</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="6">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B443" s="11" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C443" s="9" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="D443" s="13">
-        <v>1372</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="6">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B444" s="11" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="C444" s="9" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="D444" s="13">
-        <v>1992</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="445" spans="1:4">
-      <c r="A445" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A445" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="B445" s="8"/>
+      <c r="C445" s="9"/>
+      <c r="D445" s="13"/>
     </row>
     <row r="446" spans="1:4">
-      <c r="A446" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D446" s="13"/>
+      <c r="A446" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C446" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D446" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="447" spans="1:4">
-      <c r="A447" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D447" s="13"/>
+      <c r="A447" s="6">
+        <v>1</v>
+      </c>
+      <c r="B447" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="C447" s="9" t="s">
+        <v>780</v>
+      </c>
+      <c r="D447" s="13">
+        <v>746</v>
+      </c>
     </row>
     <row r="448" spans="1:4">
-      <c r="A448" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A448" s="6">
+        <v>2</v>
+      </c>
+      <c r="B448" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="C448" s="9" t="s">
+        <v>782</v>
+      </c>
+      <c r="D448" s="13">
+        <v>746</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B449" s="11" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="C449" s="9" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="D449" s="13">
-        <v>1514</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B450" s="11" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="C450" s="9" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="D450" s="13">
-        <v>514</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B451" s="11" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="D451" s="13">
-        <v>808</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B452" s="11" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C452" s="9" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="D452" s="13">
-        <v>374</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B453" s="11" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="D453" s="13">
-        <v>2414</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B454" s="11" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="D454" s="13">
-        <v>450</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B455" s="11" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="D455" s="13">
-        <v>610</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="6">
+        <v>10</v>
+      </c>
+      <c r="B456" s="11" t="s">
+        <v>797</v>
+      </c>
+      <c r="C456" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="D456" s="13">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="B457" s="8"/>
+      <c r="C457" s="9"/>
+      <c r="D457" s="13"/>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="B458" s="8"/>
+      <c r="C458" s="9"/>
+      <c r="D458" s="13"/>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C459" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D459" s="14" t="s">
         <v>8</v>
-      </c>
-[...49 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B460" s="11" t="s">
         <v>801</v>
       </c>
       <c r="C460" s="9" t="s">
         <v>802</v>
       </c>
       <c r="D460" s="13">
-        <v>2766</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B461" s="11" t="s">
         <v>803</v>
       </c>
       <c r="C461" s="9" t="s">
         <v>804</v>
       </c>
       <c r="D461" s="13">
-        <v>840</v>
+        <v>514</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B462" s="11" t="s">
         <v>805</v>
       </c>
       <c r="C462" s="9" t="s">
         <v>806</v>
       </c>
       <c r="D462" s="13">
-        <v>1234</v>
+        <v>808</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="6">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B463" s="11" t="s">
         <v>807</v>
       </c>
       <c r="C463" s="9" t="s">
         <v>808</v>
       </c>
       <c r="D463" s="13">
-        <v>1830</v>
+        <v>374</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="6">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B464" s="11" t="s">
         <v>809</v>
       </c>
       <c r="C464" s="9" t="s">
         <v>810</v>
       </c>
       <c r="D464" s="13">
-        <v>2060</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="6">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B465" s="11" t="s">
         <v>811</v>
       </c>
       <c r="C465" s="9" t="s">
         <v>812</v>
       </c>
       <c r="D465" s="13">
-        <v>3225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="6">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B466" s="11" t="s">
         <v>813</v>
       </c>
       <c r="C466" s="9" t="s">
         <v>814</v>
       </c>
       <c r="D466" s="13">
-        <v>3597</v>
+        <v>610</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="6">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B467" s="11" t="s">
         <v>815</v>
       </c>
       <c r="C467" s="9" t="s">
         <v>816</v>
       </c>
       <c r="D467" s="13">
-        <v>5499</v>
+        <v>840</v>
       </c>
     </row>
     <row r="468" spans="1:4">
-      <c r="A468" s="4" t="s">
+      <c r="A468" s="6">
+        <v>9</v>
+      </c>
+      <c r="B468" s="11" t="s">
         <v>817</v>
       </c>
-      <c r="B468" s="8"/>
-[...1 lines deleted...]
-      <c r="D468" s="13"/>
+      <c r="C468" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="D468" s="13">
+        <v>957</v>
+      </c>
     </row>
     <row r="469" spans="1:4">
-      <c r="A469" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A469" s="6">
+        <v>10</v>
+      </c>
+      <c r="B469" s="11" t="s">
+        <v>819</v>
+      </c>
+      <c r="C469" s="9" t="s">
+        <v>820</v>
+      </c>
+      <c r="D469" s="13">
+        <v>1426</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B470" s="11" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C470" s="9" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D470" s="13">
-        <v>421</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B471" s="11" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C471" s="9" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D471" s="13">
-        <v>421</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B472" s="11" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C472" s="9" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="D472" s="13">
-        <v>483</v>
+        <v>840</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="6">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C473" s="9" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="D473" s="13">
-        <v>483</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="6">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B474" s="11" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="C474" s="9" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D474" s="13">
-        <v>450</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="6">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B475" s="11" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C475" s="9" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="D475" s="13">
-        <v>450</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="6">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B476" s="11" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="C476" s="9" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="D476" s="13">
-        <v>1900</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="6">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B477" s="11" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="C477" s="9" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="D477" s="13">
-        <v>1743</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="6">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B478" s="11" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C478" s="9" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="D478" s="13">
-        <v>1133</v>
+        <v>5499</v>
       </c>
     </row>
     <row r="479" spans="1:4">
-      <c r="A479" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A479" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="B479" s="8"/>
+      <c r="C479" s="9"/>
+      <c r="D479" s="13"/>
     </row>
     <row r="480" spans="1:4">
-      <c r="A480" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D480" s="13"/>
+      <c r="A480" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C480" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D480" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="481" spans="1:4">
-      <c r="A481" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A481" s="6">
+        <v>1</v>
+      </c>
+      <c r="B481" s="11" t="s">
+        <v>840</v>
+      </c>
+      <c r="C481" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="D481" s="13">
+        <v>421</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B482" s="11" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="C482" s="9" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="D482" s="13">
-        <v>222</v>
+        <v>421</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B483" s="11" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="C483" s="9" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="D483" s="13">
-        <v>222</v>
+        <v>483</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B484" s="11" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="D484" s="13">
-        <v>222</v>
+        <v>483</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B485" s="11" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="C485" s="9" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D485" s="13">
-        <v>222</v>
+        <v>450</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B486" s="11" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C486" s="9" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D486" s="13">
-        <v>262</v>
+        <v>450</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B487" s="11" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="C487" s="9" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="D487" s="13">
-        <v>262</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B488" s="11" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="D488" s="13">
-        <v>262</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B489" s="11" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C489" s="9" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D489" s="13">
-        <v>262</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B490" s="11" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C490" s="9" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D490" s="13">
-        <v>951</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="491" spans="1:4">
-      <c r="A491" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A491" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="B491" s="8"/>
+      <c r="C491" s="9"/>
+      <c r="D491" s="13"/>
     </row>
     <row r="492" spans="1:4">
-      <c r="A492" s="6">
-[...9 lines deleted...]
-        <v>951</v>
+      <c r="A492" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C492" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D492" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B493" s="11" t="s">
         <v>860</v>
       </c>
       <c r="C493" s="9" t="s">
         <v>861</v>
       </c>
       <c r="D493" s="13">
-        <v>951</v>
+        <v>222</v>
       </c>
     </row>
     <row r="494" spans="1:4">
-      <c r="A494" s="4" t="s">
+      <c r="A494" s="6">
+        <v>2</v>
+      </c>
+      <c r="B494" s="11" t="s">
         <v>862</v>
       </c>
-      <c r="B494" s="8"/>
-[...1 lines deleted...]
-      <c r="D494" s="13"/>
+      <c r="C494" s="9" t="s">
+        <v>863</v>
+      </c>
+      <c r="D494" s="13">
+        <v>222</v>
+      </c>
     </row>
     <row r="495" spans="1:4">
-      <c r="A495" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A495" s="6">
+        <v>3</v>
+      </c>
+      <c r="B495" s="11" t="s">
+        <v>864</v>
+      </c>
+      <c r="C495" s="9" t="s">
+        <v>865</v>
+      </c>
+      <c r="D495" s="13">
+        <v>222</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B496" s="11" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="C496" s="9" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="D496" s="13">
-        <v>349</v>
+        <v>222</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B497" s="11" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C497" s="9" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="D497" s="13">
-        <v>973</v>
+        <v>262</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B498" s="11" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="C498" s="9" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="D498" s="13">
-        <v>278</v>
+        <v>262</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B499" s="11" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="C499" s="9" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="D499" s="13">
-        <v>530</v>
+        <v>262</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B500" s="11" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="C500" s="9" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D500" s="13">
-        <v>674</v>
+        <v>262</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B501" s="11" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="C501" s="9" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="D501" s="13">
-        <v>1869</v>
+        <v>951</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B502" s="11" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C502" s="9" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D502" s="13">
-        <v>1005</v>
+        <v>951</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B503" s="11" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C503" s="9" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="D503" s="13">
-        <v>1782</v>
+        <v>951</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B504" s="11" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C504" s="9" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D504" s="13">
-        <v>120</v>
+        <v>951</v>
       </c>
     </row>
     <row r="505" spans="1:4">
-      <c r="A505" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A505" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="B505" s="8"/>
+      <c r="C505" s="9"/>
+      <c r="D505" s="13"/>
     </row>
     <row r="506" spans="1:4">
-      <c r="A506" s="6">
-[...9 lines deleted...]
-        <v>302</v>
+      <c r="A506" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C506" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D506" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B507" s="11" t="s">
         <v>885</v>
       </c>
       <c r="C507" s="9" t="s">
         <v>886</v>
       </c>
       <c r="D507" s="13">
-        <v>2218</v>
+        <v>349</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B508" s="11" t="s">
         <v>887</v>
       </c>
       <c r="C508" s="9" t="s">
         <v>888</v>
       </c>
       <c r="D508" s="13">
-        <v>6099</v>
+        <v>973</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="6">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B509" s="11" t="s">
         <v>889</v>
       </c>
       <c r="C509" s="9" t="s">
         <v>890</v>
       </c>
       <c r="D509" s="13">
-        <v>1330</v>
+        <v>278</v>
       </c>
     </row>
     <row r="510" spans="1:4">
-      <c r="A510" s="3" t="s">
+      <c r="A510" s="6">
+        <v>4</v>
+      </c>
+      <c r="B510" s="11" t="s">
         <v>891</v>
       </c>
-      <c r="B510" s="8"/>
-[...1 lines deleted...]
-      <c r="D510" s="13"/>
+      <c r="C510" s="9" t="s">
+        <v>892</v>
+      </c>
+      <c r="D510" s="13">
+        <v>530</v>
+      </c>
     </row>
     <row r="511" spans="1:4">
-      <c r="A511" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D511" s="13"/>
+      <c r="A511" s="6">
+        <v>5</v>
+      </c>
+      <c r="B511" s="11" t="s">
+        <v>893</v>
+      </c>
+      <c r="C511" s="9" t="s">
+        <v>894</v>
+      </c>
+      <c r="D511" s="13">
+        <v>674</v>
+      </c>
     </row>
     <row r="512" spans="1:4">
-      <c r="A512" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D512" s="13"/>
+      <c r="A512" s="6">
+        <v>6</v>
+      </c>
+      <c r="B512" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="C512" s="9" t="s">
+        <v>896</v>
+      </c>
+      <c r="D512" s="13">
+        <v>1869</v>
+      </c>
     </row>
     <row r="513" spans="1:4">
-      <c r="A513" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C513" s="12" t="s">
+      <c r="A513" s="6">
         <v>7</v>
       </c>
-      <c r="D513" s="14" t="s">
-        <v>8</v>
+      <c r="B513" s="11" t="s">
+        <v>897</v>
+      </c>
+      <c r="C513" s="9" t="s">
+        <v>898</v>
+      </c>
+      <c r="D513" s="13">
+        <v>1005</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B514" s="11" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="C514" s="9" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="D514" s="13">
-        <v>581</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B515" s="11" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="C515" s="9" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="D515" s="13">
-        <v>346</v>
+        <v>120</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B516" s="11" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="C516" s="9" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="D516" s="13">
-        <v>1103</v>
+        <v>134</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B517" s="11" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="C517" s="9" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="D517" s="13">
-        <v>1654</v>
+        <v>302</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="6">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B518" s="11" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="C518" s="9" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="D518" s="13">
-        <v>3227</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="6">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B519" s="11" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="C519" s="9" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="D519" s="13">
-        <v>1063</v>
+        <v>6099</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="6">
+        <v>14</v>
+      </c>
+      <c r="B520" s="11" t="s">
+        <v>911</v>
+      </c>
+      <c r="C520" s="9" t="s">
+        <v>912</v>
+      </c>
+      <c r="D520" s="13">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="B521" s="8"/>
+      <c r="C521" s="9"/>
+      <c r="D521" s="13"/>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="B522" s="8"/>
+      <c r="C522" s="9"/>
+      <c r="D522" s="13"/>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="B523" s="8"/>
+      <c r="C523" s="9"/>
+      <c r="D523" s="13"/>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C524" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B520" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A521" s="6">
+      <c r="D524" s="14" t="s">
         <v>8</v>
-      </c>
-[...49 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B525" s="11" t="s">
         <v>916</v>
       </c>
       <c r="C525" s="9" t="s">
         <v>917</v>
       </c>
       <c r="D525" s="13">
-        <v>4786</v>
+        <v>581</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B526" s="11" t="s">
         <v>918</v>
       </c>
       <c r="C526" s="9" t="s">
         <v>919</v>
       </c>
       <c r="D526" s="13">
-        <v>9142</v>
+        <v>346</v>
       </c>
     </row>
     <row r="527" spans="1:4">
-      <c r="A527" s="7" t="s">
+      <c r="A527" s="6">
+        <v>3</v>
+      </c>
+      <c r="B527" s="11" t="s">
         <v>920</v>
       </c>
-      <c r="B527" s="8"/>
-[...1 lines deleted...]
-      <c r="D527" s="13"/>
+      <c r="C527" s="9" t="s">
+        <v>921</v>
+      </c>
+      <c r="D527" s="13">
+        <v>1103</v>
+      </c>
     </row>
     <row r="528" spans="1:4">
-      <c r="A528" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A528" s="6">
+        <v>4</v>
+      </c>
+      <c r="B528" s="11" t="s">
+        <v>922</v>
+      </c>
+      <c r="C528" s="9" t="s">
+        <v>923</v>
+      </c>
+      <c r="D528" s="13">
+        <v>1654</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B529" s="11" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C529" s="9" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="D529" s="13">
-        <v>275</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B530" s="11" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="C530" s="9" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="D530" s="13">
-        <v>313</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B531" s="11" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="C531" s="9" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="D531" s="13">
-        <v>331</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B532" s="11" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C532" s="9" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D532" s="13">
-        <v>389</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="C533" s="9" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="D533" s="13">
-        <v>808</v>
+        <v>5969</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B534" s="11" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C534" s="9" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="D534" s="13">
-        <v>920</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B535" s="11" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C535" s="9" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="D535" s="13">
-        <v>1685</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="6">
+        <v>12</v>
+      </c>
+      <c r="B536" s="11" t="s">
+        <v>938</v>
+      </c>
+      <c r="C536" s="9" t="s">
+        <v>939</v>
+      </c>
+      <c r="D536" s="13">
+        <v>4786</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537" s="6">
+        <v>13</v>
+      </c>
+      <c r="B537" s="11" t="s">
+        <v>940</v>
+      </c>
+      <c r="C537" s="9" t="s">
+        <v>941</v>
+      </c>
+      <c r="D537" s="13">
+        <v>9142</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="B538" s="8"/>
+      <c r="C538" s="9"/>
+      <c r="D538" s="13"/>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C539" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D539" s="14" t="s">
         <v>8</v>
-      </c>
-[...43 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B540" s="11" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="C540" s="9" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="D540" s="13">
-        <v>729</v>
+        <v>275</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B541" s="11" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="C541" s="9" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="D541" s="13">
-        <v>1736</v>
+        <v>313</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B542" s="11" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="C542" s="9" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="D542" s="13">
-        <v>1543</v>
+        <v>331</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B543" s="11" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="C543" s="9" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="D543" s="13">
-        <v>3298</v>
+        <v>389</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B544" s="11" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C544" s="9" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="D544" s="13">
-        <v>3472</v>
+        <v>808</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B545" s="11" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="C545" s="9" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D545" s="13">
-        <v>1337</v>
+        <v>920</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B546" s="11" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C546" s="9" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="D546" s="13">
-        <v>1302</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B547" s="11" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="C547" s="9" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="D547" s="13">
-        <v>2118</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="548" spans="1:4">
-      <c r="A548" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A548" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="B548" s="8"/>
+      <c r="C548" s="9"/>
+      <c r="D548" s="13"/>
     </row>
     <row r="549" spans="1:4">
-      <c r="A549" s="6">
-[...9 lines deleted...]
-        <v>2447</v>
+      <c r="A549" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C549" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D549" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B550" s="11" t="s">
         <v>960</v>
       </c>
       <c r="C550" s="9" t="s">
         <v>961</v>
       </c>
       <c r="D550" s="13">
-        <v>2951</v>
+        <v>800</v>
       </c>
     </row>
     <row r="551" spans="1:4">
-      <c r="A551" s="7" t="s">
+      <c r="A551" s="6">
+        <v>2</v>
+      </c>
+      <c r="B551" s="11" t="s">
         <v>962</v>
       </c>
-      <c r="B551" s="8"/>
-[...1 lines deleted...]
-      <c r="D551" s="13"/>
+      <c r="C551" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="D551" s="13">
+        <v>729</v>
+      </c>
     </row>
     <row r="552" spans="1:4">
-      <c r="A552" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A552" s="6">
+        <v>3</v>
+      </c>
+      <c r="B552" s="11" t="s">
+        <v>964</v>
+      </c>
+      <c r="C552" s="9" t="s">
+        <v>965</v>
+      </c>
+      <c r="D552" s="13">
+        <v>1736</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B553" s="11" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="C553" s="9" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="D553" s="13">
-        <v>327</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B554" s="11" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="C554" s="9" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="D554" s="13">
-        <v>671</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B555" s="11" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="C555" s="9" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="D555" s="13">
-        <v>1259</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B556" s="11" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="C556" s="9" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="D556" s="13">
-        <v>492</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B557" s="11" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="C557" s="9" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D557" s="13">
-        <v>1007</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="558" spans="1:4">
-      <c r="A558" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D558" s="13"/>
+      <c r="A558" s="6">
+        <v>9</v>
+      </c>
+      <c r="B558" s="11" t="s">
+        <v>976</v>
+      </c>
+      <c r="C558" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="D558" s="13">
+        <v>2118</v>
+      </c>
     </row>
     <row r="559" spans="1:4">
-      <c r="A559" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A559" s="6">
+        <v>10</v>
+      </c>
+      <c r="B559" s="11" t="s">
+        <v>978</v>
+      </c>
+      <c r="C559" s="9" t="s">
+        <v>979</v>
+      </c>
+      <c r="D559" s="13">
+        <v>2708</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B560" s="11" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="C560" s="9" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="D560" s="13">
-        <v>5413</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B561" s="11" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="C561" s="9" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="D561" s="13">
-        <v>2326</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="562" spans="1:4">
-      <c r="A562" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A562" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="B562" s="8"/>
+      <c r="C562" s="9"/>
+      <c r="D562" s="13"/>
     </row>
     <row r="563" spans="1:4">
-      <c r="A563" s="6">
-[...9 lines deleted...]
-        <v>11108</v>
+      <c r="A563" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C563" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D563" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B564" s="11" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="C564" s="9" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="D564" s="13">
-        <v>148</v>
+        <v>327</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B565" s="11" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="C565" s="9" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D565" s="13">
-        <v>303</v>
+        <v>671</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="6">
+        <v>3</v>
+      </c>
+      <c r="B566" s="11" t="s">
+        <v>989</v>
+      </c>
+      <c r="C566" s="9" t="s">
+        <v>990</v>
+      </c>
+      <c r="D566" s="13">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567" s="6">
+        <v>4</v>
+      </c>
+      <c r="B567" s="11" t="s">
+        <v>991</v>
+      </c>
+      <c r="C567" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="D567" s="13">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568" s="6">
+        <v>5</v>
+      </c>
+      <c r="B568" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="C568" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="D568" s="13">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="B569" s="8"/>
+      <c r="C569" s="9"/>
+      <c r="D569" s="13"/>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B570" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C570" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B566" s="11" t="s">
-[...35 lines deleted...]
-      <c r="D569" s="14" t="s">
+      <c r="D570" s="14" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B571" s="11" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="C571" s="9" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="D571" s="13">
-        <v>724</v>
+        <v>5413</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B572" s="11" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C572" s="9" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="D572" s="13">
-        <v>1100</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B573" s="11" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="C573" s="9" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="D573" s="13">
-        <v>715</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B574" s="11" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C574" s="9" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="D574" s="13">
-        <v>1322</v>
+        <v>11108</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B575" s="11" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C575" s="9" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="D575" s="13">
-        <v>1925</v>
+        <v>148</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B576" s="11" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C576" s="9" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D576" s="13">
-        <v>1222</v>
+        <v>303</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="6">
+        <v>7</v>
+      </c>
+      <c r="B577" s="11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C577" s="9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D577" s="13">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B578" s="8"/>
+      <c r="C578" s="9"/>
+      <c r="D578" s="13"/>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B579" s="8"/>
+      <c r="C579" s="9"/>
+      <c r="D579" s="13"/>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B580" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C580" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D580" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B577" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D577" s="13">
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581" s="6">
+        <v>1</v>
+      </c>
+      <c r="B581" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C581" s="9" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D581" s="13">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582" s="6">
+        <v>2</v>
+      </c>
+      <c r="B582" s="11" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C582" s="9" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D582" s="13">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583" s="6">
+        <v>3</v>
+      </c>
+      <c r="B583" s="11" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C583" s="9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D583" s="13">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584" s="6">
+        <v>4</v>
+      </c>
+      <c r="B584" s="11" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C584" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D584" s="13">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585" s="6">
+        <v>5</v>
+      </c>
+      <c r="B585" s="11" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C585" s="9" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D585" s="13">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586" s="6">
+        <v>6</v>
+      </c>
+      <c r="B586" s="11" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C586" s="9" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D586" s="13">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587" s="6">
+        <v>7</v>
+      </c>
+      <c r="B587" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C587" s="9" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D587" s="13">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588" s="6">
+        <v>8</v>
+      </c>
+      <c r="B588" s="11" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C588" s="9" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D588" s="13">
         <v>2133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D576"/>
+  <autoFilter ref="B6:D587"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A54:D54"/>
     <mergeCell ref="A67:D67"/>
     <mergeCell ref="A79:D79"/>
     <mergeCell ref="A91:D91"/>
     <mergeCell ref="A92:D92"/>
     <mergeCell ref="A119:D119"/>
     <mergeCell ref="A147:D147"/>
     <mergeCell ref="A175:D175"/>
     <mergeCell ref="A206:D206"/>
     <mergeCell ref="A212:D212"/>
     <mergeCell ref="A224:D224"/>
     <mergeCell ref="A225:D225"/>
     <mergeCell ref="A239:D239"/>
     <mergeCell ref="A252:D252"/>
     <mergeCell ref="A266:D266"/>
     <mergeCell ref="A274:D274"/>
     <mergeCell ref="A275:D275"/>
     <mergeCell ref="A287:D287"/>
     <mergeCell ref="A297:D297"/>
     <mergeCell ref="A309:D309"/>
     <mergeCell ref="A317:D317"/>
     <mergeCell ref="A321:D321"/>
     <mergeCell ref="A326:D326"/>
     <mergeCell ref="A327:D327"/>
-    <mergeCell ref="A343:D343"/>
-[...22 lines deleted...]
-    <mergeCell ref="A568:D568"/>
+    <mergeCell ref="A347:D347"/>
+    <mergeCell ref="A362:D362"/>
+    <mergeCell ref="A374:D374"/>
+    <mergeCell ref="A383:D383"/>
+    <mergeCell ref="A394:D394"/>
+    <mergeCell ref="A401:D401"/>
+    <mergeCell ref="A402:D402"/>
+    <mergeCell ref="A417:D417"/>
+    <mergeCell ref="A429:D429"/>
+    <mergeCell ref="A445:D445"/>
+    <mergeCell ref="A457:D457"/>
+    <mergeCell ref="A458:D458"/>
+    <mergeCell ref="A479:D479"/>
+    <mergeCell ref="A491:D491"/>
+    <mergeCell ref="A505:D505"/>
+    <mergeCell ref="A521:D521"/>
+    <mergeCell ref="A522:D522"/>
+    <mergeCell ref="A523:D523"/>
+    <mergeCell ref="A538:D538"/>
+    <mergeCell ref="A548:D548"/>
+    <mergeCell ref="A562:D562"/>
+    <mergeCell ref="A569:D569"/>
+    <mergeCell ref="A578:D578"/>
+    <mergeCell ref="A579:D579"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_23"/>
@@ -11565,242 +11785,253 @@
     <hyperlink ref="C311" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C319" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C320" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C332" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C333" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C342" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="C345" r:id="rId_hyperlink_287"/>
-[...2 lines deleted...]
-    <hyperlink ref="C348" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="C343" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C344" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="C345" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="C346" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C352" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C353" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C354" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C355" r:id="rId_hyperlink_297"/>
-    <hyperlink ref="C358" r:id="rId_hyperlink_298"/>
-[...4 lines deleted...]
-    <hyperlink ref="C363" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="C356" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="C357" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="C358" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="C359" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="C360" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="C361" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C364" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_305"/>
-    <hyperlink ref="C368" r:id="rId_hyperlink_306"/>
-[...27 lines deleted...]
-    <hyperlink ref="C403" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="C366" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="C367" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="C368" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="C369" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="C370" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="C371" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="C372" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="C373" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="C376" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="C377" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="C378" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="C379" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="C380" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="C381" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="C382" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="C385" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="C386" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="C387" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="C388" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="C389" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="C390" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="C391" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="C392" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="C393" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="C396" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="C397" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="C398" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="C399" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="C400" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_336"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_337"/>
-    <hyperlink ref="C409" r:id="rId_hyperlink_338"/>
-[...18 lines deleted...]
-    <hyperlink ref="C430" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="C407" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="C408" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="C409" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="C410" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="C411" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="C412" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="C413" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="C414" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="C415" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="C416" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="C419" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="C420" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="C421" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="C422" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="C423" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="C424" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="C425" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="C426" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="C427" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="C428" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_359"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_360"/>
-    <hyperlink ref="C436" r:id="rId_hyperlink_361"/>
-[...19 lines deleted...]
-    <hyperlink ref="C459" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="C434" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="C435" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="C436" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="C437" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="C438" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="C439" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="C440" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="C441" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="C442" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="C443" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="C444" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="C447" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="C448" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="C449" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="C450" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="C451" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="C452" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="C453" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="C454" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="C455" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="C456" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C460" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C461" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C462" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C463" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C464" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C465" r:id="rId_hyperlink_387"/>
     <hyperlink ref="C466" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C467" r:id="rId_hyperlink_389"/>
-    <hyperlink ref="C470" r:id="rId_hyperlink_390"/>
-[...19 lines deleted...]
-    <hyperlink ref="C492" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="C468" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="C469" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="C470" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="C471" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="C472" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="C473" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="C474" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="C475" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="C476" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="C477" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="C478" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="C481" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="C482" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="C483" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="C484" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="C485" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="C486" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="C487" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="C488" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="C489" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="C490" r:id="rId_hyperlink_410"/>
     <hyperlink ref="C493" r:id="rId_hyperlink_411"/>
-    <hyperlink ref="C496" r:id="rId_hyperlink_412"/>
-[...9 lines deleted...]
-    <hyperlink ref="C506" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="C494" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="C495" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="C496" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="C497" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="C498" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="C499" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="C500" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="C501" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="C502" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="C503" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="C504" r:id="rId_hyperlink_422"/>
     <hyperlink ref="C507" r:id="rId_hyperlink_423"/>
     <hyperlink ref="C508" r:id="rId_hyperlink_424"/>
     <hyperlink ref="C509" r:id="rId_hyperlink_425"/>
-    <hyperlink ref="C514" r:id="rId_hyperlink_426"/>
-[...9 lines deleted...]
-    <hyperlink ref="C524" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="C510" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="C511" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="C512" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="C513" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="C514" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="C515" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="C516" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="C517" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="C518" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="C519" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="C520" r:id="rId_hyperlink_436"/>
     <hyperlink ref="C525" r:id="rId_hyperlink_437"/>
     <hyperlink ref="C526" r:id="rId_hyperlink_438"/>
-    <hyperlink ref="C529" r:id="rId_hyperlink_439"/>
-[...17 lines deleted...]
-    <hyperlink ref="C549" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="C527" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="C528" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="C529" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="C530" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="C531" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="C532" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="C533" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="C534" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="C535" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="C536" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="C537" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="C540" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="C541" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="C542" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="C543" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="C544" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="C545" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="C546" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="C547" r:id="rId_hyperlink_457"/>
     <hyperlink ref="C550" r:id="rId_hyperlink_458"/>
-    <hyperlink ref="C553" r:id="rId_hyperlink_459"/>
-[...18 lines deleted...]
-    <hyperlink ref="C577" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="C551" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="C552" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="C553" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="C554" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="C555" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="C556" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="C557" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="C558" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="C559" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="C560" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="C561" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="C564" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="C565" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="C566" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="C567" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="C568" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="C571" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="C572" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="C573" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="C574" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="C575" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="C576" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="C577" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="C581" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="C582" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="C583" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="C584" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="C585" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="C586" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="C587" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="C588" r:id="rId_hyperlink_489"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>