--- v0 (2026-05-10)
+++ v1 (2026-09-22)
@@ -394,147 +394,147 @@
   <si>
     <t>R09028215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 28 толщина 9мм</t>
   </si>
   <si>
     <t>R13028215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 28 толщина 13мм</t>
   </si>
   <si>
     <t>R09035215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 35 толщина 9мм</t>
   </si>
   <si>
     <t>R13035215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 35 толщина 13мм</t>
   </si>
   <si>
-    <t>R090422155088</t>
+    <t>R09042215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 42 толщина 9мм</t>
   </si>
   <si>
     <t>R13042215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 42 толщина 13мм</t>
   </si>
   <si>
     <t>R09048215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 48 толщина 9мм</t>
   </si>
   <si>
-    <t>R1304821550808</t>
+    <t>R13048215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 48 толщина 13мм</t>
   </si>
   <si>
     <t>R09054215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 54 толщина 9мм</t>
   </si>
   <si>
     <t>R13054215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 54 толщина 13мм</t>
   </si>
   <si>
     <t>R09064215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 64 толщина 9мм</t>
   </si>
   <si>
-    <t>R1306421550808</t>
+    <t>R13064215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 64 толщина 13мм</t>
   </si>
   <si>
     <t>R09076215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 76 толщина 9мм</t>
   </si>
   <si>
     <t>R13076215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 76 толщина 13мм</t>
   </si>
   <si>
     <t>R09089215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 89 толщина 9мм</t>
   </si>
   <si>
     <t>R13089215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 89 толщина 13мм</t>
   </si>
   <si>
     <t>R09108215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 108 толщина 9мм</t>
   </si>
   <si>
     <t>R13108215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 108 толщина 13мм</t>
   </si>
   <si>
-    <t>R091142155088</t>
+    <t>R09114215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 114 толщина 9мм</t>
   </si>
   <si>
     <t>R13114215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 114 толщина 13мм</t>
   </si>
   <si>
-    <t>09125005508</t>
+    <t>R09125005508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 125 толщина 9мм</t>
   </si>
   <si>
     <t>R13125215508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 125 толщина 13мм</t>
   </si>
   <si>
     <t>09140005508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 140 толщина 9мм</t>
   </si>
   <si>
     <t>13140005508</t>
   </si>
   <si>
     <t>Теплоизоляция в трубках K-FLEX ST 140 толщина 13мм</t>
   </si>
   <si>
     <t>R13160215508</t>
   </si>
@@ -562,75 +562,75 @@
   <si>
     <t>80106210107</t>
   </si>
   <si>
     <t>Рулон самоклеющийся K-FLEX ST AD 06x1000x30</t>
   </si>
   <si>
     <t>80110210107</t>
   </si>
   <si>
     <t>Рулон самоклеющийся K-FLEX ST AD 10x1000x20</t>
   </si>
   <si>
     <t>80113210107</t>
   </si>
   <si>
     <t>Рулон самоклеющийся K-FLEX ST AD 13x1000x14</t>
   </si>
   <si>
     <t>Защита от замерзания трубопроводов Теплолюкс</t>
   </si>
   <si>
     <t>100035650300</t>
   </si>
   <si>
-    <t>Секция нагревательная кабельная FREEZSTOP Inside 10-2</t>
+    <t>Греющий кабель, внутренний монтаж,  FREEZSTOP Inside 10-2</t>
   </si>
   <si>
     <t>100035650400</t>
   </si>
   <si>
-    <t>Секция нагревательная кабельная FREEZSTOP Inside 10-4</t>
+    <t>Греющий кабель, внутренний монтаж,  FREEZSTOP Inside 10-4</t>
   </si>
   <si>
     <t>100035650500</t>
   </si>
   <si>
-    <t>Секция нагревательная кабельная FREEZSTOP Inside 10-6</t>
+    <t>Греющий кабель, внутренний монтаж, FREEZSTOP Inside 10-6</t>
   </si>
   <si>
     <t>100035650600</t>
   </si>
   <si>
-    <t>Секция нагревательная кабельная FREEZSTOP Inside 10-8</t>
+    <t>Греющий кабель, внутренний монтаж, FREEZSTOP Inside 10-8</t>
   </si>
   <si>
     <t>100035659300</t>
   </si>
   <si>
-    <t>Секция нагревательная кабельная FREEZSTOP Inside 10-10</t>
+    <t>Греющий кабель, внутренний монтаж, FREEZSTOP Inside 10-10</t>
   </si>
   <si>
     <t>Аксессуары для монтажа теплоизоляции Kaiflex</t>
   </si>
   <si>
     <t>850NS020050</t>
   </si>
   <si>
     <t>Лента Kaiflex EF самоклеющаяся</t>
   </si>
   <si>
     <t>850CL020002</t>
   </si>
   <si>
     <t>Клей K-414 0.5 lt K-Flex</t>
   </si>
   <si>
     <t>850CL020004</t>
   </si>
   <si>
     <t xml:space="preserve">Клей K-414 2,6 lt K-Flex </t>
   </si>
   <si>
     <t>850VR020001</t>
   </si>
@@ -2645,121 +2645,121 @@
     <row r="122" spans="1:4">
       <c r="A122" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D122" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>1</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D123" s="11">
-        <v>655</v>
+        <v>705</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>2</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D124" s="11">
-        <v>1274</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>3</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D125" s="11">
-        <v>4922</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>4</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D126" s="11">
-        <v>1768</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>5</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D127" s="11">
-        <v>2330</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>6</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D128" s="11">
-        <v>506</v>
+        <v>544</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D127"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A73:D73"/>
     <mergeCell ref="A114:D114"/>
     <mergeCell ref="A121:D121"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>