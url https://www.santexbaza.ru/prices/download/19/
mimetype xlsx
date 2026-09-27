--- v0 (2026-05-25)
+++ v1 (2026-09-27)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$227</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$234</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Котлы</t>
   </si>
   <si>
     <t>Электрические котлы</t>
   </si>
   <si>
     <t>Котлы электрические OLRUS</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
@@ -322,107 +322,50 @@
   <si>
     <t>0010023650</t>
   </si>
   <si>
     <t>Котел электрический Скат 18КE /14</t>
   </si>
   <si>
     <t>0010023651</t>
   </si>
   <si>
     <t>Котел электрический Скат 21КE /14</t>
   </si>
   <si>
     <t>0010023652</t>
   </si>
   <si>
     <t>Котел электрический Скат 24КE /14</t>
   </si>
   <si>
     <t>0010023653</t>
   </si>
   <si>
     <t>Котел электрический Скат 28КE /14</t>
   </si>
   <si>
-    <t>Электрокотел РусНИТ</t>
-[...55 lines deleted...]
-  <si>
     <t>Электрокотел Vaillant</t>
   </si>
   <si>
     <t>0010023654</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 6/14 Vaillant</t>
   </si>
   <si>
     <t>0010023655</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 9/14 Vaillant</t>
   </si>
   <si>
     <t>0010023656</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 12/14 Vaillant</t>
   </si>
   <si>
     <t>0010023657</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 14/14 Vaillant</t>
@@ -433,608 +376,542 @@
   <si>
     <t>Котел eloBLOCK VE 18/14 Vaillant</t>
   </si>
   <si>
     <t>0010023659</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 21/14 Vaillant</t>
   </si>
   <si>
     <t>0010023660</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 24/14 Vaillant</t>
   </si>
   <si>
     <t>0010023661</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 28/14 Vaillant</t>
   </si>
   <si>
     <t>Газовые котлы</t>
   </si>
   <si>
+    <t>De Dietrich</t>
+  </si>
+  <si>
+    <t>7792971</t>
+  </si>
+  <si>
+    <t>Котел настенный конденсационный EVODENS AMC 35 Diematic Evolution De Dietrich</t>
+  </si>
+  <si>
     <t>Haier</t>
   </si>
   <si>
     <t>Настенный газовый котел Urban Haier</t>
   </si>
   <si>
     <t>GE0Q6QE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.10 Ti 10 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q6PE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.14 Ti 14 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q6RE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.18 Ti 18 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q6NE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.24 Ti 24 кВт Haier</t>
   </si>
   <si>
-    <t>Настенный газовый котел ProLine Haier</t>
-[...37 lines deleted...]
-  <si>
     <t>Настенный газовый котел TechLine Haier</t>
   </si>
   <si>
     <t>GE0Q6FE08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.14 Ti 14 кВт Haier</t>
   </si>
   <si>
-    <t>GE0Q6GE08RU</t>
-[...4 lines deleted...]
-  <si>
     <t>GE0Q6EE08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.24 Ti 24 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q67E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.28 Ti 28 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q66E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.32 Ti 32 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q63E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.40 Ti 40 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q69E08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.10 Ti 10 кВт Haier</t>
   </si>
   <si>
-    <t>GE0Q67E08RU</t>
-[...4 lines deleted...]
-  <si>
     <t>GE0Q6AE08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.18 Ti 18 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q68E08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.24 Ti 24 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q65E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.28 Ti 28 кВт Haier</t>
   </si>
   <si>
+    <t>Vaillant</t>
+  </si>
+  <si>
+    <t>0010015251</t>
+  </si>
+  <si>
+    <t>Котел VU 240/5-5 atmo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015252</t>
+  </si>
+  <si>
+    <t>Котел VU 280/5-5 atmo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015250</t>
+  </si>
+  <si>
+    <t>Котел VUW 200/5-5 atmo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015260</t>
+  </si>
+  <si>
+    <t>Котел VUW 240/5-5 atmo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015261</t>
+  </si>
+  <si>
+    <t>Котел VUW 280/5-5 atmo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015253</t>
+  </si>
+  <si>
+    <t>Котел VU 122/5-5 turbo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015254</t>
+  </si>
+  <si>
+    <t>Котел VU 202/5-5 turbo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015262</t>
+  </si>
+  <si>
+    <t>Котел VUW 202/5-5 turbo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>0010015263</t>
+  </si>
+  <si>
+    <t>Котел VUW 242/5-5 turbo TEC plus Vaillant</t>
+  </si>
+  <si>
+    <t>Protherm</t>
+  </si>
+  <si>
+    <t>Котлы газовые напольные PROTHERM</t>
+  </si>
+  <si>
+    <t>0010020009</t>
+  </si>
+  <si>
+    <t>Котел Волк 12KSO Protherm</t>
+  </si>
+  <si>
+    <t>0010020010</t>
+  </si>
+  <si>
+    <t>Котел Волк 16KSO Protherm</t>
+  </si>
+  <si>
+    <t>0010005724</t>
+  </si>
+  <si>
+    <t>Котел Медведь 20 KLOM Protherm</t>
+  </si>
+  <si>
+    <t>0010005725</t>
+  </si>
+  <si>
+    <t>Котел Медведь 30 KLOM Protherm</t>
+  </si>
+  <si>
+    <t>0010005726</t>
+  </si>
+  <si>
+    <t>Котел Медведь 40 KLOM Protherm</t>
+  </si>
+  <si>
+    <t>0010005727</t>
+  </si>
+  <si>
+    <t>Котел Медведь 50 KLOM Protherm</t>
+  </si>
+  <si>
+    <t>20PLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 20 PLO Protherm</t>
+  </si>
+  <si>
+    <t>30PLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 30 PLO Protherm</t>
+  </si>
+  <si>
+    <t>40PLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 40 PLO Protherm</t>
+  </si>
+  <si>
+    <t>50PLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 50 PLO Protherm</t>
+  </si>
+  <si>
+    <t>0010003788</t>
+  </si>
+  <si>
+    <t>Котел Медведь 60 PLO Protherm</t>
+  </si>
+  <si>
+    <t>20TLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 20 TLO Protherm</t>
+  </si>
+  <si>
+    <t>30TLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 30 TLO Protherm</t>
+  </si>
+  <si>
+    <t>40TLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 40 TLO Protherm</t>
+  </si>
+  <si>
+    <t>50TLOR15</t>
+  </si>
+  <si>
+    <t>Котел Медведь 50 TLO Protherm</t>
+  </si>
+  <si>
+    <t>Котлы газовые настенные PROTHERM</t>
+  </si>
+  <si>
+    <t>0010015241</t>
+  </si>
+  <si>
+    <t>Котел Пантера 25 КОО Protherm</t>
+  </si>
+  <si>
+    <t>0010015240</t>
+  </si>
+  <si>
+    <t>Котел Пантера 25 КTО Protherm</t>
+  </si>
+  <si>
+    <t>0010008031</t>
+  </si>
+  <si>
+    <t>Котел Пантера 25 КОV Protherm</t>
+  </si>
+  <si>
+    <t>0010015244</t>
+  </si>
+  <si>
+    <t>Котел Пантера 25 КТV Protherm</t>
+  </si>
+  <si>
+    <t>0010015246</t>
+  </si>
+  <si>
+    <t>Котел Пантера 30 КТV Protherm</t>
+  </si>
+  <si>
+    <t>0010015235</t>
+  </si>
+  <si>
+    <t>Котел Гепард 12 MOV Protherm</t>
+  </si>
+  <si>
+    <t>0010015237</t>
+  </si>
+  <si>
+    <t>Котел Гепард 12 MTV Protherm</t>
+  </si>
+  <si>
+    <t>0010015236</t>
+  </si>
+  <si>
+    <t>Котел Гепард 23 MOV Protherm</t>
+  </si>
+  <si>
+    <t>0010015238</t>
+  </si>
+  <si>
+    <t>Котел Гепард 23 MTV Protherm</t>
+  </si>
+  <si>
+    <t>0010018582</t>
+  </si>
+  <si>
+    <t>Котел Ягуар 24 JTV Protherm</t>
+  </si>
+  <si>
+    <t>0010020287</t>
+  </si>
+  <si>
+    <t>Котел Рысь К 18/25 MKV Protherm</t>
+  </si>
+  <si>
+    <t>0010020288</t>
+  </si>
+  <si>
+    <t>Котел Рысь К 25/30 MKV Protherm</t>
+  </si>
+  <si>
+    <t>0010020289</t>
+  </si>
+  <si>
+    <t>Котел Рысь К 25 MKO Protherm</t>
+  </si>
+  <si>
+    <t>0010020290</t>
+  </si>
+  <si>
+    <t>Котел Рысь К 30 MKO Protherm</t>
+  </si>
+  <si>
+    <t>BAXI</t>
+  </si>
+  <si>
+    <t>Котлы газовые напольные Baxi</t>
+  </si>
+  <si>
+    <t>SLIM 1.150i 3E</t>
+  </si>
+  <si>
+    <t>Котел SLIM 1.150 i 3E BAXI</t>
+  </si>
+  <si>
+    <t>SLIM 1.230i 4E</t>
+  </si>
+  <si>
+    <t>Котел SLIM 1.230 i 4E BAXI</t>
+  </si>
+  <si>
+    <t>SLIM 1.300i 5E</t>
+  </si>
+  <si>
+    <t>Котел SLIM 1.300 i 5E BAXI</t>
+  </si>
+  <si>
+    <t>SLIM 1.230 Fi 4E</t>
+  </si>
+  <si>
+    <t>Котел SLIM 1.230 Fi 4E BAXI</t>
+  </si>
+  <si>
+    <t>SLIM 1.300 Fi 5E</t>
+  </si>
+  <si>
+    <t>Котел SLIM 1.300 Fi 5E BAXI</t>
+  </si>
+  <si>
+    <t>SLIM 1.400iN 6E</t>
+  </si>
+  <si>
+    <t>Котел SLIM 1.400 iN 6E BAXI</t>
+  </si>
+  <si>
+    <t>SLIM HPS 1.80</t>
+  </si>
+  <si>
+    <t>Котел SLIM HPS 1.80 BAXI</t>
+  </si>
+  <si>
+    <t>SLIM HPS 1.99</t>
+  </si>
+  <si>
+    <t>Котел SLIM HPS 1.99 BAXI</t>
+  </si>
+  <si>
+    <t>SLIM HPS 1.110</t>
+  </si>
+  <si>
+    <t>Котел SLIM HPS 1.110 BAXI</t>
+  </si>
+  <si>
+    <t>Котлы газовые настенные Baxi</t>
+  </si>
+  <si>
+    <t>CSB45724358-</t>
+  </si>
+  <si>
+    <t>Котел NUVOLA-3 Comfort 240 Fi BAXI</t>
+  </si>
+  <si>
+    <t>ECO4S 10 F</t>
+  </si>
+  <si>
+    <t>Котел ECO4S 10 F BAXI</t>
+  </si>
+  <si>
+    <t>ECO4S 1.24 F</t>
+  </si>
+  <si>
+    <t>Котел ECO4S 1.24 F BAXI</t>
+  </si>
+  <si>
+    <t>ECO4S 18 F</t>
+  </si>
+  <si>
+    <t>Котел ECO4S 18 F BAXI</t>
+  </si>
+  <si>
+    <t>ECO4s 24</t>
+  </si>
+  <si>
+    <t>Котел ECO4S 24 BAXI</t>
+  </si>
+  <si>
+    <t>LUNA 3 Comfort 240 i</t>
+  </si>
+  <si>
+    <t>Котел LUNA 3 Comfort 240 i BAXI</t>
+  </si>
+  <si>
+    <t>LUNA 3 Comfort 240 Fi</t>
+  </si>
+  <si>
+    <t>Котел LUNA 3 Comfort 240 Fi BAXI</t>
+  </si>
+  <si>
+    <t>LUNA 3 Comfort 310 Fi</t>
+  </si>
+  <si>
+    <t>Котел LUNA 3 Comfort 310 Fi BAXI</t>
+  </si>
+  <si>
+    <t>Комбинированные котлы (дизель/газ)</t>
+  </si>
+  <si>
+    <t>PROTHERM</t>
+  </si>
+  <si>
+    <t>0010003940</t>
+  </si>
+  <si>
+    <t>Котел комбинированный Бизон 30 NL Protherm</t>
+  </si>
+  <si>
+    <t>0010003941</t>
+  </si>
+  <si>
+    <t>Котел комбинированный Бизон 35 NL Protherm</t>
+  </si>
+  <si>
+    <t>0010003942</t>
+  </si>
+  <si>
+    <t>Котел комбинированный Бизон 40 NL Protherm</t>
+  </si>
+  <si>
+    <t>0010003943</t>
+  </si>
+  <si>
+    <t>Котел комбинированный Бизон 50 NL Protherm</t>
+  </si>
+  <si>
+    <t>0010003944</t>
+  </si>
+  <si>
+    <t>Котел комбинированный Бизон 60 NL Protherm</t>
+  </si>
+  <si>
+    <t>0010003945</t>
+  </si>
+  <si>
+    <t>Котел комбинированный Бизон 70 NL Protherm</t>
+  </si>
+  <si>
     <t>Kiturami</t>
   </si>
   <si>
-    <t>TWIN ALPHA 16</t>
-[...415 lines deleted...]
-  <si>
     <t>STSO-13R</t>
   </si>
   <si>
     <t>Котел напольный дизельный STSO-13R Kiturami</t>
   </si>
   <si>
     <t>STSO-17R</t>
   </si>
   <si>
     <t>Котел напольный дизельный STSO-17R Kiturami</t>
   </si>
   <si>
     <t>STSO-21R</t>
   </si>
   <si>
     <t>Котел напольный дизельный STSO-21R Kiturami</t>
   </si>
   <si>
     <t>STSO-25R</t>
   </si>
   <si>
     <t>Котел напольный дизельный STSO-25R Kiturami</t>
   </si>
   <si>
     <t>STSO-30R</t>
@@ -1126,54 +1003,240 @@
   <si>
     <t>Стабилизатор сетьевого напряжения ST 900 Stout</t>
   </si>
   <si>
     <t>ST40001</t>
   </si>
   <si>
     <t>Стабилизатор сетьевого напряжения Energy 400 Baxi</t>
   </si>
   <si>
     <t>ST60001</t>
   </si>
   <si>
     <t>Стабилизатор сетьевого напряжения Energy 600 Baxi</t>
   </si>
   <si>
     <t>ST100001</t>
   </si>
   <si>
     <t>Стабилизатор сетьевого напряжения Energy 1000 Baxi</t>
   </si>
   <si>
     <t>Комплекты для настенных котлов</t>
   </si>
   <si>
+    <t>RCA-0080-100090</t>
+  </si>
+  <si>
+    <t>Отвод традиционный 80 90 гр (п-м) Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6100-000250</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L250 INOX Line Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0080-000250</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный 80 (м-п) L250 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0808-00000500</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода конденсационный 80 (п-м) L500 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-002000</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L2000 Rommer</t>
+  </si>
+  <si>
     <t>SCA-6010-210850</t>
   </si>
   <si>
     <t>Комплект коаксиальный для прохода через стену 60/100 Stout совместим с котлами Baxi, Viessmann</t>
+  </si>
+  <si>
+    <t>RCA-0080-100045</t>
+  </si>
+  <si>
+    <t>Отвод традиционный 80 45 гр (п-м) Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6100-000500</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L500 INOX Line Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0080-000500</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный 80 (м-п) L500 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-751000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплект традиционный, универсальный 60/100 L1000 (кроме Immergas и Navien Deluxe 75/100) антилед Rommer </t>
+  </si>
+  <si>
+    <t>RCA-6010-000045</t>
+  </si>
+  <si>
+    <t>Отвод промежуточный традиционный коаксиальный 60/100 45 гр Rommer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RCA-0808-00001000</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода конденсационный 80 (п-м) L1000 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6100-001000</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L1000 INOX Line Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-000250</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L250 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0080-001000</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный 80 (м-п) L1000 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-240900</t>
+  </si>
+  <si>
+    <t>Комплект традиционный, стандарт 60/100 L900 (Bosch,Navien S/C/E,Baxi ECO Nova(кроме 31F и 1.31F)/Classic,Fondital)в комп. фланец Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-000090</t>
+  </si>
+  <si>
+    <t>Отвод промежуточный традиционный коаксиальный 60/100 90 гр Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0808-0000045</t>
+  </si>
+  <si>
+    <t>Отвод конденсационный 80 45 гр (п-м) Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6100-000045</t>
+  </si>
+  <si>
+    <t>Отвод промежуточный традиционный коаксиальный 60/100 45 гр ВН INOX Line Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-000500</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L500 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0080-001500</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный 80 (м-п) L1500 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-251220</t>
+  </si>
+  <si>
+    <t>Комплект традиционный, универсальный 60/100 L1220 (кроме Immergas и Navien Deluxe 75/100) антилед Rommer</t>
+  </si>
+  <si>
+    <t>RCA-8080-210002</t>
+  </si>
+  <si>
+    <t>Моноблочный адаптер традиционный для перехода на двухтрубную систему 80/80 (Baxi(кроме ECONova/Classic),Mizudo,Haier,Arderia и др.)хомут в компл. Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0808-0000090</t>
+  </si>
+  <si>
+    <t>Отвод конденсационный 80 90 гр (п-м) Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6100-000090</t>
+  </si>
+  <si>
+    <t>Отвод промежуточный традиционный коаксиальный 60/100 90 гр ВН INOX Line Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-001000</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L1000 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0080-002000</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный 80 (м-п) L2000 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-241000</t>
+  </si>
+  <si>
+    <t>Комплект традиционный, стандарт 60/100 L1000 (Bosch,Navien S/C/E,Baxi ECO Nova(кроме 31F и 1.31F)/Classic,Fondital)в комп. фланец Rommer</t>
+  </si>
+  <si>
+    <t>RCA-8080-250012</t>
+  </si>
+  <si>
+    <t>Моноблочный адаптер традиционный для перехода на двухтрубную систему 80/80 cварной (кроме Immergas и Navien Deluxe 75/100)Rommer</t>
+  </si>
+  <si>
+    <t>RCA-0880-250000</t>
+  </si>
+  <si>
+    <t>Моноблочный адаптер для перехода на двухтрубную систему кондесац. с 60(п)/100(п) на 80(м)/80(м) Rommer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RCA-0808-00000250</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода конденсационный 80 (п-м) L250 Rommer</t>
+  </si>
+  <si>
+    <t>RCA-6010-001500</t>
+  </si>
+  <si>
+    <t>Удлинитель дымохода традиционный коаксиальный 60/100 L1500 Rommer</t>
   </si>
   <si>
     <t>SCA-6010-230850</t>
   </si>
   <si>
     <t>Комплект коаксиальный для прохода через стену 60/100 Stout совместим с котлами Vaillant, Protherm</t>
   </si>
   <si>
     <t>SCA-6010-240850</t>
   </si>
   <si>
     <t>Комплект коаксиальный для прохода через стену  60/100 Stout совместим с котлами Bosch, Buderus</t>
   </si>
   <si>
     <t>SCA-6010-220850</t>
   </si>
   <si>
     <t>Дымоход коаксиальный для прохода через стену  60/100 Stout совместим с котлами Protherm Русь, Ягуар</t>
   </si>
   <si>
     <t>SCA-6010-200850</t>
   </si>
   <si>
     <t>Дымоход коаксиальный для прохода через стену  60/100 Stout универсальный комплект</t>
   </si>
@@ -1610,62 +1673,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-75-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-18-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-24-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-30-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-36-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-48-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-5-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-7-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-9-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-12-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-14-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-18-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-21-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-24-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-27-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-6-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-945-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-12-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-18-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-375-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-6-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-24-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-14-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-6kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-9kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-12kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-14kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-18kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-21kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-24kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-28kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-204m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-206m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-209m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-212m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-218m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-221m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-224m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-230m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-236m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-6-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-9-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-12-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-14-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-18-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-21-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-24-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-28-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-214-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/nastennyy-gazovyy-kotel-proline-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-214-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-218-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-224-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-228-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-232-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-114-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-118-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-124-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-128-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-132-ti-32-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-140-ti-40-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-214-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-228-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-16-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-20-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-25-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-30-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-napolnyy-tgb-30-r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2005-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-1225-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2425-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-12kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-16kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-60-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-koo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kto-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-30-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-yaguar-24-jtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-1825-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-2530-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-25-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-30-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1150-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1400-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-180-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-199-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-1110-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-10-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-124-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-18-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-24-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-310-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-30-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-35-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-40-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-50-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-60-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-70-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-13r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-17r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-21r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-25r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-30r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-13r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-17r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-21r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-30r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-20-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-30-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-40-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-50-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-60-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/komplekt-bezopasnosti-caleffi-544-dlya-kotlov-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-st-250-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-st-600-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-st-900-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-energy-400-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-energy-600-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-energy-1000-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-baxi-viessmann/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-vaillant-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-bosch-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/dymokhod-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-protherm-rus-yaguar/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/dymokhod-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-universalnyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-trekhkhodovogo-klapana-fugas-dlya-kotlaboylera-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-trekhkhodovogo-klapana-vgr-34-fugas/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-75-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-18-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-24-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-30-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-36-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-48-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-5-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-7-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-9-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-12-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-14-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-18-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-21-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-24-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-27-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-6-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-945-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-12-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-18-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-375-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-6-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-24-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-14-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-6kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-9kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-12kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-14kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-18kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-21kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-24kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-28kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-6-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-9-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-12-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-14-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-18-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-21-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-24-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-28-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/de-dietrich/kotel-nastennyy-kondensatsionnyy-evodens-amc-35-diematic-evolution-de-dietrich/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-214-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-114-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-124-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-128-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-132-ti-32-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-140-ti-40-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-228-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2005-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-1225-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2425-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-12kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-16kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-60-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-koo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kto-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-30-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-yaguar-24-jtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-1825-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-2530-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-25-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-30-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1150-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1400-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-180-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-199-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-1110-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-nuvola-3-comfort-240-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-10-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-124-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-18-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-24-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-310-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-30-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-35-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-40-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-50-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-60-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/p/kotel-kombinirovannyy-bizon-70-nl-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-13r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-17r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-21r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-25r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-stso-30r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-13r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-17r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-21r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-kombinirovannye-dizelgaz/ki/kotel-napolnyy-dizelnyy-turbo-30r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-20-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-30-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-40-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-50-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/kotel-tverdotoplivnyy-babyor-60-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-tverdotoplivnye/protherm/komplekt-bezopasnosti-caleffi-544-dlya-kotlov-dlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-st-250-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-st-600-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-st-900-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-energy-400-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-energy-600-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/stabilizatory-napryazheniya/stabilizator-setevogo-napryazheniya-energy-1000-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-traditsionnyy-80-90-gr-p-m-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l250-inox-line-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-80-m-p-l250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-kondensatsionnyy-80-p-m-l500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l2000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-baxi-viessmann/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-traditsionnyy-80-45-gr-p-m-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l500-inox-line-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-80-m-p-l500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-traditsionnyy-universalnyy-60100-l1000-krome-immergas-i-navien-deluxe-75100-antiled-rommer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-promezhutochnyy-traditsionnyy-koaksialnyy-60100-45-gr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-kondensatsionnyy-80-p-m-l1000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l1000-inox-line-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l250-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-80-m-p-l1000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-traditsionnyy-standart-60100-l900-boschnavien-scebaxi-eco-novakrome-31f-i-131fclassicfonditalv-komp-flanets-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-promezhutochnyy-traditsionnyy-koaksialnyy-60100-90-gr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-kondensatsionnyy-80-45-gr-p-m-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-promezhutochnyy-traditsionnyy-koaksialnyy-60100-45-gr-vn-inox-line-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-80-m-p-l1500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-traditsionnyy-universalnyy-60100-l1220-krome-immergas-i-navien-deluxe-75100-antiled-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/monoblochnyy-adapter-traditsionnyy-dlya-perekhoda-na-dvukhtrubnuyu-sistemu-8080-baxikrome-econovaclassicmizudohaierarderia-i-drkhomut-v-kompl-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-kondensatsionnyy-80-90-gr-p-m-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/otvod-promezhutochnyy-traditsionnyy-koaksialnyy-60100-90-gr-vn-inox-line-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l1000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-80-m-p-l2000-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-traditsionnyy-standart-60100-l1000-boschnavien-scebaxi-eco-novakrome-31f-i-131fclassicfonditalv-komp-flanets-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/monoblochnyy-adapter-traditsionnyy-dlya-perekhoda-na-dvukhtrubnuyu-sistemu-8080-cvarnoy-krome-immergas-i-navien-deluxe-75100rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/monoblochnyy-adapter-dlya-perekhoda-na-dvukhtrubnuyu-sistemu-kondesats-s-60p100p-na-80m80m-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/urommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/udlinitel-dymokhoda-traditsionnyy-koaksialnyy-60100-l1500-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-vaillant-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-bosch-buderus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/dymokhod-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-sovmestim-s-kotlami-protherm-rus-yaguar/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/dymokhod-koaksialnyy-dlya-prokhoda-cherez-stenu-60100-stout-universalnyy-komplekt/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-trekhkhodovogo-klapana-fugas-dlya-kotlaboylera-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/komplekty-dlya-nastennykh-traditsionnykh-kotlov-60100/komplekt-trekhkhodovogo-klapana-vgr-34-fugas/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D228"/>
+  <dimension ref="A1:D235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D228" sqref="D228"/>
+      <selection activeCell="D235" sqref="D235"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1697,289 +1760,289 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="13">
-        <v>8500</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="13">
-        <v>9200</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="13">
-        <v>9700</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="6">
         <v>4</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="13">
-        <v>10350</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13">
-        <v>10500</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="13">
-        <v>12500</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="13">
-        <v>16650</v>
+        <v>17000</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="6">
         <v>8</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="13">
-        <v>22000</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="13">
-        <v>25000</v>
+        <v>40000</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="13">
-        <v>27000</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="13">
-        <v>35000</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="13">
-        <v>49000</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="6">
         <v>13</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="13">
-        <v>11700</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="6">
         <v>14</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="13">
-        <v>12250</v>
+        <v>16000</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="6">
         <v>15</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="13">
-        <v>12750</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="6">
         <v>16</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="13">
-        <v>14300</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="13">
-        <v>14600</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="13">
-        <v>18650</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9"/>
       <c r="D27" s="13"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
@@ -2415,2285 +2478,2393 @@
     <row r="61" spans="1:4">
       <c r="A61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="6">
         <v>1</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D62" s="13">
-        <v>17705.88</v>
+        <v>108325</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="6">
         <v>2</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D63" s="13">
-        <v>32611.76</v>
+        <v>111101</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="6">
         <v>3</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D64" s="13">
-        <v>33451.76</v>
+        <v>113733</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="6">
         <v>4</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D65" s="13">
-        <v>46447.06</v>
+        <v>116214</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="6">
         <v>5</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D66" s="13">
-        <v>48851.76</v>
+        <v>124242</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="6">
         <v>6</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D67" s="13">
-        <v>49345.88</v>
+        <v>128187</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="6">
         <v>7</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D68" s="13">
-        <v>50647.06</v>
+        <v>132123</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="6">
         <v>8</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D69" s="13">
-        <v>65108.22</v>
+        <v>136065</v>
       </c>
     </row>
     <row r="70" spans="1:4">
-      <c r="A70" s="6">
-[...2 lines deleted...]
-      <c r="B70" s="11" t="s">
+      <c r="A70" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="C70" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B70" s="8"/>
+      <c r="C70" s="9"/>
+      <c r="D70" s="13"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9"/>
       <c r="D71" s="13"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="6">
         <v>1</v>
       </c>
       <c r="B73" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="D73" s="13">
+        <v>253000</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="D73" s="13">
-[...7 lines deleted...]
-      <c r="B74" s="11" t="s">
+      <c r="B74" s="8"/>
+      <c r="C74" s="9"/>
+      <c r="D74" s="13"/>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="C74" s="9" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="13"/>
     </row>
     <row r="76" spans="1:4">
-      <c r="A76" s="6">
-[...9 lines deleted...]
-        <v>116214</v>
+      <c r="A76" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B77" s="11" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D77" s="13">
-        <v>124242</v>
+        <v>49054</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D78" s="13">
-        <v>128187</v>
+        <v>49563</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D79" s="13">
-        <v>132123</v>
+        <v>50020</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D80" s="13">
-        <v>136065</v>
+        <v>50935</v>
       </c>
     </row>
     <row r="81" spans="1:4">
-      <c r="A81" s="3" t="s">
-        <v>138</v>
+      <c r="A81" s="7" t="s">
+        <v>133</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9"/>
       <c r="D81" s="13"/>
     </row>
     <row r="82" spans="1:4">
-      <c r="A82" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D82" s="13"/>
+      <c r="A82" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
-      <c r="A83" s="7" t="s">
-[...4 lines deleted...]
-      <c r="D83" s="13"/>
+      <c r="A83" s="6">
+        <v>1</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D83" s="13">
+        <v>63300</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
-      <c r="A84" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A84" s="6">
+        <v>2</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D84" s="13">
+        <v>65700</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D85" s="13">
-        <v>49054</v>
+        <v>72500</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D86" s="13">
-        <v>49563</v>
+        <v>82400</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D87" s="13">
-        <v>50020</v>
+        <v>88100</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B88" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="D88" s="13">
+        <v>64700</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="6">
+        <v>7</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="C89" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="C88" s="9" t="s">
+      <c r="D89" s="13">
+        <v>64700</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="6">
+        <v>8</v>
+      </c>
+      <c r="B90" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="D88" s="13">
-[...4 lines deleted...]
-      <c r="A89" s="7" t="s">
+      <c r="C90" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="B89" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D90" s="13">
+        <v>66600</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D91" s="13">
-        <v>65790</v>
+        <v>73600</v>
       </c>
     </row>
     <row r="92" spans="1:4">
-      <c r="A92" s="6">
-[...2 lines deleted...]
-      <c r="B92" s="11" t="s">
+      <c r="A92" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="C92" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B92" s="8"/>
+      <c r="C92" s="9"/>
+      <c r="D92" s="13"/>
     </row>
     <row r="93" spans="1:4">
-      <c r="A93" s="6">
-[...9 lines deleted...]
-        <v>64500</v>
+      <c r="A93" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D94" s="13">
-        <v>66900</v>
+        <v>168998</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D95" s="13">
-        <v>74500</v>
+        <v>187790</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B96" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="D96" s="13">
+        <v>131725</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="6">
+        <v>4</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C97" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="C96" s="9" t="s">
+      <c r="D97" s="13">
+        <v>194587</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="6">
+        <v>5</v>
+      </c>
+      <c r="B98" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="D96" s="13">
-[...4 lines deleted...]
-      <c r="A97" s="7" t="s">
+      <c r="C98" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="B97" s="8"/>
-[...14 lines deleted...]
-        <v>8</v>
+      <c r="D98" s="13">
+        <v>216225</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D99" s="13">
-        <v>63300</v>
+        <v>147569</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D100" s="13">
-        <v>63300</v>
+        <v>161253</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D101" s="13">
-        <v>65700</v>
+        <v>181257</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D102" s="13">
-        <v>72500</v>
+        <v>196898</v>
       </c>
     </row>
     <row r="103" spans="1:4">
-      <c r="A103" s="6">
+      <c r="A103" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B103" s="8"/>
+      <c r="C103" s="9"/>
+      <c r="D103" s="13"/>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B104" s="8"/>
+      <c r="C104" s="9"/>
+      <c r="D104" s="13"/>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B103" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="6">
+      <c r="B105" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B104" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="6">
+      <c r="C105" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B105" s="11" t="s">
-[...6 lines deleted...]
-        <v>64700</v>
+      <c r="D105" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D106" s="13">
-        <v>64700</v>
+        <v>69120</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D107" s="13">
-        <v>64700</v>
+        <v>75120</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D108" s="13">
-        <v>66600</v>
+        <v>145744</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B109" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="D109" s="13">
+        <v>159669</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="6">
+        <v>5</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C110" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="D110" s="13">
+        <v>189234</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="6">
+        <v>6</v>
+      </c>
+      <c r="B111" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="C109" s="9" t="s">
+      <c r="C111" s="9" t="s">
         <v>184</v>
       </c>
-      <c r="D109" s="13">
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="D111" s="13">
+        <v>205286</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B112" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C112" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="C112" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="13">
-        <v>78266</v>
+        <v>137403</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B113" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="C113" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="C113" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="13">
-        <v>80102.64</v>
+        <v>152702</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B114" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C114" s="9" t="s">
         <v>190</v>
       </c>
-      <c r="C114" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="13">
-        <v>88712</v>
+        <v>180413</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B115" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="C115" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="C115" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="13">
-        <v>94154.88</v>
+        <v>201198</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="6">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B116" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C116" s="9" t="s">
         <v>194</v>
       </c>
-      <c r="C116" s="9" t="s">
+      <c r="D116" s="13">
+        <v>222126</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="6">
+        <v>12</v>
+      </c>
+      <c r="B117" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="D116" s="13">
-[...4 lines deleted...]
-      <c r="A117" s="4" t="s">
+      <c r="C117" s="9" t="s">
         <v>196</v>
       </c>
-      <c r="B117" s="8"/>
-[...1 lines deleted...]
-      <c r="D117" s="13"/>
+      <c r="D117" s="13">
+        <v>176841</v>
+      </c>
     </row>
     <row r="118" spans="1:4">
-      <c r="A118" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A118" s="6">
+        <v>13</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="D118" s="13">
+        <v>199043</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="6">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D119" s="13">
-        <v>168998</v>
+        <v>228441</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D120" s="13">
-        <v>187790</v>
+        <v>257993</v>
       </c>
     </row>
     <row r="121" spans="1:4">
-      <c r="A121" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A121" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B121" s="8"/>
+      <c r="C121" s="9"/>
+      <c r="D121" s="13"/>
     </row>
     <row r="122" spans="1:4">
-      <c r="A122" s="6">
-[...9 lines deleted...]
-        <v>194587</v>
+      <c r="A122" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B123" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="C123" s="9" t="s">
         <v>205</v>
       </c>
-      <c r="C123" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" s="13">
-        <v>216225</v>
+        <v>124221</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B124" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C124" s="9" t="s">
         <v>207</v>
       </c>
-      <c r="C124" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124" s="13">
-        <v>147569</v>
+        <v>128290</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B125" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C125" s="9" t="s">
         <v>209</v>
       </c>
-      <c r="C125" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125" s="13">
-        <v>161253</v>
+        <v>131888</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B126" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="C126" s="9" t="s">
         <v>211</v>
       </c>
-      <c r="C126" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="13">
-        <v>181257</v>
+        <v>138928</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B127" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="C127" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="C127" s="9" t="s">
+      <c r="D127" s="13">
+        <v>152852</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="6">
+        <v>6</v>
+      </c>
+      <c r="B128" s="11" t="s">
         <v>214</v>
       </c>
-      <c r="D127" s="13">
-[...4 lines deleted...]
-      <c r="A128" s="4" t="s">
+      <c r="C128" s="9" t="s">
         <v>215</v>
       </c>
-      <c r="B128" s="8"/>
-[...1 lines deleted...]
-      <c r="D128" s="13"/>
+      <c r="D128" s="13">
+        <v>106771</v>
+      </c>
     </row>
     <row r="129" spans="1:4">
-      <c r="A129" s="7" t="s">
+      <c r="A129" s="6">
+        <v>7</v>
+      </c>
+      <c r="B129" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="B129" s="8"/>
-[...1 lines deleted...]
-      <c r="D129" s="13"/>
+      <c r="C129" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D129" s="13">
+        <v>112088</v>
+      </c>
     </row>
     <row r="130" spans="1:4">
-      <c r="A130" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D130" s="14" t="s">
+      <c r="A130" s="6">
         <v>8</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D130" s="13">
+        <v>106771</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D131" s="13">
-        <v>69120</v>
+        <v>112088</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D132" s="13">
-        <v>75120</v>
+        <v>103680</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D133" s="13">
-        <v>145744</v>
+        <v>169494</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D134" s="13">
-        <v>159669</v>
+        <v>171807</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D135" s="13">
-        <v>189234</v>
+        <v>164713</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="6">
+        <v>14</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="D136" s="13">
+        <v>168260</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B137" s="8"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="13"/>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B138" s="8"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="13"/>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B139" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B136" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A137" s="6">
+      <c r="C139" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B137" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A138" s="6">
+      <c r="D139" s="14" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>180413</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B140" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C140" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="C140" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140" s="13">
-        <v>201198</v>
+        <v>151760</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B141" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="C141" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="C141" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" s="13">
-        <v>222126</v>
+        <v>163230</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B142" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C142" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="C142" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" s="13">
-        <v>176841</v>
+        <v>178550</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="6">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B143" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C143" s="9" t="s">
         <v>241</v>
       </c>
-      <c r="C143" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143" s="13">
-        <v>199043</v>
+        <v>209190</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="6">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B144" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="C144" s="9" t="s">
         <v>243</v>
       </c>
-      <c r="C144" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" s="13">
-        <v>228441</v>
+        <v>227320</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B145" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="C145" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="C145" s="9" t="s">
+      <c r="D145" s="13">
+        <v>176340</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="6">
+        <v>7</v>
+      </c>
+      <c r="B146" s="11" t="s">
         <v>246</v>
       </c>
-      <c r="D145" s="13">
-[...4 lines deleted...]
-      <c r="A146" s="7" t="s">
+      <c r="C146" s="9" t="s">
         <v>247</v>
       </c>
-      <c r="B146" s="8"/>
-[...1 lines deleted...]
-      <c r="D146" s="13"/>
+      <c r="D146" s="13">
+        <v>370620</v>
+      </c>
     </row>
     <row r="147" spans="1:4">
-      <c r="A147" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D147" s="14" t="s">
+      <c r="A147" s="6">
         <v>8</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="C147" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="D147" s="13">
+        <v>444710</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D148" s="13">
-        <v>124221</v>
+        <v>510360</v>
       </c>
     </row>
     <row r="149" spans="1:4">
-      <c r="A149" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="A149" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B149" s="8"/>
+      <c r="C149" s="9"/>
+      <c r="D149" s="13"/>
     </row>
     <row r="150" spans="1:4">
-      <c r="A150" s="6">
-[...9 lines deleted...]
-        <v>131888</v>
+      <c r="A150" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B151" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="C151" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="C151" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D151" s="13">
-        <v>138928</v>
+        <v>198500</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="6">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B152" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="C152" s="9" t="s">
         <v>256</v>
       </c>
-      <c r="C152" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" s="13">
-        <v>152852</v>
+        <v>68470</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B153" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="C153" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="C153" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" s="13">
-        <v>106771</v>
+        <v>67400</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B154" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="C154" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="C154" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="13">
-        <v>112088</v>
+        <v>71320</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="6">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B155" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C155" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="C155" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="13">
-        <v>106771</v>
+        <v>68760</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B156" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C156" s="9" t="s">
         <v>264</v>
       </c>
-      <c r="C156" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="13">
-        <v>112088</v>
+        <v>96190</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B157" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C157" s="9" t="s">
         <v>266</v>
       </c>
-      <c r="C157" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="13">
-        <v>103680</v>
+        <v>113220</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B158" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="C158" s="9" t="s">
         <v>268</v>
       </c>
-      <c r="C158" s="9" t="s">
+      <c r="D158" s="13">
+        <v>122550</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="D158" s="13">
-[...7 lines deleted...]
-      <c r="B159" s="11" t="s">
+      <c r="B159" s="8"/>
+      <c r="C159" s="9"/>
+      <c r="D159" s="13"/>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C159" s="9" t="s">
+      <c r="B160" s="8"/>
+      <c r="C160" s="9"/>
+      <c r="D160" s="13"/>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="6">
+        <v>1</v>
+      </c>
+      <c r="B162" s="11" t="s">
         <v>271</v>
       </c>
-      <c r="D159" s="13">
-[...7 lines deleted...]
-      <c r="B160" s="11" t="s">
+      <c r="C162" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="C160" s="9" t="s">
+      <c r="D162" s="13">
+        <v>135094</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="6">
+        <v>2</v>
+      </c>
+      <c r="B163" s="11" t="s">
         <v>273</v>
       </c>
-      <c r="D160" s="13">
-[...7 lines deleted...]
-      <c r="B161" s="11" t="s">
+      <c r="C163" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="C161" s="9" t="s">
+      <c r="D163" s="13">
+        <v>147219</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="6">
+        <v>3</v>
+      </c>
+      <c r="B164" s="11" t="s">
         <v>275</v>
       </c>
-      <c r="D161" s="13">
-[...4 lines deleted...]
-      <c r="A162" s="4" t="s">
+      <c r="C164" s="9" t="s">
         <v>276</v>
       </c>
-      <c r="B162" s="8"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="D164" s="13">
+        <v>156166</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B165" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="C165" s="9" t="s">
         <v>278</v>
       </c>
-      <c r="C165" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" s="13">
-        <v>146960</v>
+        <v>180268</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B166" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C166" s="9" t="s">
         <v>280</v>
       </c>
-      <c r="C166" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D166" s="13">
-        <v>158040</v>
+        <v>196867</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B167" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="C167" s="9" t="s">
         <v>282</v>
       </c>
-      <c r="C167" s="9" t="s">
+      <c r="D167" s="13">
+        <v>218661</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="D167" s="13">
-[...15 lines deleted...]
-      </c>
+      <c r="B168" s="8"/>
+      <c r="C168" s="9"/>
+      <c r="D168" s="13"/>
     </row>
     <row r="169" spans="1:4">
-      <c r="A169" s="6">
+      <c r="A169" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B169" s="11" t="s">
-[...6 lines deleted...]
-        <v>218320</v>
+      <c r="B169" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B170" s="11" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D170" s="13">
-        <v>170790</v>
+        <v>60444</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D171" s="13">
-        <v>370620</v>
+        <v>63112</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D172" s="13">
-        <v>430710</v>
+        <v>73140</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="6">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B173" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="D173" s="13">
+        <v>80316</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="6">
+        <v>5</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C174" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="D174" s="13">
+        <v>94024</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="6">
+        <v>6</v>
+      </c>
+      <c r="B175" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C173" s="9" t="s">
+      <c r="C175" s="9" t="s">
         <v>295</v>
       </c>
-      <c r="D173" s="13">
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="D175" s="13">
+        <v>55200</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B176" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="C176" s="9" t="s">
         <v>297</v>
       </c>
-      <c r="C176" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D176" s="13">
-        <v>66270</v>
+        <v>58420</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B177" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="C177" s="9" t="s">
         <v>299</v>
       </c>
-      <c r="C177" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="13">
-        <v>65300</v>
+        <v>72496</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B178" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C178" s="9" t="s">
         <v>301</v>
       </c>
-      <c r="C178" s="9" t="s">
+      <c r="D178" s="13">
+        <v>74796</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="D178" s="13">
-[...15 lines deleted...]
-      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="9"/>
+      <c r="D179" s="13"/>
     </row>
     <row r="180" spans="1:4">
-      <c r="A180" s="6">
+      <c r="A180" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="B180" s="8"/>
+      <c r="C180" s="9"/>
+      <c r="D180" s="13"/>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B180" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A181" s="6">
+      <c r="B181" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B181" s="11" t="s">
-[...6 lines deleted...]
-        <v>109610</v>
+      <c r="C181" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B182" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="C182" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="D182" s="13">
+        <v>155474</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="6">
+        <v>2</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="D183" s="13">
+        <v>187472</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="6">
+        <v>3</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C184" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="D184" s="13">
+        <v>204245</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="6">
+        <v>4</v>
+      </c>
+      <c r="B185" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="C182" s="9" t="s">
+      <c r="C185" s="9" t="s">
         <v>310</v>
       </c>
-      <c r="D182" s="13">
-[...30 lines deleted...]
-        <v>8</v>
+      <c r="D185" s="13">
+        <v>261790</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B186" s="11" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D186" s="13">
-        <v>135094</v>
+        <v>285917</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B187" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="C187" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="D187" s="13">
+        <v>27783</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="C187" s="9" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="B188" s="8"/>
+      <c r="C188" s="9"/>
+      <c r="D188" s="13"/>
     </row>
     <row r="189" spans="1:4">
-      <c r="A189" s="6">
-[...9 lines deleted...]
-        <v>180268</v>
+      <c r="A189" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D190" s="13">
-        <v>196867</v>
+        <v>6770</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B191" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C191" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="D191" s="13">
+        <v>9390</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="6">
+        <v>3</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C192" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="D192" s="13">
+        <v>10120</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="6">
+        <v>4</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="C193" s="9" t="s">
         <v>323</v>
       </c>
-      <c r="C191" s="9" t="s">
-[...25 lines deleted...]
-        <v>8</v>
+      <c r="D193" s="13">
+        <v>9110</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B194" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="C194" s="9" t="s">
         <v>325</v>
       </c>
-      <c r="C194" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="13">
-        <v>60444</v>
+        <v>10512</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B195" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C195" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="C195" s="9" t="s">
+      <c r="D195" s="13">
+        <v>16800</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="D195" s="13">
-[...15 lines deleted...]
-      </c>
+      <c r="B196" s="8"/>
+      <c r="C196" s="9"/>
+      <c r="D196" s="13"/>
     </row>
     <row r="197" spans="1:4">
-      <c r="A197" s="6">
-[...9 lines deleted...]
-        <v>80316</v>
+      <c r="A197" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D197" s="14" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B198" s="11" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D198" s="13">
-        <v>94024</v>
+        <v>851</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B199" s="11" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D199" s="13">
-        <v>55200</v>
+        <v>669</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D200" s="13">
-        <v>58420</v>
+        <v>509</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B201" s="11" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D201" s="13">
-        <v>72496</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="6">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B202" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C202" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D202" s="13">
+        <v>5028</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="6">
+        <v>6</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="D203" s="13">
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="6">
+        <v>7</v>
+      </c>
+      <c r="B204" s="11" t="s">
         <v>341</v>
       </c>
-      <c r="C202" s="9" t="s">
+      <c r="C204" s="9" t="s">
         <v>342</v>
       </c>
-      <c r="D202" s="13">
-[...4 lines deleted...]
-      <c r="A203" s="3" t="s">
+      <c r="D204" s="13">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="6">
+        <v>8</v>
+      </c>
+      <c r="B205" s="11" t="s">
         <v>343</v>
       </c>
-      <c r="B203" s="8"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="C205" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="D205" s="13">
+        <v>965</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D206" s="13">
-        <v>155474</v>
+        <v>742</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B207" s="11" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D207" s="13">
-        <v>187472</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B208" s="11" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D208" s="13">
-        <v>204245</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="6">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B209" s="11" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D209" s="13">
-        <v>261790</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="6">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B210" s="11" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D210" s="13">
-        <v>285917</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="6">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B211" s="11" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D211" s="13">
-        <v>27783</v>
+        <v>767</v>
       </c>
     </row>
     <row r="212" spans="1:4">
-      <c r="A212" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D212" s="13"/>
+      <c r="A212" s="6">
+        <v>15</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="C212" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="D212" s="13">
+        <v>1168</v>
+      </c>
     </row>
     <row r="213" spans="1:4">
-      <c r="A213" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A213" s="6">
+        <v>16</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C213" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="D213" s="13">
+        <v>2745</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="6">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B214" s="11" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D214" s="13">
-        <v>6770</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B215" s="11" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D215" s="13">
-        <v>9390</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="6">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B216" s="11" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D216" s="13">
-        <v>10120</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="6">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D217" s="13">
-        <v>9110</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="6">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D218" s="13">
-        <v>10512</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="6">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D219" s="13">
-        <v>16800</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="220" spans="1:4">
-      <c r="A220" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D220" s="13"/>
+      <c r="A220" s="6">
+        <v>23</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="C220" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="D220" s="13">
+        <v>2281</v>
+      </c>
     </row>
     <row r="221" spans="1:4">
-      <c r="A221" s="5" t="s">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="A221" s="6">
+        <v>24</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="C221" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="D221" s="13">
+        <v>1148</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="D222" s="13">
-        <v>6175</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="6">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B223" s="11" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="D223" s="13">
-        <v>5602</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="6">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="D224" s="13">
-        <v>8008</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="6">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="B225" s="11" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="C225" s="9" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="D225" s="13">
-        <v>4786</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="6">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C226" s="9" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D226" s="13">
-        <v>7720</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="6">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B227" s="11" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C227" s="9" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="D227" s="13">
-        <v>20591</v>
+        <v>4641</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="6">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="D228" s="13">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="6">
+        <v>32</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="D229" s="13">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="6">
+        <v>33</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="C230" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="D230" s="13">
+        <v>5602</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="6">
+        <v>34</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="D231" s="13">
+        <v>8008</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="6">
+        <v>35</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="C232" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="D232" s="13">
+        <v>4786</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="6">
+        <v>36</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="C233" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="D233" s="13">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="6">
+        <v>37</v>
+      </c>
+      <c r="B234" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="D234" s="13">
+        <v>20591</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="6">
+        <v>38</v>
+      </c>
+      <c r="B235" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="D235" s="13">
         <v>8053</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D227"/>
+  <autoFilter ref="B6:D234"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A60:D60"/>
+    <mergeCell ref="A70:D70"/>
     <mergeCell ref="A71:D71"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="A75:D75"/>
     <mergeCell ref="A81:D81"/>
-    <mergeCell ref="A82:D82"/>
-[...17 lines deleted...]
-    <mergeCell ref="A220:D220"/>
+    <mergeCell ref="A92:D92"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A121:D121"/>
+    <mergeCell ref="A137:D137"/>
+    <mergeCell ref="A138:D138"/>
+    <mergeCell ref="A149:D149"/>
+    <mergeCell ref="A159:D159"/>
+    <mergeCell ref="A160:D160"/>
+    <mergeCell ref="A168:D168"/>
+    <mergeCell ref="A179:D179"/>
+    <mergeCell ref="A180:D180"/>
+    <mergeCell ref="A188:D188"/>
+    <mergeCell ref="A196:D196"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_23"/>
@@ -4705,173 +4876,184 @@
     <hyperlink ref="C41" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_53"/>
-    <hyperlink ref="C70" r:id="rId_hyperlink_54"/>
-[...11 lines deleted...]
-    <hyperlink ref="C88" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="C92" r:id="rId_hyperlink_68"/>
-[...3 lines deleted...]
-    <hyperlink ref="C96" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C95" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="C103" r:id="rId_hyperlink_77"/>
-[...79 lines deleted...]
-    <hyperlink ref="C202" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="C106" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C107" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C108" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C109" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C117" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C119" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C200" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="C214" r:id="rId_hyperlink_164"/>
-[...11 lines deleted...]
-    <hyperlink ref="C228" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C221" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_187"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>