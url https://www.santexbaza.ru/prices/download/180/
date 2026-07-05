--- v0 (2026-05-09)
+++ v1 (2026-07-05)
@@ -595,163 +595,163 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>643.5</v>
+        <v>531</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>785.0700000000001</v>
+        <v>629</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>2825.55</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>800.28</v>
+        <v>672</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>1639.17</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>1382</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>2878.2</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>6108.57</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>6165.9</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
         <v>6201</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>