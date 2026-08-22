--- v1 (2026-07-05)
+++ v2 (2026-08-22)
@@ -595,163 +595,163 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>531</v>
+        <v>561</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>629</v>
+        <v>667</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>2378</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>672</v>
+        <v>711</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>1313</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>1096</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>2312</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>4905</v>
+        <v>5194</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>4744</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
         <v>6201</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>