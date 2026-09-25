--- v0 (2026-05-10)
+++ v1 (2026-09-25)
@@ -85,134 +85,134 @@
   <si>
     <t>140650057</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 7 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>1407152</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 2 контура Oventrop</t>
   </si>
   <si>
     <t>140430057</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 7 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650052</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 2 контура 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140430052</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 2 контура 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
     <t>4200552</t>
   </si>
   <si>
     <t>Гребенка из бронзы "Multidis R" 3/4" на 2 контура Oventrop</t>
   </si>
   <si>
-    <t>140430052</t>
-[...4 lines deleted...]
-  <si>
     <t>1404552</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 2 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>140650058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 8 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430058</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 8 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650053</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 3 контура 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140430053</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 3 контура 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
     <t>4200553</t>
   </si>
   <si>
     <t>Гребенка из бронзы "Multidis R" 3/4" на 3 контура Oventrop</t>
   </si>
   <si>
     <t>1404352</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 2 контура Oventrop</t>
   </si>
   <si>
-    <t>140430053</t>
-[...4 lines deleted...]
-  <si>
     <t>140650059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 9 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430059</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 9 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650054</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 4 контура 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140430054</t>
+  </si>
+  <si>
+    <t>Коллектор из нержавеющей стали Multidis SFR 1" 4 контура 3/4" с расходомерами Oventrop</t>
+  </si>
+  <si>
     <t>4200554</t>
   </si>
   <si>
     <t>Гребенка из бронзы "Multidis R" 3/4" на 4 контура Oventrop</t>
   </si>
   <si>
-    <t>140430054</t>
-[...4 lines deleted...]
-  <si>
     <t>140650060</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 10 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430060</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 10 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650055</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 5 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>140430055</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 5 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650061</t>
@@ -223,102 +223,102 @@
   <si>
     <t>140430061</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SFR 1" 11 контуров 3/4" с расходомерами Oventrop</t>
   </si>
   <si>
     <t>140650056</t>
   </si>
   <si>
     <t>Коллектор из нержавеющей стали Multidis SHR 1" 6 контуров 3/4" Oventrop</t>
   </si>
   <si>
     <t>1400652</t>
   </si>
   <si>
     <t>Проходной элемент 1"х3/4" 2 отвода Oventrop</t>
   </si>
   <si>
     <t>1407153</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 3 контура Oventrop</t>
   </si>
   <si>
+    <t>1404553</t>
+  </si>
+  <si>
+    <t>Гребенка из инстр. стали 1" для отопл. на 3 контура, с вент. вставками Oventrop</t>
+  </si>
+  <si>
     <t>1400653</t>
   </si>
   <si>
     <t>Проходной элемент 1"х3/4" 3 отвода Oventrop</t>
   </si>
   <si>
-    <t>1404553</t>
-[...4 lines deleted...]
-  <si>
     <t>1407154</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 4 контура Oventrop</t>
   </si>
   <si>
     <t>1404353</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 3 контура Oventrop</t>
   </si>
   <si>
+    <t>1404554</t>
+  </si>
+  <si>
+    <t>Гребенка из инстр. стали 1" для отопл. на 4 контура, с вент. вставками Oventrop</t>
+  </si>
+  <si>
     <t>1400654</t>
   </si>
   <si>
     <t>Проходной элемент 1"х3/4" 4 отвода Oventrop</t>
   </si>
   <si>
-    <t>1404554</t>
-[...4 lines deleted...]
-  <si>
     <t>1407155</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 5 контура Oventrop</t>
   </si>
   <si>
+    <t>1404555</t>
+  </si>
+  <si>
+    <t>Гребенка из инстр. стали 1" для отопл. на 5 контура, с вент. вставками Oventrop</t>
+  </si>
+  <si>
     <t>1400691</t>
   </si>
   <si>
     <t>Концевая пробка 1" Oventrop</t>
-  </si>
-[...4 lines deleted...]
-    <t>Гребенка из инстр. стали 1" для отопл. на 5 контура, с вент. вставками Oventrop</t>
   </si>
   <si>
     <t>1404354</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для нап. отопл. 1-5л/мин на 4 контура Oventrop</t>
   </si>
   <si>
     <t>1407156</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 6 контура Oventrop</t>
   </si>
   <si>
     <t>1407157</t>
   </si>
   <si>
     <t>Гребенка из нержавеющей стали "Multidis SH" 1" на 7 контура Oventrop</t>
   </si>
   <si>
     <t>1404556</t>
   </si>
   <si>
     <t>Гребенка из инстр. стали 1" для отопл. на 6 контура, с вент. вставками Oventrop</t>
   </si>
@@ -842,51 +842,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-6-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-12-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-12-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-7-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-7-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-2-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-2-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-2-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-8-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-8-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-3-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-3-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-5lmin-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-9-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-9-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-4-kontura-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-4-kontura-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-10-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-10-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-5-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-5-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-11-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-sfr-1-11-konturov-34-s-raskhodomerami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kollektor-iz-nerzhaveyushchey-stali-multidis-shr-1-6-konturov-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-3-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-4-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-5-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevaya-probka-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-6-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-5-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/uglovoy-prisoedinitelnyy-nabor-dlya-grebenok-multidis-sfsh-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-7-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-6-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-8-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-9-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-sh-1-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-10-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-7-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-11-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-otopl-na-12-kontura-s-vent-vstavkami-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-8-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-9-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-10-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-11-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-instr-stali-1-dlya-nap-otopl-1-4lmin-na-12-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D71" sqref="D71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -983,107 +983,107 @@
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
         <v>27389</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>10492</v>
+        <v>10126</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
         <v>34221</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
         <v>13054</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>6832</v>
+        <v>15006</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>15006</v>
+        <v>6832</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
         <v>22265</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
@@ -1109,79 +1109,79 @@
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
         <v>15800</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>9516</v>
+        <v>18727</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>25803</v>
+        <v>9516</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>18727</v>
+        <v>24888</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
         <v>33062</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
@@ -1193,65 +1193,65 @@
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
         <v>19093</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>12078</v>
+        <v>22692</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>22692</v>
+        <v>12078</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
         <v>36783</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
@@ -1333,513 +1333,513 @@
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
         <v>2046</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>13298</v>
+        <v>12383</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>4146</v>
+        <v>24644</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>27389</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>16043</v>
+        <v>15006</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>33855</v>
+        <v>32635</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>4009.36</v>
+        <v>31415</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>32513</v>
+        <v>4009.36</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>18788</v>
+        <v>18117</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>2098</v>
+        <v>36356</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>37698</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>41602</v>
+        <v>40138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>21289</v>
+        <v>20496</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>24339</v>
+        <v>23485</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>42822</v>
+        <v>41358</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>48983</v>
+        <v>47275</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>27084</v>
+        <v>26169</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>11468</v>
+        <v>11102</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>48312</v>
+        <v>43964</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>29219</v>
+        <v>28182</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>56364</v>
+        <v>54412</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>53700</v>
+        <v>48867</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>32330</v>
+        <v>31171</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>58800</v>
+        <v>53508</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
-        <v>33123</v>
+        <v>31964</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="10">
-        <v>35929</v>
+        <v>34648</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="10">
-        <v>64200</v>
+        <v>58422</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
-        <v>64416</v>
+        <v>62159</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>69235</v>
+        <v>63004</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>74000</v>
+        <v>67340</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
-        <v>71858</v>
+        <v>69357</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>79544</v>
+        <v>76799</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>86986</v>
+        <v>83936</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>95038</v>
+        <v>91683</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
-        <v>103090</v>
+        <v>99491</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="10">
         <v>1600</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D70"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>