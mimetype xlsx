--- v0 (2026-06-05)
+++ v1 (2026-07-28)
@@ -781,65 +781,65 @@
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="10">
         <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="10">
-        <v>446427.24</v>
+        <v>386667</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="10">
-        <v>675000</v>
+        <v>725000</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>19</v>
@@ -991,261 +991,261 @@
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="10">
         <v>16794</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="10">
-        <v>5290</v>
+        <v>5378</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="10">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="10">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="10">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="10">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="10">
-        <v>6706</v>
+        <v>6814</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="10">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="10">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D33" s="10">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="10">
-        <v>7573</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="10">
-        <v>5150</v>
+        <v>5236</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="10">
-        <v>400835</v>
+        <v>464314</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="10">
-        <v>7576</v>
+        <v>7336</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="10">
-        <v>8030</v>
+        <v>7776</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="10">
-        <v>96759</v>
+        <v>93687</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="10">
-        <v>8607</v>
+        <v>8333</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="10">
         <v>8607</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>76</v>