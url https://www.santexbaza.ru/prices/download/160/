--- v0 (2026-06-17)
+++ v1 (2026-10-26)
@@ -714,93 +714,93 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>197</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>286</v>
+        <v>277</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>444</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>721</v>
+        <v>698</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
         <v>1234</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
@@ -834,291 +834,291 @@
     <row r="16" spans="1:4">
       <c r="A16" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>1</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>193</v>
+        <v>187</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>2</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
-        <v>267</v>
+        <v>258</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="7"/>
       <c r="D19" s="11"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>1</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="11">
-        <v>206</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="11">
-        <v>307</v>
+        <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>3</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="11">
-        <v>477</v>
+        <v>462</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>4</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="11">
-        <v>775</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>5</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="11">
-        <v>1504</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>6</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="11">
-        <v>1979</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>7</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="11">
-        <v>2920</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7"/>
       <c r="D28" s="11"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>1</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="11">
-        <v>392</v>
+        <v>380</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>2</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="11">
-        <v>558</v>
+        <v>540</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>3</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="11">
-        <v>1005</v>
+        <v>973</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>4</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="11">
-        <v>1185</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>5</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="11">
         <v>1250</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>6</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="11">
-        <v>3150</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7"/>
       <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:4">