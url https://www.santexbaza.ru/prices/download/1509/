--- v0 (2026-05-16)
+++ v1 (2026-07-27)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$53</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Канализация Ostendorf белая</t>
   </si>
   <si>
     <t>Канализационные трубы  белые Ostendorf</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -110,50 +110,233 @@
     <t>Труба канализационная белая ф 40х2000мм Ostendorf</t>
   </si>
   <si>
     <t>559130</t>
   </si>
   <si>
     <t>Труба канализационная белая ф 50х250мм Ostendorf</t>
   </si>
   <si>
     <t>559140</t>
   </si>
   <si>
     <t>Труба канализационная белая ф 50х500мм Ostendorf</t>
   </si>
   <si>
     <t>559150</t>
   </si>
   <si>
     <t>Труба канализационная белая ф 50х1000мм Ostendorf</t>
   </si>
   <si>
     <t>559160</t>
   </si>
   <si>
     <t>Труба канализационная белая ф 50х2000мм Ostendorf</t>
+  </si>
+  <si>
+    <t>Канализационные фитинги белые Ostendorf</t>
+  </si>
+  <si>
+    <t>559700</t>
+  </si>
+  <si>
+    <t>Муфта надвижная белая ф32 Ostendorf</t>
+  </si>
+  <si>
+    <t>559710</t>
+  </si>
+  <si>
+    <t>Муфта надвижная белая ф40 Ostendorf</t>
+  </si>
+  <si>
+    <t>559720</t>
+  </si>
+  <si>
+    <t>Муфта надвижная белая ф50 Ostendorf</t>
+  </si>
+  <si>
+    <t>559900</t>
+  </si>
+  <si>
+    <t>Переход ф40-32 белый Ostendorf</t>
+  </si>
+  <si>
+    <t>559910</t>
+  </si>
+  <si>
+    <t>Переход ф50-32 белый Ostendorf</t>
+  </si>
+  <si>
+    <t>559915</t>
+  </si>
+  <si>
+    <t>Переход суперкороткий ф50-32 белый Ostendorf</t>
+  </si>
+  <si>
+    <t>559920</t>
+  </si>
+  <si>
+    <t>Переход ф50-40 белый Ostendorf</t>
+  </si>
+  <si>
+    <t>559925</t>
+  </si>
+  <si>
+    <t>Переход короткий ф50-40 белый Ostendorf</t>
+  </si>
+  <si>
+    <t>559800</t>
+  </si>
+  <si>
+    <t>Заглушка белая ф32 Ostendorf</t>
+  </si>
+  <si>
+    <t>559810</t>
+  </si>
+  <si>
+    <t>Заглушка белая ф40 Ostendorf</t>
+  </si>
+  <si>
+    <t>559820</t>
+  </si>
+  <si>
+    <t>Заглушка белая ф50 Ostendorf</t>
+  </si>
+  <si>
+    <t>Канализационные отводы белые Ostendorf</t>
+  </si>
+  <si>
+    <t>559300</t>
+  </si>
+  <si>
+    <t>Отвод белый ф32 15° Ostendorf</t>
+  </si>
+  <si>
+    <t>559310</t>
+  </si>
+  <si>
+    <t>Отвод белый ф32 30° Ostendorf</t>
+  </si>
+  <si>
+    <t>559320</t>
+  </si>
+  <si>
+    <t>Отвод белый ф32 45° Ostendorf</t>
+  </si>
+  <si>
+    <t>559340</t>
+  </si>
+  <si>
+    <t>Отвод белый ф32 90° Ostendorf</t>
+  </si>
+  <si>
+    <t>559350</t>
+  </si>
+  <si>
+    <t>Отвод белый ф40 15° Ostendorf</t>
+  </si>
+  <si>
+    <t>559360</t>
+  </si>
+  <si>
+    <t>Отвод белый ф40 30° Ostendorf</t>
+  </si>
+  <si>
+    <t>559370</t>
+  </si>
+  <si>
+    <t>Отвод белый ф40 45° Ostendorf</t>
+  </si>
+  <si>
+    <t>559390</t>
+  </si>
+  <si>
+    <t>Отвод белый ф40 90° Ostendorf</t>
+  </si>
+  <si>
+    <t>559400</t>
+  </si>
+  <si>
+    <t>Отвод белый ф50 15° Ostendorf</t>
+  </si>
+  <si>
+    <t>559410</t>
+  </si>
+  <si>
+    <t>Отвод белый ф50 30° Ostendorf</t>
+  </si>
+  <si>
+    <t>559420</t>
+  </si>
+  <si>
+    <t>Отвод белый ф50 45° Ostendorf</t>
+  </si>
+  <si>
+    <t>559440</t>
+  </si>
+  <si>
+    <t>Отвод белый ф50 90° Ostendorf</t>
+  </si>
+  <si>
+    <t>Канализационные тройники белые Ostendorf</t>
+  </si>
+  <si>
+    <t>559600</t>
+  </si>
+  <si>
+    <t>Тройник белый ф32-32 45° Ostendorf</t>
+  </si>
+  <si>
+    <t>559660</t>
+  </si>
+  <si>
+    <t>Тройник белый ф32-32 90° Ostendorf</t>
+  </si>
+  <si>
+    <t>559610</t>
+  </si>
+  <si>
+    <t>Тройник белый ф40-40 45° Ostendorf</t>
+  </si>
+  <si>
+    <t>559680</t>
+  </si>
+  <si>
+    <t>Тройник белый ф40-40 90° Ostendorf</t>
+  </si>
+  <si>
+    <t>559620</t>
+  </si>
+  <si>
+    <t>Тройник белый ф50-50 45° Ostendorf</t>
+  </si>
+  <si>
+    <t>559670</t>
+  </si>
+  <si>
+    <t>Тройник белый ф50-50 90° Ostendorf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -539,62 +722,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh250mm-ostendorf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh2000mm-ostendorf/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh250mm-ostendorf-/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-32kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-40kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh250mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh500mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh1000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-truby-belye-ostendorf/truba-kanalizatsionnaya-belaya-f-50kh2000mm-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/mufta-nadvizhnaya-belaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f40-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f50-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-superkorotkiy-f50-32-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-f50-40-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/perekhod-korotkiy-f50-40-belyy-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f32-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f40-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-fitingi-belye-ostendorf/zaglushka-belaya-f50-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-15-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-30-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-otvody-belye-ostendorf/otvod-belyy-f50-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f32-32-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f32-32-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f40-40-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f40-40-90-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f50-50-45-ostendorf/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/kanalizatsiya-ostendorf-belaya/kanalizatsionnye-troyniki-belye-ostendorf/troynik-belyy-f50-50-90-ostendorf/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="D54" sqref="D54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -618,229 +801,733 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>243</v>
+        <v>258</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>159</v>
+        <v>169</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>285</v>
+        <v>302</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="11">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="11">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11">
-        <v>353</v>
+        <v>374</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="11"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5">
+        <v>1</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="11">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5">
+        <v>2</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="11">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5">
+        <v>3</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="11">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5">
+        <v>4</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="11">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5">
+        <v>5</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="11">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="5">
+        <v>6</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="11">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="5">
+        <v>7</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="5">
+        <v>8</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="11">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="5">
+        <v>9</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="11">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="5">
+        <v>10</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="5">
+        <v>11</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="11"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="5">
+        <v>1</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="5">
+        <v>2</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="11">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="5">
+        <v>3</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="5">
+        <v>4</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="5">
+        <v>5</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="5">
+        <v>6</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D40" s="11">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="5">
+        <v>7</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="5">
+        <v>8</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" s="11">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="5">
+        <v>9</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D43" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="5">
+        <v>10</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D44" s="11">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="5">
+        <v>11</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" s="11">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="5">
+        <v>12</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="11"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="5">
+        <v>1</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" s="11">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="5">
+        <v>2</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D50" s="11">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="5">
+        <v>3</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" s="11">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="5">
+        <v>4</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D52" s="11">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="5">
+        <v>5</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="11">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="5">
+        <v>6</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" s="11">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D18"/>
+  <autoFilter ref="B6:D53"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A47:D47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_41"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>