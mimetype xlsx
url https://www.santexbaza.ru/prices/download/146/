--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -61,57 +61,57 @@
   <si>
     <t>434606100</t>
   </si>
   <si>
     <t>Труба медная отожженная 6х1,0мм в бухтах</t>
   </si>
   <si>
     <t>434608100</t>
   </si>
   <si>
     <t>Труба медная отожженная 8х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042135</t>
   </si>
   <si>
     <t>Труба медная в оплетке 10х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>7042140</t>
   </si>
   <si>
     <t>Труба медная в оплетке 12х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>434610100</t>
+    <t>435110100</t>
   </si>
   <si>
     <t>Труба медная отожженная 10х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>434612100</t>
+    <t>435112100</t>
   </si>
   <si>
     <t>Труба медная отожженная 12х1,0мм в бухтах</t>
   </si>
   <si>
     <t>434615100</t>
   </si>
   <si>
     <t>Труба медная отожженная 15х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042151</t>
   </si>
   <si>
     <t>Труба медная в оплетке 15х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>431600400</t>
   </si>
   <si>
     <t>Труба медная отожженная 18х1,0мм в бухтах</t>
   </si>
   <si>
     <t>424516200</t>
   </si>