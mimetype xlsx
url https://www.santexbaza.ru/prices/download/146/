--- v1 (2026-08-10)
+++ v2 (2026-10-05)
@@ -43,201 +43,201 @@
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Медные трубы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>434606100</t>
   </si>
   <si>
     <t>Труба медная отожженная 6х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>434608100</t>
+    <t>435108100</t>
   </si>
   <si>
     <t>Труба медная отожженная 8х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042135</t>
   </si>
   <si>
     <t>Труба медная в оплетке 10х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>7042140</t>
   </si>
   <si>
     <t>Труба медная в оплетке 12х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>435110100</t>
   </si>
   <si>
     <t>Труба медная отожженная 10х1,0мм в бухтах</t>
   </si>
   <si>
     <t>435112100</t>
   </si>
   <si>
     <t>Труба медная отожженная 12х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>434615100</t>
+    <t>435115100</t>
   </si>
   <si>
     <t>Труба медная отожженная 15х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042151</t>
   </si>
   <si>
     <t>Труба медная в оплетке 15х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>431600400</t>
+    <t>435118100</t>
   </si>
   <si>
     <t>Труба медная отожженная 18х1,0мм в бухтах</t>
   </si>
   <si>
     <t>424516200</t>
   </si>
   <si>
     <t>Труба медная в оболочке 16х2,0 мм в бухтах</t>
   </si>
   <si>
+    <t>435122100</t>
+  </si>
+  <si>
+    <t>Труба медная отожженная 22х1,0мм в бухтах</t>
+  </si>
+  <si>
     <t>7042155</t>
   </si>
   <si>
     <t>Труба медная в оплетке 18х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>431600700</t>
-[...4 lines deleted...]
-  <si>
     <t>7042157</t>
   </si>
   <si>
     <t>Труба медная в оплетке 22х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>433410100</t>
+    <t>435210100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 10х1,0мм в штангах</t>
   </si>
   <si>
-    <t>433412100</t>
+    <t>435212101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 12х1,0мм в штангах</t>
   </si>
   <si>
-    <t>433415100</t>
+    <t>435215101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 15х1,0мм в штангах</t>
   </si>
   <si>
     <t>433418100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 18х1,0мм в штангах</t>
   </si>
   <si>
-    <t>433422100</t>
+    <t>435222101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 22х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 22х1,5мм в штангах</t>
   </si>
   <si>
-    <t>433428100</t>
+    <t>435228101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 28х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801300</t>
   </si>
   <si>
     <t>Труба медная неотожженная 28х1,5мм в штангах</t>
   </si>
   <si>
-    <t>433435100</t>
+    <t>435235101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 35х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801500</t>
   </si>
   <si>
     <t>Труба медная неотожженная 35х1,5мм в штангах</t>
   </si>
   <si>
-    <t>433442100</t>
+    <t>435242101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 42х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801700</t>
   </si>
   <si>
     <t>Труба медная неотожженная 42х1,5мм в штангах</t>
   </si>
   <si>
     <t>433454150</t>
   </si>
   <si>
     <t>Труба медная неотожженная 54х1,5мм в штангах</t>
   </si>
   <si>
-    <t>431802000</t>
+    <t>435254201</t>
   </si>
   <si>
     <t>Труба медная неотожженная 54х2мм в штангах</t>
   </si>
   <si>
     <t>431802100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 64х2,0мм в штангах</t>
   </si>
   <si>
     <t>431804100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 76х2,0мм в штангах</t>
   </si>
   <si>
     <t>433488920</t>
   </si>
   <si>
     <t>Труба медная неотожженная 88,9х2,0мм в штангах</t>
   </si>
   <si>
     <t>Hailiang</t>
   </si>
@@ -797,51 +797,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-6kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-8kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-10kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-12kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-10kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-12kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-15kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-16kh20-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-18kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-22kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-10kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-12kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-22kh15mm-v-shtangakh-1_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-28h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-28kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-35h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-35kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-42h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-42kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-54h15mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-54kh2mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-64kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-76kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-89kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-6kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-8kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-15kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-15kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-18kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-18kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-22kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-10kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-12kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-12kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-64kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-761kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-889kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-108kh25mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-10kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-6kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-8kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-10kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-12kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-10kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-12kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-15kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-16kh20-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-18kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-22kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-10kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-12kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-22kh15mm-v-shtangakh-1_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-28h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-28kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-35h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-35kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-42h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-42kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-54h15mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-54kh2mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-64kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-76kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-89kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-6kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-8kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-15kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-15kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-18kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-18kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-22kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-10kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-12kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-12kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-64kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-761kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-889kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-108kh25mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-10kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D63" sqref="D63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1008,65 +1008,65 @@
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
         <v>930</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
-        <v>1772</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="11">
-        <v>1490</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="11">
         <v>2218</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>