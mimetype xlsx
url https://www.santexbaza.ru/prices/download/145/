--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -7,155 +7,155 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$352</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$350</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="625">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Трубы медные и фитинги Viega</t>
   </si>
   <si>
     <t>Медные трубы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>434606100</t>
   </si>
   <si>
     <t>Труба медная отожженная 6х1,0мм в бухтах</t>
   </si>
   <si>
+    <t>7042135</t>
+  </si>
+  <si>
+    <t>Труба медная в оплетке 10х1,0 мм в бухтах</t>
+  </si>
+  <si>
     <t>434608100</t>
   </si>
   <si>
     <t>Труба медная отожженная 8х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>7042135</t>
-[...2 lines deleted...]
-    <t>Труба медная в оплетке 10х1,0 мм в бухтах</t>
+    <t>7042140</t>
+  </si>
+  <si>
+    <t>Труба медная в оплетке 12х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>434610100</t>
   </si>
   <si>
     <t>Труба медная отожженная 10х1,0мм в бухтах</t>
   </si>
   <si>
     <t>434612100</t>
   </si>
   <si>
     <t>Труба медная отожженная 12х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>7042140</t>
-[...2 lines deleted...]
-    <t>Труба медная в оплетке 12х1,0 мм в бухтах</t>
+    <t>434615100</t>
+  </si>
+  <si>
+    <t>Труба медная отожженная 15х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042151</t>
   </si>
   <si>
     <t>Труба медная в оплетке 15х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>434615100</t>
-[...2 lines deleted...]
-    <t>Труба медная отожженная 15х1,0мм в бухтах</t>
+    <t>424516200</t>
+  </si>
+  <si>
+    <t>Труба медная в оболочке 16х2,0 мм в бухтах</t>
   </si>
   <si>
     <t>431600400</t>
   </si>
   <si>
     <t>Труба медная отожженная 18х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>424516200</t>
-[...2 lines deleted...]
-    <t>Труба медная в оболочке 16х2,0 мм в бухтах</t>
+    <t>431600700</t>
+  </si>
+  <si>
+    <t>Труба медная отожженная 22х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042155</t>
   </si>
   <si>
     <t>Труба медная в оплетке 18х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>431600700</t>
-[...4 lines deleted...]
-  <si>
     <t>7042157</t>
   </si>
   <si>
     <t>Труба медная в оплетке 22х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>433410100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 10х1,0мм в штангах</t>
   </si>
   <si>
     <t>433412100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 12х1,0мм в штангах</t>
   </si>
   <si>
     <t>433415100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 15х1,0мм в штангах</t>
   </si>
   <si>
     <t>433418100</t>
@@ -235,192 +235,180 @@
   <si>
     <t>Труба медная неотожженная 76х2,0мм в штангах</t>
   </si>
   <si>
     <t>433488920</t>
   </si>
   <si>
     <t>Труба медная неотожженная 88,9х2,0мм в штангах</t>
   </si>
   <si>
     <t>Hailiang</t>
   </si>
   <si>
     <t>HLPS060010050</t>
   </si>
   <si>
     <t>Труба медная мягкая 6х1,0мм в бухтах Hailiang</t>
   </si>
   <si>
     <t>HLPS080010050</t>
   </si>
   <si>
     <t>Труба медная мягкая 8х1,0мм в бухтах Hailiang</t>
   </si>
   <si>
+    <t>HLPH280015050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 28х1,5мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH150010050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 15х1,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPS150010050</t>
+  </si>
+  <si>
+    <t>Труба медная мягкая 15х1,0мм в бухтах Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH180010050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 18х1,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPS180010050</t>
+  </si>
+  <si>
+    <t>Труба медная мягкая 18х1,0мм в бухтах Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH220010050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 22х1,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPS220010050</t>
+  </si>
+  <si>
+    <t>Труба медная мягкая 22х1,0мм в бухтах Hailiang</t>
+  </si>
+  <si>
     <t>HLPH280010050</t>
   </si>
   <si>
     <t>Труба медная твердая 28х1,0мм штанга Hailiang</t>
   </si>
   <si>
+    <t>HLPH100010050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 10х1,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH220015050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 22х1,5мм штанга Hailiang</t>
+  </si>
+  <si>
     <t>HLPH120010050</t>
   </si>
   <si>
     <t>Труба медная твердая 12х1,0мм штанга Hailiang</t>
   </si>
   <si>
-    <t>HLPS150010050</t>
-[...64 lines deleted...]
-  <si>
     <t>HLPS120010050</t>
   </si>
   <si>
     <t>Труба медная мягкая 12х1,0мм в бухтах Hailiang</t>
   </si>
   <si>
     <t>HLPH350010050</t>
   </si>
   <si>
     <t>Труба медная твердая 35х1,0мм штанга Hailiang</t>
   </si>
   <si>
+    <t>HLPH540020050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 54х2,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH640020050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 64х2,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH350015050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 35х1,5мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH761020050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 76,1х2,0мм штанга Hailiang</t>
+  </si>
+  <si>
+    <t>HLPH420010050</t>
+  </si>
+  <si>
+    <t>Труба медная твердая 42х1,0мм штанга Hailiang</t>
+  </si>
+  <si>
     <t>HLPH889020050</t>
   </si>
   <si>
     <t>Труба медная твердая 88,9х2,0мм штанга Hailiang</t>
   </si>
   <si>
     <t>HLPH420015050</t>
   </si>
   <si>
     <t>Труба медная твердая 42х1,5мм штанга Hailiang</t>
   </si>
   <si>
     <t>HLPH108025050</t>
   </si>
   <si>
     <t>Труба медная твердая 108х2,5мм штанга Hailiang</t>
   </si>
   <si>
     <t>HLPH540015050</t>
   </si>
   <si>
     <t>Труба медная твердая 54х1,5мм штанга Hailiang</t>
-  </si>
-[...28 lines deleted...]
-    <t>Труба медная твердая 42х1,0мм штанга Hailiang</t>
   </si>
   <si>
     <t>HLPS100010050</t>
   </si>
   <si>
     <t>Труба медная мягкая 10х1,0мм в бухтах Hailiang</t>
   </si>
   <si>
     <t>Медные фитинги под пайку</t>
   </si>
   <si>
     <t>Муфты двухраструбные медные под пайку</t>
   </si>
   <si>
     <t>100117</t>
   </si>
   <si>
     <t>Муфта двухраструбная медная под пайку Viega 15</t>
   </si>
   <si>
     <t>100469</t>
   </si>
   <si>
     <t>Муфта двухраструбная медная под пайку Viega 18</t>
   </si>
@@ -2333,62 +2321,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-6kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-8kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-10kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-10kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-12kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-12kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-15kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-16kh20-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-18kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-22kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-10kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-12kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-22kh15mm-v-shtangakh-1_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-28h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-28kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-35h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-35kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-42h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-42kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-54h15mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-54kh2mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-64kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-76kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-89kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-6kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-8kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-12kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-15kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-15kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-16kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-16kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-18kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-18kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-22kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-10kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-12kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-889kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-108kh25mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-64kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-761kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-10kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-22kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-28kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-28kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-28kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-35kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-35kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-42kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-42kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-42kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-54kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-54kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-54kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-22kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-28kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-28kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-28kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-42kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-42kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-42kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-54kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-54kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-54kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-28kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-35kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-35kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-42kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-54kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-35kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-35kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-42kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/perekhod-s-nakidnoy-gaykoy-vp-vr-15kh12-sanha/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/perekhod-s-nakidnoy-gaykoy-vp-vr-18kh34-sanha/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/perekhod-s-nakidnoy-gaykoy-vp-vr-22kh34-sanha/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-viega-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-viega-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-dvoynaya-payka-na-relefnoy-planke-viega-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-18kh15kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-18kh15kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-18kh18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh15kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh18kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh15kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh15kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh18kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh22kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh15kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh18kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh22kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh15kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh18kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh18kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh22kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh28kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh28kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-35kh15kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-35kh18kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh22kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh28kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh22kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh22kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh28kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh35kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh35kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-42kh15kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-42kh18kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh22kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh28kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh35kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh35kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-54kh28kh54/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-54kh35kh54/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-54kh42kh54/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-15kh12kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-18kh12kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-18kh34kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-22kh12kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-22kh34kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-28kh12kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-28kh34kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-28kh1kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-35kh12kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-35kh34kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-35kh1-14kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-42kh1-12kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/obvody-dvuhrastrubnye-mednye-pod-payku/obvod-mednyy-dvukhrastrubnyy-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/obvody-dvuhrastrubnye-mednye-pod-payku/obvod-mednyy-dvukhrastrubnyy-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/obvody-dvuhrastrubnye-mednye-pod-payku/obvod-mednyy-dvukhrastrubnyy-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-15-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-18-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-22-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-28-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-1516-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-18-38-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-22-12-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-28-34-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-35-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-42-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-54-oter/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-6kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-10kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-8kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-12kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-10kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-12kh10mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-15kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-16kh20-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-buhtah/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-18kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-v-opletke-22kh10-mm-v-bukhtakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-10kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-12kh10mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-15h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-18h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-22h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-22kh15mm-v-shtangakh-1_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-28h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-28kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-35h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-35kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-42h10mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-42kh15mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-otozhzhennaya-54h15mm-v-shtangah/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-54kh2mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-64kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-76kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/truba-mednaya-neotozhzhennaya-89kh20mm-v-shtangakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-6kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-8kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-15kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-15kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-18kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-18kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-22kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-28kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-10kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-22kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-12kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-12kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-64kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-35kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-761kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh10mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-889kh20mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-42kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-108kh25mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-tverdaya-54kh15mm-shtanga-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/truby-mednye/hailiang/truba-mednaya-myagkaya-10kh10mm-v-bukhtakh-hailiang/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-dvuhrastrubnye-mednye-pod-payku/mufta-dvuhrastrubnaya-mednaya-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-22kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-28kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-28kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-28kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-35kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-35kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-42kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-42kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-42kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-54kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-54kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-dvuhrastrubnye-mednye-pod-payku/mufta-perekhodnaya-mednaya-dvukhrastrubnaya-pod-payku-54kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-22kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-28kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-28kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-28kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-35kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-42kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-42kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-42kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-54kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-54kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-perehodnye-odnorastrubnye-mednye-pod-payku_1/mufta-perekhodnaya-mednaya-odnorastrubnaya-pod-payku-54kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-28kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-35kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-35kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-42kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-54kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-naruzhnoy-rezboy-mednye-pod-payku/mufta-mednaya-nr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-35kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-35kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-42kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/mufty-s-vnutrenney-rezboy-mednye-pod-payku/mufta-mednaya-vr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-mednye-pod-payku/sgon-mednyy-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-35kh1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-42kh1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-pod-payku-54kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/perekhod-s-nakidnoy-gaykoy-vp-vr-15kh12-sanha/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/perekhod-s-nakidnoy-gaykoy-vp-vr-18kh34-sanha/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-pryamye-s-vnutrenney-rezboy-mednye-pod-payku/perekhod-s-nakidnoy-gaykoy-vp-vr-22kh34-sanha/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-naruzhnoy-rezboy-mednye-pod-payku/sgon-mednyy-nr-uglovoy-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/sgony-uglovye-s-vnutrenney-rezboy-mednye-pod-payku/sgon-mednyy-vr-uglovoy-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-90-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-90-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-90-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-dvukhrastrubnyy-45-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-45-mednye-pod-payku/ugolnik-mednyy-odnorastrubnyy-45-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-naruzhnoy-rezboy-mednye-pod-payku/ugolnik-mednaya-nr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-15kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-22kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-22kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-28kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/ugolniki-s-vnutrenney-rezboy-mednye-pod-payku/ugolnik-mednaya-vr-pod-payku-28kh1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-18kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-viega-18kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-mednaya-vr-pod-payku-viega-22kh34/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/vodorozetka-s-vnutrenney-rezboy-mednye-pod-payku/vodorozetka-dvoynaya-payka-na-relefnoy-planke-viega-15kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-mednye-pod-payku/troynik-mednyy-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-18kh15kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-18kh15kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-18kh18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh15kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh18kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh15kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh15kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh18kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh18kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh22kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-22kh22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh15kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh18kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh22kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh15kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh18kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh18kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh22kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh22kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh28kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-28kh28kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-35kh15kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-35kh18kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh22kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh28kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh22kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh22kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh28kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh35kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-35kh35kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-42kh15kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-viega-42kh18kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh22kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh28kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh35kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-42kh35kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-54kh28kh54/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-54kh35kh54/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-perehodnye-mednye-pod-payku/troynik-mednyy-perekhodnoy-pod-payku-54kh42kh54/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-15kh12kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-18kh12kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-18kh34kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-22kh12kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-22kh34kh22/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-28kh12kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-28kh34kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-28kh1kh28/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-35kh12kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-35kh34kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-35kh1-14kh35/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/troyniki-s-vnutrenney-rezboy-mednye-pod-payku/troynik-mednaya-vr-pod-payku-42kh1-12kh42/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/obvody-dvuhrastrubnye-mednye-pod-payku/obvod-mednyy-dvukhrastrubnyy-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/obvody-dvuhrastrubnye-mednye-pod-payku/obvod-mednyy-dvukhrastrubnyy-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/obvody-dvuhrastrubnye-mednye-pod-payku/obvod-mednyy-dvukhrastrubnyy-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/krestoviny-mednye-pod-payku/krestovina-mednaya-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/fitingi-mednye/zaglushki-mednye-pod-payku/zaglushka-mednaya-pod-payku-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-15-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-18-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-22-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-28-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-1516-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-18-38-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-22-12-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-28-34-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-35-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-42-oter/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-mednye-i-fitingi-viega/khomut-mednyy/khomut-mednyy-dlya-truby-du-54-oter/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D353"/>
+  <dimension ref="A1:D351"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D353" sqref="D353"/>
+      <selection activeCell="D351" sqref="D351"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -2426,205 +2414,205 @@
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
         <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>550</v>
+        <v>982</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>786.23</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
-        <v>660</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
-        <v>810</v>
+        <v>660</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="12">
-        <v>934.09</v>
+        <v>810</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
-        <v>1135.87</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>1000</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
-        <v>1220</v>
+        <v>930</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
-        <v>742.73</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>1417.66</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>1490</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
-        <v>1774.24</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="12">
         <v>662</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>37</v>
@@ -2882,4299 +2870,4271 @@
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="12">
         <v>484</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="12">
-        <v>1832</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="12">
-        <v>749</v>
+        <v>945</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="12">
         <v>944</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>6</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="12">
-        <v>2108</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>7</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="12">
-        <v>945</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>8</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="12">
-        <v>9.15</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>9</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="12">
-        <v>2694</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>10</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="12">
-        <v>7.9</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>11</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="12">
-        <v>1168</v>
+        <v>615</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>12</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="12">
-        <v>1144</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>13</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="12">
-        <v>1433</v>
+        <v>749</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>14</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="12">
-        <v>1407</v>
+        <v>755</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>15</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="12">
-        <v>615</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>16</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="12">
-        <v>755</v>
+        <v>6961</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>17</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="12">
-        <v>2316</v>
+        <v>8510</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>18</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="12">
-        <v>12230</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>19</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="12">
-        <v>4036</v>
+        <v>10293</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>20</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="12">
-        <v>18000</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>21</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="12">
-        <v>5329</v>
+        <v>12230</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>22</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="12">
-        <v>6961</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>23</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="12">
-        <v>8510</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="12">
-        <v>3356</v>
+        <v>5329</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>25</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="12">
-        <v>10293</v>
+        <v>611</v>
       </c>
     </row>
     <row r="65" spans="1:4">
-      <c r="A65" s="5">
-[...2 lines deleted...]
-      <c r="B65" s="10" t="s">
+      <c r="A65" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="C65" s="8" t="s">
+      <c r="B65" s="7"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="12"/>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="D65" s="12">
-[...7 lines deleted...]
-      <c r="B66" s="10" t="s">
+      <c r="B66" s="7"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="12"/>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="5">
+        <v>1</v>
+      </c>
+      <c r="B68" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="C66" s="8" t="s">
+      <c r="C68" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="D66" s="12">
-[...4 lines deleted...]
-      <c r="A67" s="3" t="s">
+      <c r="D68" s="12">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="5">
+        <v>2</v>
+      </c>
+      <c r="B69" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="B67" s="7"/>
-[...4 lines deleted...]
-      <c r="A68" s="6" t="s">
+      <c r="C69" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="B68" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D69" s="12">
+        <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D70" s="12">
-        <v>63.18</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D71" s="12">
-        <v>83.06999999999999</v>
+        <v>255</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="12">
-        <v>133.38</v>
+        <v>497</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D73" s="12">
-        <v>230.49</v>
+        <v>948</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D74" s="12">
-        <v>540.54</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="75" spans="1:4">
-      <c r="A75" s="5">
+      <c r="A75" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B75" s="7"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="12"/>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B75" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="8" t="s">
+      <c r="D76" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="5">
+        <v>1</v>
+      </c>
+      <c r="B77" s="10" t="s">
         <v>136</v>
       </c>
-      <c r="D75" s="12">
-[...7 lines deleted...]
-      <c r="B76" s="10" t="s">
+      <c r="C77" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="C76" s="8" t="s">
+      <c r="D77" s="12">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="5">
+        <v>2</v>
+      </c>
+      <c r="B78" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="D76" s="12">
-[...4 lines deleted...]
-      <c r="A77" s="6" t="s">
+      <c r="C78" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="B77" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D78" s="12">
+        <v>343</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D79" s="12">
-        <v>136.89</v>
+        <v>228</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D80" s="12">
-        <v>342.81</v>
+        <v>876</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D81" s="12">
-        <v>228.15</v>
+        <v>752</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D82" s="12">
-        <v>876.33</v>
+        <v>373</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D83" s="12">
-        <v>752.3099999999999</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="12">
-        <v>373.23</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="12">
-        <v>1466.01</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D86" s="12">
-        <v>1798.29</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D87" s="12">
-        <v>3221.01</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D88" s="12">
-        <v>2579.85</v>
+        <v>5212</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D89" s="12">
-        <v>2033.46</v>
+        <v>4492</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D90" s="12">
-        <v>5212.35</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="91" spans="1:4">
-      <c r="A91" s="5">
-[...2 lines deleted...]
-      <c r="B91" s="10" t="s">
+      <c r="A91" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="C91" s="8" t="s">
+      <c r="B91" s="7"/>
+      <c r="C91" s="8"/>
+      <c r="D91" s="12"/>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="5">
+        <v>1</v>
+      </c>
+      <c r="B93" s="10" t="s">
         <v>165</v>
       </c>
-      <c r="D91" s="12">
-[...7 lines deleted...]
-      <c r="B92" s="10" t="s">
+      <c r="C93" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="C92" s="8" t="s">
+      <c r="D93" s="12">
+        <v>129.87</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="5">
+        <v>2</v>
+      </c>
+      <c r="B94" s="10" t="s">
         <v>167</v>
       </c>
-      <c r="D92" s="12">
-[...4 lines deleted...]
-      <c r="A93" s="6" t="s">
+      <c r="C94" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="B93" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D94" s="12">
+        <v>210.6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D95" s="12">
-        <v>129.87</v>
+        <v>215.28</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D96" s="12">
-        <v>210.6</v>
+        <v>742.95</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D97" s="12">
-        <v>215.28</v>
+        <v>809.64</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D98" s="12">
-        <v>742.95</v>
+        <v>288.99</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D99" s="12">
-        <v>809.64</v>
+        <v>1909.44</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D100" s="12">
-        <v>288.99</v>
+        <v>1513.98</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D101" s="12">
-        <v>1909.44</v>
+        <v>1448.46</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D102" s="12">
-        <v>1513.98</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D103" s="12">
-        <v>1448.46</v>
+        <v>2934.36</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="12">
-        <v>1287</v>
+        <v>2321.28</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D105" s="12">
-        <v>2934.36</v>
+        <v>1726.92</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D106" s="12">
-        <v>2321.28</v>
+        <v>5187.78</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D107" s="12">
-        <v>1726.92</v>
+        <v>4023.63</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D108" s="12">
-        <v>5187.78</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="5">
-[...2 lines deleted...]
-      <c r="B109" s="10" t="s">
+      <c r="A109" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="C109" s="8" t="s">
+      <c r="B109" s="7"/>
+      <c r="C109" s="8"/>
+      <c r="D109" s="12"/>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="5">
+        <v>1</v>
+      </c>
+      <c r="B111" s="10" t="s">
         <v>198</v>
       </c>
-      <c r="D109" s="12">
-[...7 lines deleted...]
-      <c r="B110" s="10" t="s">
+      <c r="C111" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="C110" s="8" t="s">
+      <c r="D111" s="12">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="5">
+        <v>2</v>
+      </c>
+      <c r="B112" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="D110" s="12">
-[...4 lines deleted...]
-      <c r="A111" s="6" t="s">
+      <c r="C112" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="B111" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D112" s="12">
+        <v>294</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D113" s="12">
-        <v>174.33</v>
+        <v>249</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D114" s="12">
-        <v>293.67</v>
+        <v>262</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D115" s="12">
-        <v>249.21</v>
+        <v>342</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D116" s="12">
-        <v>232.83</v>
+        <v>291</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D117" s="12">
-        <v>341.64</v>
+        <v>441</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D118" s="12">
-        <v>259.74</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D119" s="12">
-        <v>391.95</v>
+        <v>600</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D120" s="12">
-        <v>1395.81</v>
+        <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D121" s="12">
-        <v>599.04</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D122" s="12">
-        <v>407.16</v>
+        <v>775</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D123" s="12">
-        <v>953.55</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="12">
-        <v>716.04</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D125" s="12">
-        <v>3190.59</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D126" s="12">
-        <v>2365.74</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D127" s="12">
-        <v>1296.36</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="128" spans="1:4">
-      <c r="A128" s="5">
-[...2 lines deleted...]
-      <c r="B128" s="10" t="s">
+      <c r="A128" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="C128" s="8" t="s">
+      <c r="B128" s="7"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="12"/>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B129" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C129" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="5">
+        <v>1</v>
+      </c>
+      <c r="B130" s="10" t="s">
         <v>233</v>
       </c>
-      <c r="D128" s="12">
-[...7 lines deleted...]
-      <c r="B129" s="10" t="s">
+      <c r="C130" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="C129" s="8" t="s">
+      <c r="D130" s="12">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="5">
+        <v>2</v>
+      </c>
+      <c r="B131" s="10" t="s">
         <v>235</v>
       </c>
-      <c r="D129" s="12">
-[...4 lines deleted...]
-      <c r="A130" s="6" t="s">
+      <c r="C131" s="8" t="s">
         <v>236</v>
       </c>
-      <c r="B130" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D131" s="12">
+        <v>486</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D132" s="12">
-        <v>205.92</v>
+        <v>264</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D133" s="12">
-        <v>534.6900000000001</v>
+        <v>486</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D134" s="12">
-        <v>264.42</v>
+        <v>383</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D135" s="12">
-        <v>448.11</v>
+        <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="12">
-        <v>383.76</v>
+        <v>732</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D137" s="12">
-        <v>380.25</v>
+        <v>754</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D138" s="12">
-        <v>675.09</v>
+        <v>867</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D139" s="12">
-        <v>754.65</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D140" s="12">
-        <v>866.97</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="12">
-        <v>2562.3</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D142" s="12">
-        <v>1187.55</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D143" s="12">
-        <v>1152</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D144" s="12">
-        <v>2682.81</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="145" spans="1:4">
-      <c r="A145" s="5">
-[...2 lines deleted...]
-      <c r="B145" s="10" t="s">
+      <c r="A145" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="C145" s="8" t="s">
+      <c r="B145" s="7"/>
+      <c r="C145" s="8"/>
+      <c r="D145" s="12"/>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B146" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="5">
+        <v>1</v>
+      </c>
+      <c r="B147" s="10" t="s">
         <v>264</v>
       </c>
-      <c r="D145" s="12">
-[...7 lines deleted...]
-      <c r="B146" s="10" t="s">
+      <c r="C147" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="C146" s="8" t="s">
+      <c r="D147" s="12">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="5">
+        <v>2</v>
+      </c>
+      <c r="B148" s="10" t="s">
         <v>266</v>
       </c>
-      <c r="D146" s="12">
-[...4 lines deleted...]
-      <c r="A147" s="6" t="s">
+      <c r="C148" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="B147" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D148" s="12">
+        <v>2314</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D149" s="12">
-        <v>1349</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D150" s="12">
-        <v>2314</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D151" s="12">
-        <v>2558</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D152" s="12">
-        <v>2340</v>
+        <v>10659</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D153" s="12">
-        <v>3256</v>
+        <v>14236</v>
       </c>
     </row>
     <row r="154" spans="1:4">
-      <c r="A154" s="5">
+      <c r="A154" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="B154" s="7"/>
+      <c r="C154" s="8"/>
+      <c r="D154" s="12"/>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B155" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C155" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B154" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C154" s="8" t="s">
+      <c r="D155" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="5">
+        <v>1</v>
+      </c>
+      <c r="B156" s="10" t="s">
         <v>279</v>
       </c>
-      <c r="D154" s="12">
-[...7 lines deleted...]
-      <c r="B155" s="10" t="s">
+      <c r="C156" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="C155" s="8" t="s">
+      <c r="D156" s="12">
+        <v>1455.48</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="5">
+        <v>2</v>
+      </c>
+      <c r="B157" s="10" t="s">
         <v>281</v>
       </c>
-      <c r="D155" s="12">
-[...4 lines deleted...]
-      <c r="A156" s="6" t="s">
+      <c r="C157" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="B156" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D157" s="12">
+        <v>2467.53</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D158" s="12">
-        <v>1455.48</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D159" s="12">
-        <v>2467.53</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D160" s="12">
-        <v>2430</v>
+        <v>4150</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D161" s="12">
-        <v>2760</v>
+        <v>4525</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D162" s="12">
-        <v>4150</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D163" s="12">
-        <v>4525</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D164" s="12">
-        <v>6650</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="165" spans="1:4">
-      <c r="A165" s="5">
-[...2 lines deleted...]
-      <c r="B165" s="10" t="s">
+      <c r="A165" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="C165" s="8" t="s">
+      <c r="B165" s="7"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="12"/>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="5">
+        <v>1</v>
+      </c>
+      <c r="B167" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="D165" s="12">
-[...7 lines deleted...]
-      <c r="B166" s="10" t="s">
+      <c r="C167" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="C166" s="8" t="s">
+      <c r="D167" s="12">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="5">
+        <v>2</v>
+      </c>
+      <c r="B168" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="D166" s="12">
-[...4 lines deleted...]
-      <c r="A167" s="6" t="s">
+      <c r="C168" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="B167" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D168" s="12">
+        <v>3850</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D169" s="12">
-        <v>2031</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D170" s="12">
-        <v>3850</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D171" s="12">
-        <v>2861</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D172" s="12">
-        <v>4050</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D173" s="12">
-        <v>2228</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D174" s="12">
         <v>4350</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D175" s="12">
-        <v>4112</v>
+        <v>6645</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D176" s="12">
-        <v>4350</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D177" s="12">
-        <v>6645</v>
+        <v>900</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D178" s="12">
-        <v>12900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D179" s="12">
-        <v>900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="180" spans="1:4">
-      <c r="A180" s="5">
-[...2 lines deleted...]
-      <c r="B180" s="10" t="s">
+      <c r="A180" s="6" t="s">
         <v>324</v>
       </c>
-      <c r="C180" s="8" t="s">
+      <c r="B180" s="7"/>
+      <c r="C180" s="8"/>
+      <c r="D180" s="12"/>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="5">
+        <v>1</v>
+      </c>
+      <c r="B182" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="D180" s="12">
-[...7 lines deleted...]
-      <c r="B181" s="10" t="s">
+      <c r="C182" s="8" t="s">
         <v>326</v>
       </c>
-      <c r="C181" s="8" t="s">
+      <c r="D182" s="12">
+        <v>1427.4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="5">
+        <v>2</v>
+      </c>
+      <c r="B183" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="D181" s="12">
-[...4 lines deleted...]
-      <c r="A182" s="6" t="s">
+      <c r="C183" s="8" t="s">
         <v>328</v>
       </c>
-      <c r="B182" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D183" s="12">
+        <v>1614.6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D184" s="12">
-        <v>1427.4</v>
+        <v>2585.7</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D185" s="12">
-        <v>1614.6</v>
+        <v>1766.7</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D186" s="12">
-        <v>2585.7</v>
+        <v>3568.5</v>
       </c>
     </row>
     <row r="187" spans="1:4">
-      <c r="A187" s="5">
+      <c r="A187" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="B187" s="7"/>
+      <c r="C187" s="8"/>
+      <c r="D187" s="12"/>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B187" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C187" s="8" t="s">
+      <c r="B188" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="5">
+        <v>1</v>
+      </c>
+      <c r="B189" s="10" t="s">
         <v>336</v>
       </c>
-      <c r="D187" s="12">
-[...7 lines deleted...]
-      <c r="B188" s="10" t="s">
+      <c r="C189" s="8" t="s">
         <v>337</v>
       </c>
-      <c r="C188" s="8" t="s">
+      <c r="D189" s="12">
+        <v>1556.1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="5">
+        <v>2</v>
+      </c>
+      <c r="B190" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="D188" s="12">
-[...4 lines deleted...]
-      <c r="A189" s="6" t="s">
+      <c r="C190" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="B189" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D190" s="12">
+        <v>1930.5</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D191" s="12">
-        <v>1556.1</v>
+        <v>1719.9</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D192" s="12">
-        <v>1930.5</v>
+        <v>1649.7</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D193" s="12">
-        <v>1719.9</v>
+        <v>3077.1</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D194" s="12">
-        <v>1649.7</v>
+        <v>3732.3</v>
       </c>
     </row>
     <row r="195" spans="1:4">
-      <c r="A195" s="5">
+      <c r="A195" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="B195" s="7"/>
+      <c r="C195" s="8"/>
+      <c r="D195" s="12"/>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B196" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B195" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C195" s="8" t="s">
+      <c r="C196" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="5">
+        <v>1</v>
+      </c>
+      <c r="B197" s="10" t="s">
         <v>349</v>
       </c>
-      <c r="D195" s="12">
-[...7 lines deleted...]
-      <c r="B196" s="10" t="s">
+      <c r="C197" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="C196" s="8" t="s">
+      <c r="D197" s="12">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="5">
+        <v>2</v>
+      </c>
+      <c r="B198" s="10" t="s">
         <v>351</v>
       </c>
-      <c r="D196" s="12">
-[...4 lines deleted...]
-      <c r="A197" s="6" t="s">
+      <c r="C198" s="8" t="s">
         <v>352</v>
       </c>
-      <c r="B197" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D198" s="12">
+        <v>133</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D199" s="12">
-        <v>86.5</v>
+        <v>181</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D200" s="12">
-        <v>133</v>
+        <v>319</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D201" s="12">
-        <v>181</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D202" s="12">
-        <v>319</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D203" s="12">
-        <v>1220</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D204" s="12">
-        <v>1549</v>
+        <v>83</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D205" s="12">
-        <v>3231</v>
+        <v>168</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D206" s="12">
-        <v>83</v>
+        <v>236</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D207" s="12">
-        <v>168</v>
+        <v>385</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D208" s="12">
-        <v>236</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D209" s="12">
-        <v>385</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D210" s="12">
-        <v>1359</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="211" spans="1:4">
-      <c r="A211" s="5">
-[...2 lines deleted...]
-      <c r="B211" s="10" t="s">
+      <c r="A211" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="C211" s="8" t="s">
+      <c r="B211" s="7"/>
+      <c r="C211" s="8"/>
+      <c r="D211" s="12"/>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B212" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="5">
+        <v>1</v>
+      </c>
+      <c r="B213" s="10" t="s">
         <v>378</v>
       </c>
-      <c r="D211" s="12">
-[...7 lines deleted...]
-      <c r="B212" s="10" t="s">
+      <c r="C213" s="8" t="s">
         <v>379</v>
       </c>
-      <c r="C212" s="8" t="s">
+      <c r="D213" s="12">
+        <v>115.83</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="5">
+        <v>2</v>
+      </c>
+      <c r="B214" s="10" t="s">
         <v>380</v>
       </c>
-      <c r="D212" s="12">
-[...4 lines deleted...]
-      <c r="A213" s="6" t="s">
+      <c r="C214" s="8" t="s">
         <v>381</v>
       </c>
-      <c r="B213" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D214" s="12">
+        <v>228.15</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D215" s="12">
-        <v>115.83</v>
+        <v>245.7</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>384</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D216" s="12">
-        <v>228.15</v>
+        <v>435.24</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D217" s="12">
-        <v>245.7</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D218" s="12">
-        <v>435.24</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>390</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D219" s="12">
-        <v>1381</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D220" s="12">
-        <v>1952</v>
+        <v>118.17</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D221" s="12">
-        <v>3453</v>
+        <v>245.7</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>396</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D222" s="12">
-        <v>118.17</v>
+        <v>251.55</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D223" s="12">
-        <v>245.7</v>
+        <v>463.32</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D224" s="12">
-        <v>251.55</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D225" s="12">
-        <v>463.32</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D226" s="12">
-        <v>1452</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="227" spans="1:4">
-      <c r="A227" s="5">
-[...2 lines deleted...]
-      <c r="B227" s="10" t="s">
+      <c r="A227" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="C227" s="8" t="s">
+      <c r="B227" s="7"/>
+      <c r="C227" s="8"/>
+      <c r="D227" s="12"/>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B228" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="5">
+        <v>1</v>
+      </c>
+      <c r="B229" s="10" t="s">
         <v>407</v>
       </c>
-      <c r="D227" s="12">
-[...7 lines deleted...]
-      <c r="B228" s="10" t="s">
+      <c r="C229" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="C228" s="8" t="s">
+      <c r="D229" s="12">
+        <v>748.8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="5">
+        <v>2</v>
+      </c>
+      <c r="B230" s="10" t="s">
         <v>409</v>
       </c>
-      <c r="D228" s="12">
-[...4 lines deleted...]
-      <c r="A229" s="6" t="s">
+      <c r="C230" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="B229" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D230" s="12">
+        <v>877.5</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D231" s="12">
-        <v>748.8</v>
+        <v>2289.69</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D232" s="12">
-        <v>877.5</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D233" s="12">
-        <v>2289.69</v>
+        <v>1614.6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>417</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D234" s="12">
-        <v>1638</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D235" s="12">
-        <v>1614.6</v>
+        <v>3797.82</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D236" s="12">
-        <v>3042</v>
+        <v>3257.28</v>
       </c>
     </row>
     <row r="237" spans="1:4">
-      <c r="A237" s="5">
+      <c r="A237" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="B237" s="7"/>
+      <c r="C237" s="8"/>
+      <c r="D237" s="12"/>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B238" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B237" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C237" s="8" t="s">
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="5">
+        <v>1</v>
+      </c>
+      <c r="B239" s="10" t="s">
         <v>424</v>
       </c>
-      <c r="D237" s="12">
-[...7 lines deleted...]
-      <c r="B238" s="10" t="s">
+      <c r="C239" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="C238" s="8" t="s">
+      <c r="D239" s="12">
+        <v>343.98</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="5">
+        <v>2</v>
+      </c>
+      <c r="B240" s="10" t="s">
         <v>426</v>
       </c>
-      <c r="D238" s="12">
-[...4 lines deleted...]
-      <c r="A239" s="6" t="s">
+      <c r="C240" s="8" t="s">
         <v>427</v>
       </c>
-      <c r="B239" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D240" s="12">
+        <v>1528.02</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D241" s="12">
-        <v>343.98</v>
+        <v>468</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D242" s="12">
-        <v>1528.02</v>
+        <v>1294.02</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D243" s="12">
-        <v>468</v>
+        <v>678.6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D244" s="12">
-        <v>1294.02</v>
+        <v>778.05</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D245" s="12">
-        <v>678.6</v>
+        <v>2495.61</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D246" s="12">
-        <v>778.05</v>
+        <v>2776.41</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>441</v>
       </c>
       <c r="D247" s="12">
-        <v>2495.61</v>
+        <v>1715.22</v>
       </c>
     </row>
     <row r="248" spans="1:4">
-      <c r="A248" s="5">
-[...2 lines deleted...]
-      <c r="B248" s="10" t="s">
+      <c r="A248" s="6" t="s">
         <v>442</v>
       </c>
-      <c r="C248" s="8" t="s">
+      <c r="B248" s="7"/>
+      <c r="C248" s="8"/>
+      <c r="D248" s="12"/>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B249" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D249" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="5">
+        <v>1</v>
+      </c>
+      <c r="B250" s="10" t="s">
         <v>443</v>
       </c>
-      <c r="D248" s="12">
-[...7 lines deleted...]
-      <c r="B249" s="10" t="s">
+      <c r="C250" s="8" t="s">
         <v>444</v>
       </c>
-      <c r="C249" s="8" t="s">
+      <c r="D250" s="12">
+        <v>360.36</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="5">
+        <v>2</v>
+      </c>
+      <c r="B251" s="10" t="s">
         <v>445</v>
       </c>
-      <c r="D249" s="12">
-[...4 lines deleted...]
-      <c r="A250" s="6" t="s">
+      <c r="C251" s="8" t="s">
         <v>446</v>
       </c>
-      <c r="B250" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D251" s="12">
+        <v>647.01</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B252" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B252" s="10"/>
+      <c r="C252" s="8" t="s">
         <v>447</v>
       </c>
-      <c r="C252" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D252" s="12">
-        <v>360.36</v>
+        <v>660</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B253" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="C253" s="8" t="s">
         <v>449</v>
       </c>
-      <c r="C253" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" s="12">
-        <v>647.01</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B254" s="10"/>
+        <v>5</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>450</v>
+      </c>
       <c r="C254" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D254" s="12">
-        <v>660</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="255" spans="1:4">
-      <c r="A255" s="5">
+      <c r="A255" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="B255" s="7"/>
+      <c r="C255" s="8"/>
+      <c r="D255" s="12"/>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B255" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C255" s="8" t="s">
+      <c r="B256" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="5">
+        <v>1</v>
+      </c>
+      <c r="B257" s="10" t="s">
         <v>453</v>
       </c>
-      <c r="D255" s="12">
-[...7 lines deleted...]
-      <c r="B256" s="10" t="s">
+      <c r="C257" s="8" t="s">
         <v>454</v>
       </c>
-      <c r="C256" s="8" t="s">
+      <c r="D257" s="12">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="5">
+        <v>2</v>
+      </c>
+      <c r="B258" s="10" t="s">
         <v>455</v>
       </c>
-      <c r="D256" s="12">
-[...4 lines deleted...]
-      <c r="A257" s="6" t="s">
+      <c r="C258" s="8" t="s">
         <v>456</v>
       </c>
-      <c r="B257" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D258" s="12">
+        <v>245.7</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D259" s="12">
-        <v>140.4</v>
+        <v>420.03</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D260" s="12">
-        <v>245.7</v>
+        <v>792.09</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D261" s="12">
-        <v>420.03</v>
+        <v>1976.13</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D262" s="12">
-        <v>792.09</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D263" s="12">
-        <v>1976.13</v>
+        <v>6658</v>
       </c>
     </row>
     <row r="264" spans="1:4">
-      <c r="A264" s="5">
+      <c r="A264" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B264" s="7"/>
+      <c r="C264" s="8"/>
+      <c r="D264" s="12"/>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B265" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B264" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="8" t="s">
+      <c r="D265" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="5">
+        <v>1</v>
+      </c>
+      <c r="B266" s="10" t="s">
         <v>468</v>
       </c>
-      <c r="D264" s="12">
-[...7 lines deleted...]
-      <c r="B265" s="10" t="s">
+      <c r="C266" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="C265" s="8" t="s">
+      <c r="D266" s="12">
+        <v>291.33</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="5">
+        <v>2</v>
+      </c>
+      <c r="B267" s="10" t="s">
         <v>470</v>
       </c>
-      <c r="D265" s="12">
-[...4 lines deleted...]
-      <c r="A266" s="6" t="s">
+      <c r="C267" s="8" t="s">
         <v>471</v>
       </c>
-      <c r="B266" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D267" s="12">
+        <v>448.11</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D268" s="12">
-        <v>291.33</v>
+        <v>759.33</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D269" s="12">
-        <v>448.11</v>
+        <v>353.34</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D270" s="12">
-        <v>759.33</v>
+        <v>498.42</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D271" s="12">
-        <v>353.34</v>
+        <v>621</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D272" s="12">
-        <v>498.42</v>
+        <v>692.64</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>483</v>
       </c>
       <c r="D273" s="12">
-        <v>621</v>
+        <v>763</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D274" s="12">
-        <v>692.64</v>
+        <v>856.4400000000001</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D275" s="12">
-        <v>763</v>
+        <v>1093.95</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D276" s="12">
-        <v>856.4400000000001</v>
+        <v>990</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>491</v>
       </c>
       <c r="D277" s="12">
-        <v>1093.95</v>
+        <v>788.58</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D278" s="12">
-        <v>990</v>
+        <v>1253.07</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D279" s="12">
-        <v>788.58</v>
+        <v>848.25</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D280" s="12">
-        <v>1253.07</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D281" s="12">
-        <v>848.25</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D282" s="12">
-        <v>1286</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D283" s="12">
-        <v>1989</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D284" s="12">
-        <v>1499</v>
+        <v>1623.96</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D285" s="12">
-        <v>1962</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D286" s="12">
-        <v>1623.96</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>511</v>
       </c>
       <c r="D287" s="12">
-        <v>2423</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>513</v>
       </c>
       <c r="D288" s="12">
-        <v>1759</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D289" s="12">
-        <v>1649</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D290" s="12">
-        <v>1964</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D291" s="12">
-        <v>1862</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D292" s="12">
-        <v>2845</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>522</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D293" s="12">
-        <v>4020</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D294" s="12">
-        <v>2420</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D295" s="12">
-        <v>3220</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>528</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>529</v>
       </c>
       <c r="D296" s="12">
-        <v>5159</v>
+        <v>7196</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>531</v>
       </c>
       <c r="D297" s="12">
-        <v>5190</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D298" s="12">
-        <v>7196</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>535</v>
       </c>
       <c r="D299" s="12">
-        <v>4256</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>537</v>
       </c>
       <c r="D300" s="12">
-        <v>4666</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D301" s="12">
-        <v>4972</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D302" s="12">
-        <v>4266</v>
+        <v>7412</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="5">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>543</v>
       </c>
       <c r="D303" s="12">
-        <v>7990</v>
+        <v>7412</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D304" s="12">
-        <v>7412</v>
+        <v>11613</v>
       </c>
     </row>
     <row r="305" spans="1:4">
-      <c r="A305" s="5">
-[...2 lines deleted...]
-      <c r="B305" s="10" t="s">
+      <c r="A305" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="C305" s="8" t="s">
+      <c r="B305" s="7"/>
+      <c r="C305" s="8"/>
+      <c r="D305" s="12"/>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="5">
+        <v>1</v>
+      </c>
+      <c r="B307" s="10" t="s">
         <v>547</v>
       </c>
-      <c r="D305" s="12">
-[...7 lines deleted...]
-      <c r="B306" s="10" t="s">
+      <c r="C307" s="8" t="s">
         <v>548</v>
       </c>
-      <c r="C306" s="8" t="s">
+      <c r="D307" s="12">
+        <v>643.5</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="5">
+        <v>2</v>
+      </c>
+      <c r="B308" s="10" t="s">
         <v>549</v>
       </c>
-      <c r="D306" s="12">
-[...4 lines deleted...]
-      <c r="A307" s="6" t="s">
+      <c r="C308" s="8" t="s">
         <v>550</v>
       </c>
-      <c r="B307" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D308" s="12">
+        <v>785.0700000000001</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D309" s="12">
-        <v>643.5</v>
+        <v>2825.55</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D310" s="12">
-        <v>785.0700000000001</v>
+        <v>800.28</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D311" s="12">
-        <v>2825.55</v>
+        <v>1639.17</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D312" s="12">
-        <v>800.28</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D313" s="12">
-        <v>1639.17</v>
+        <v>2878.2</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D314" s="12">
-        <v>1382</v>
+        <v>6108.57</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D315" s="12">
-        <v>2878.2</v>
+        <v>6165.9</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D316" s="12">
-        <v>6108.57</v>
+        <v>6201</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>567</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>568</v>
       </c>
       <c r="D317" s="12">
-        <v>6165.9</v>
+        <v>7254</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B318" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D318" s="12">
-        <v>6201</v>
+        <v>9477</v>
       </c>
     </row>
     <row r="319" spans="1:4">
-      <c r="A319" s="5">
-[...2 lines deleted...]
-      <c r="B319" s="10" t="s">
+      <c r="A319" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="C319" s="8" t="s">
+      <c r="B319" s="7"/>
+      <c r="C319" s="8"/>
+      <c r="D319" s="12"/>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B320" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="5">
+        <v>1</v>
+      </c>
+      <c r="B321" s="10" t="s">
         <v>572</v>
       </c>
-      <c r="D319" s="12">
-[...7 lines deleted...]
-      <c r="B320" s="10" t="s">
+      <c r="C321" s="8" t="s">
         <v>573</v>
       </c>
-      <c r="C320" s="8" t="s">
+      <c r="D321" s="12">
+        <v>837.72</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="5">
+        <v>2</v>
+      </c>
+      <c r="B322" s="10" t="s">
         <v>574</v>
       </c>
-      <c r="D320" s="12">
-[...4 lines deleted...]
-      <c r="A321" s="6" t="s">
+      <c r="C322" s="8" t="s">
         <v>575</v>
       </c>
-      <c r="B321" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D322" s="12">
+        <v>1432.08</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D323" s="12">
-        <v>837.72</v>
+        <v>1893.06</v>
       </c>
     </row>
     <row r="324" spans="1:4">
-      <c r="A324" s="5">
+      <c r="A324" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="B324" s="7"/>
+      <c r="C324" s="8"/>
+      <c r="D324" s="12"/>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B325" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="5">
+        <v>1</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="C326" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="D326" s="12">
+        <v>1602.9</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="5">
         <v>2</v>
       </c>
-      <c r="B324" s="10" t="s">
-[...16 lines deleted...]
-      <c r="C325" s="8" t="s">
+      <c r="B327" s="10" t="s">
         <v>581</v>
       </c>
-      <c r="D325" s="12">
-[...4 lines deleted...]
-      <c r="A326" s="6" t="s">
+      <c r="C327" s="8" t="s">
         <v>582</v>
       </c>
-      <c r="B326" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D327" s="12">
+        <v>2061.54</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>584</v>
       </c>
       <c r="D328" s="12">
-        <v>1602.9</v>
+        <v>3006.9</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>585</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>586</v>
       </c>
       <c r="D329" s="12">
-        <v>2061.54</v>
+        <v>5446.35</v>
       </c>
     </row>
     <row r="330" spans="1:4">
-      <c r="A330" s="5">
-[...2 lines deleted...]
-      <c r="B330" s="10" t="s">
+      <c r="A330" s="6" t="s">
         <v>587</v>
       </c>
-      <c r="C330" s="8" t="s">
+      <c r="B330" s="7"/>
+      <c r="C330" s="8"/>
+      <c r="D330" s="12"/>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B331" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C331" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="5">
+        <v>1</v>
+      </c>
+      <c r="B332" s="10" t="s">
         <v>588</v>
       </c>
-      <c r="D330" s="12">
-[...7 lines deleted...]
-      <c r="B331" s="10" t="s">
+      <c r="C332" s="8" t="s">
         <v>589</v>
       </c>
-      <c r="C331" s="8" t="s">
+      <c r="D332" s="12">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="5">
+        <v>2</v>
+      </c>
+      <c r="B333" s="10" t="s">
         <v>590</v>
       </c>
-      <c r="D331" s="12">
-[...4 lines deleted...]
-      <c r="A332" s="6" t="s">
+      <c r="C333" s="8" t="s">
         <v>591</v>
       </c>
-      <c r="B332" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D333" s="12">
+        <v>166.14</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D334" s="12">
-        <v>140.4</v>
+        <v>285.48</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>594</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>595</v>
       </c>
       <c r="D335" s="12">
-        <v>166.14</v>
+        <v>532.35</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>596</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D336" s="12">
-        <v>285.48</v>
+        <v>1426.23</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D337" s="12">
-        <v>532.35</v>
+        <v>1969.11</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>601</v>
       </c>
       <c r="D338" s="12">
-        <v>1426.23</v>
+        <v>3536.91</v>
       </c>
     </row>
     <row r="339" spans="1:4">
-      <c r="A339" s="5">
+      <c r="A339" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="B339" s="7"/>
+      <c r="C339" s="8"/>
+      <c r="D339" s="12"/>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B340" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C340" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B339" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C339" s="8" t="s">
+      <c r="D340" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="5">
+        <v>1</v>
+      </c>
+      <c r="B341" s="10" t="s">
         <v>603</v>
       </c>
-      <c r="D339" s="12">
-[...7 lines deleted...]
-      <c r="B340" s="10" t="s">
+      <c r="C341" s="8" t="s">
         <v>604</v>
       </c>
-      <c r="C340" s="8" t="s">
+      <c r="D341" s="12">
+        <v>266.03</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="5">
+        <v>2</v>
+      </c>
+      <c r="B342" s="10" t="s">
         <v>605</v>
       </c>
-      <c r="D340" s="12">
-[...4 lines deleted...]
-      <c r="A341" s="3" t="s">
+      <c r="C342" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="B341" s="7"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D342" s="12">
+        <v>285.03</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>607</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D343" s="12">
-        <v>266.03</v>
+        <v>295.03</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>609</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>610</v>
       </c>
       <c r="D344" s="12">
-        <v>285.03</v>
+        <v>324.03</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B345" s="10" t="s">
         <v>611</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D345" s="12">
-        <v>295.03</v>
+        <v>190</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B346" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D346" s="12">
-        <v>324.03</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B347" s="10" t="s">
         <v>615</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D347" s="12">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B348" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D348" s="12">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B349" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D349" s="12">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B350" s="10" t="s">
         <v>621</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D350" s="12">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B351" s="10" t="s">
         <v>623</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D351" s="12">
-        <v>260</v>
-[...26 lines deleted...]
-      <c r="D353" s="12">
         <v>385</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D352"/>
+  <autoFilter ref="B6:D350"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A38:D38"/>
-    <mergeCell ref="A67:D67"/>
-[...21 lines deleted...]
-    <mergeCell ref="A341:D341"/>
+    <mergeCell ref="A65:D65"/>
+    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="A128:D128"/>
+    <mergeCell ref="A145:D145"/>
+    <mergeCell ref="A154:D154"/>
+    <mergeCell ref="A165:D165"/>
+    <mergeCell ref="A180:D180"/>
+    <mergeCell ref="A187:D187"/>
+    <mergeCell ref="A195:D195"/>
+    <mergeCell ref="A211:D211"/>
+    <mergeCell ref="A227:D227"/>
+    <mergeCell ref="A237:D237"/>
+    <mergeCell ref="A248:D248"/>
+    <mergeCell ref="A255:D255"/>
+    <mergeCell ref="A264:D264"/>
+    <mergeCell ref="A305:D305"/>
+    <mergeCell ref="A319:D319"/>
+    <mergeCell ref="A324:D324"/>
+    <mergeCell ref="A330:D330"/>
+    <mergeCell ref="A339:D339"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -7188,294 +7148,292 @@
     <hyperlink ref="C40" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_55"/>
-    <hyperlink ref="C65" r:id="rId_hyperlink_56"/>
-    <hyperlink ref="C66" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="C75" r:id="rId_hyperlink_63"/>
-    <hyperlink ref="C76" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="C91" r:id="rId_hyperlink_77"/>
-    <hyperlink ref="C92" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_92"/>
-    <hyperlink ref="C109" r:id="rId_hyperlink_93"/>
-    <hyperlink ref="C110" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_109"/>
-    <hyperlink ref="C128" r:id="rId_hyperlink_110"/>
-    <hyperlink ref="C129" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="C145" r:id="rId_hyperlink_125"/>
-    <hyperlink ref="C146" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_131"/>
-    <hyperlink ref="C154" r:id="rId_hyperlink_132"/>
-    <hyperlink ref="C155" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_140"/>
-    <hyperlink ref="C165" r:id="rId_hyperlink_141"/>
-    <hyperlink ref="C166" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_153"/>
-    <hyperlink ref="C180" r:id="rId_hyperlink_154"/>
-    <hyperlink ref="C181" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_158"/>
-    <hyperlink ref="C187" r:id="rId_hyperlink_159"/>
-    <hyperlink ref="C188" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="C195" r:id="rId_hyperlink_165"/>
-    <hyperlink ref="C196" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="C211" r:id="rId_hyperlink_179"/>
-    <hyperlink ref="C212" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_192"/>
-    <hyperlink ref="C227" r:id="rId_hyperlink_193"/>
-    <hyperlink ref="C228" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_200"/>
-    <hyperlink ref="C237" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="C238" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_209"/>
-    <hyperlink ref="C248" r:id="rId_hyperlink_210"/>
-    <hyperlink ref="C249" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C254" r:id="rId_hyperlink_214"/>
-    <hyperlink ref="C255" r:id="rId_hyperlink_215"/>
-    <hyperlink ref="C256" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C257" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C258" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_221"/>
-    <hyperlink ref="C264" r:id="rId_hyperlink_222"/>
-    <hyperlink ref="C265" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C266" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C267" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C270" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C275" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C277" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C278" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_242"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C300" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C301" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C302" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C303" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_260"/>
-    <hyperlink ref="C305" r:id="rId_hyperlink_261"/>
-    <hyperlink ref="C306" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="C307" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="C308" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C317" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C318" r:id="rId_hyperlink_272"/>
-    <hyperlink ref="C319" r:id="rId_hyperlink_273"/>
-    <hyperlink ref="C320" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="C321" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="C322" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_275"/>
-    <hyperlink ref="C324" r:id="rId_hyperlink_276"/>
-    <hyperlink ref="C325" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="C326" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="C327" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C328" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_279"/>
-    <hyperlink ref="C330" r:id="rId_hyperlink_280"/>
-    <hyperlink ref="C331" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="C332" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="C333" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="C339" r:id="rId_hyperlink_287"/>
-    <hyperlink ref="C340" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="C341" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C342" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C343" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C344" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C345" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C346" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C347" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_297"/>
-    <hyperlink ref="C352" r:id="rId_hyperlink_298"/>
-    <hyperlink ref="C353" r:id="rId_hyperlink_299"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>