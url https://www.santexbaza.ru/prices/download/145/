--- v1 (2026-06-24)
+++ v2 (2026-08-10)
@@ -64,57 +64,57 @@
   <si>
     <t>434606100</t>
   </si>
   <si>
     <t>Труба медная отожженная 6х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042135</t>
   </si>
   <si>
     <t>Труба медная в оплетке 10х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>434608100</t>
   </si>
   <si>
     <t>Труба медная отожженная 8х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042140</t>
   </si>
   <si>
     <t>Труба медная в оплетке 12х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>434610100</t>
+    <t>435110100</t>
   </si>
   <si>
     <t>Труба медная отожженная 10х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>434612100</t>
+    <t>435112100</t>
   </si>
   <si>
     <t>Труба медная отожженная 12х1,0мм в бухтах</t>
   </si>
   <si>
     <t>434615100</t>
   </si>
   <si>
     <t>Труба медная отожженная 15х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042151</t>
   </si>
   <si>
     <t>Труба медная в оплетке 15х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>424516200</t>
   </si>
   <si>
     <t>Труба медная в оболочке 16х2,0 мм в бухтах</t>
   </si>
   <si>
     <t>431600400</t>
   </si>
@@ -3222,831 +3222,831 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>1</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D68" s="12">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>2</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D69" s="12">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>3</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D70" s="12">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>4</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D71" s="12">
-        <v>255</v>
+        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>5</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="12">
-        <v>497</v>
+        <v>466</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>6</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D73" s="12">
-        <v>948</v>
+        <v>888</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>7</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D74" s="12">
-        <v>1300</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8"/>
       <c r="D75" s="12"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D76" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>1</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D77" s="12">
-        <v>137</v>
+        <v>117</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>2</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D78" s="12">
-        <v>343</v>
+        <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>3</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D79" s="12">
-        <v>228</v>
+        <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>4</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D80" s="12">
-        <v>876</v>
+        <v>504</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>5</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D81" s="12">
-        <v>752</v>
+        <v>475</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>6</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D82" s="12">
-        <v>373</v>
+        <v>345</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>7</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D83" s="12">
-        <v>1466</v>
+        <v>921</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>8</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="12">
-        <v>1798</v>
+        <v>928</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>9</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="12">
-        <v>3221</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>10</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D86" s="12">
-        <v>2579</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>11</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D87" s="12">
-        <v>2034</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>12</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D88" s="12">
-        <v>5212</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>13</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D89" s="12">
         <v>4492</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>14</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D90" s="12">
-        <v>3863</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8"/>
       <c r="D91" s="12"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>1</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D93" s="12">
-        <v>129.87</v>
+        <v>121</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>2</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D94" s="12">
-        <v>210.6</v>
+        <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>3</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D95" s="12">
-        <v>215.28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>4</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D96" s="12">
-        <v>742.95</v>
+        <v>315</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>5</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D97" s="12">
-        <v>809.64</v>
+        <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>6</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D98" s="12">
-        <v>288.99</v>
+        <v>349</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>7</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D99" s="12">
-        <v>1909.44</v>
+        <v>594</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>8</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D100" s="12">
-        <v>1513.98</v>
+        <v>836</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>9</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D101" s="12">
-        <v>1448.46</v>
+        <v>861</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>10</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D102" s="12">
-        <v>1287</v>
+        <v>715</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>11</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D103" s="12">
-        <v>2934.36</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>12</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="12">
-        <v>2321.28</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>13</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D105" s="12">
-        <v>1726.92</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>14</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D106" s="12">
-        <v>5187.78</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>15</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D107" s="12">
-        <v>4023.63</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>16</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D108" s="12">
-        <v>3393</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8"/>
       <c r="D109" s="12"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D110" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>1</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D111" s="12">
-        <v>197</v>
+        <v>184</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>2</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D112" s="12">
         <v>294</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>3</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D113" s="12">
-        <v>249</v>
+        <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>4</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D114" s="12">
-        <v>262</v>
+        <v>246</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>5</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D115" s="12">
-        <v>342</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>6</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D116" s="12">
-        <v>291</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>7</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D117" s="12">
-        <v>441</v>
+        <v>414</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>8</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D118" s="12">
-        <v>1395</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>9</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D119" s="12">
-        <v>600</v>
+        <v>513</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>10</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D120" s="12">
-        <v>460</v>
+        <v>430</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>11</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D121" s="12">
-        <v>1031</v>
+        <v>967</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>12</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D122" s="12">
-        <v>775</v>
+        <v>728</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>13</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D123" s="12">
-        <v>3192</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>14</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="12">
-        <v>2365</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>15</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D125" s="12">
-        <v>1296</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>16</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D126" s="12">
         <v>5210</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>17</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>231</v>
@@ -4066,339 +4066,339 @@
     <row r="129" spans="1:4">
       <c r="A129" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D129" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>1</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D130" s="12">
-        <v>232</v>
+        <v>217</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>2</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D131" s="12">
-        <v>486</v>
+        <v>456</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>3</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D132" s="12">
-        <v>264</v>
+        <v>246</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>4</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D133" s="12">
-        <v>486</v>
+        <v>456</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>5</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D134" s="12">
-        <v>383</v>
+        <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>6</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D135" s="12">
-        <v>413</v>
+        <v>386</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>7</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="12">
-        <v>732</v>
+        <v>686</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>8</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D137" s="12">
-        <v>754</v>
+        <v>509</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>9</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D138" s="12">
-        <v>867</v>
+        <v>780</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>10</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D139" s="12">
         <v>2563</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>11</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D140" s="12">
-        <v>1187</v>
+        <v>995</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>12</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="12">
-        <v>1152</v>
+        <v>950</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>13</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D142" s="12">
         <v>2682</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>14</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D143" s="12">
-        <v>2351</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>15</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D144" s="12">
         <v>4102</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6" t="s">
         <v>263</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8"/>
       <c r="D145" s="12"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D146" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>1</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D147" s="12">
-        <v>1349</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>2</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D148" s="12">
-        <v>2314</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
         <v>3</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D149" s="12">
-        <v>2558</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
         <v>4</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D150" s="12">
-        <v>2340</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
         <v>5</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D151" s="12">
-        <v>3256</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
         <v>6</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D152" s="12">
         <v>10659</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
         <v>7</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>277</v>
@@ -4418,311 +4418,311 @@
     <row r="155" spans="1:4">
       <c r="A155" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D155" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
         <v>1</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D156" s="12">
-        <v>1455.48</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
         <v>2</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D157" s="12">
-        <v>2467.53</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
         <v>3</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D158" s="12">
-        <v>2430</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
         <v>4</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D159" s="12">
-        <v>2760</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
         <v>5</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D160" s="12">
-        <v>4150</v>
+        <v>6163</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>6</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D161" s="12">
-        <v>4525</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>7</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D162" s="12">
-        <v>6650</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>8</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D163" s="12">
-        <v>10600</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>9</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D164" s="12">
-        <v>14500</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8"/>
       <c r="D165" s="12"/>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D166" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
         <v>1</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D167" s="12">
         <v>2031</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
         <v>2</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D168" s="12">
-        <v>3850</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
         <v>3</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D169" s="12">
         <v>2861</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
         <v>4</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D170" s="12">
-        <v>4050</v>
+        <v>4821</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>5</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D171" s="12">
-        <v>2228</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
         <v>6</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D172" s="12">
         <v>4350</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>7</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D173" s="12">
-        <v>4112</v>
+        <v>6138</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>8</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D174" s="12">
-        <v>4350</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>9</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D175" s="12">
-        <v>6645</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
         <v>10</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D176" s="12">
         <v>12900</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
         <v>11</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>319</v>
@@ -4770,1857 +4770,1857 @@
     <row r="181" spans="1:4">
       <c r="A181" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D181" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
         <v>1</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D182" s="12">
-        <v>1427.4</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
         <v>2</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D183" s="12">
-        <v>1614.6</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
         <v>3</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D184" s="12">
-        <v>2585.7</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
         <v>4</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D185" s="12">
-        <v>1766.7</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
         <v>5</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D186" s="12">
-        <v>3568.5</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8"/>
       <c r="D187" s="12"/>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D188" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
         <v>1</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>336</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D189" s="12">
-        <v>1556.1</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
         <v>2</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>338</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D190" s="12">
-        <v>1930.5</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
         <v>3</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>340</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D191" s="12">
-        <v>1719.9</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
         <v>4</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D192" s="12">
-        <v>1649.7</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
         <v>5</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D193" s="12">
-        <v>3077.1</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
         <v>6</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>346</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D194" s="12">
-        <v>3732.3</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="6" t="s">
         <v>348</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8"/>
       <c r="D195" s="12"/>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D196" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
         <v>1</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D197" s="12">
-        <v>86.5</v>
+        <v>87</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
         <v>2</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D198" s="12">
-        <v>133</v>
+        <v>147</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
         <v>3</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D199" s="12">
-        <v>181</v>
+        <v>224</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>4</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D200" s="12">
-        <v>319</v>
+        <v>370</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
         <v>5</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D201" s="12">
-        <v>1220</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
         <v>6</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D202" s="12">
-        <v>1549</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>7</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D203" s="12">
-        <v>3231</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>8</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D204" s="12">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>9</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D205" s="12">
-        <v>168</v>
+        <v>182</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>10</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D206" s="12">
-        <v>236</v>
+        <v>275</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>11</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D207" s="12">
-        <v>385</v>
+        <v>451</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>12</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D208" s="12">
-        <v>1359</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>13</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D209" s="12">
-        <v>1871</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>14</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D210" s="12">
-        <v>3762</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8"/>
       <c r="D211" s="12"/>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>1</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>378</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D213" s="12">
-        <v>115.83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>2</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D214" s="12">
-        <v>228.15</v>
+        <v>204</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>3</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D215" s="12">
-        <v>245.7</v>
+        <v>233</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>4</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>384</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D216" s="12">
-        <v>435.24</v>
+        <v>390</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>5</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D217" s="12">
-        <v>1381</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>6</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D218" s="12">
-        <v>1952</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>7</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>390</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D219" s="12">
-        <v>3453</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>8</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D220" s="12">
-        <v>118.17</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>9</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D221" s="12">
-        <v>245.7</v>
+        <v>204</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>10</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>396</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D222" s="12">
-        <v>251.55</v>
+        <v>233</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>11</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D223" s="12">
-        <v>463.32</v>
+        <v>385</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>12</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D224" s="12">
-        <v>1452</v>
+        <v>903</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
         <v>13</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D225" s="12">
-        <v>2756</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>14</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D226" s="12">
-        <v>3933</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="6" t="s">
         <v>406</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8"/>
       <c r="D227" s="12"/>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D228" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>1</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D229" s="12">
-        <v>748.8</v>
+        <v>389</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
         <v>2</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D230" s="12">
-        <v>877.5</v>
+        <v>890</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
         <v>3</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D231" s="12">
-        <v>2289.69</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
         <v>4</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D232" s="12">
         <v>1638</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>5</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D233" s="12">
-        <v>1614.6</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>6</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>417</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D234" s="12">
-        <v>3042</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>7</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D235" s="12">
-        <v>3797.82</v>
+        <v>6686</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>8</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D236" s="12">
-        <v>3257.28</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="6" t="s">
         <v>423</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8"/>
       <c r="D237" s="12"/>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
         <v>1</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D239" s="12">
-        <v>343.98</v>
+        <v>369</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
         <v>2</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D240" s="12">
-        <v>1528.02</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
         <v>3</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D241" s="12">
         <v>468</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
         <v>4</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>430</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D242" s="12">
-        <v>1294.02</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
         <v>5</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D243" s="12">
-        <v>678.6</v>
+        <v>679</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
         <v>6</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>434</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D244" s="12">
-        <v>778.05</v>
+        <v>779</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
         <v>7</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>436</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D245" s="12">
-        <v>2495.61</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
         <v>8</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D246" s="12">
-        <v>2776.41</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
         <v>9</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>441</v>
       </c>
       <c r="D247" s="12">
-        <v>1715.22</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="6" t="s">
         <v>442</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8"/>
       <c r="D248" s="12"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D249" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="5">
         <v>1</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D250" s="12">
-        <v>360.36</v>
+        <v>325</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
         <v>2</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D251" s="12">
-        <v>647.01</v>
+        <v>588</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
         <v>3</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="8" t="s">
         <v>447</v>
       </c>
       <c r="D252" s="12">
-        <v>660</v>
+        <v>687</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
         <v>4</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D253" s="12">
-        <v>1245</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
         <v>5</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>450</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D254" s="12">
         <v>1892</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="6" t="s">
         <v>452</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8"/>
       <c r="D255" s="12"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D256" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="5">
         <v>1</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D257" s="12">
-        <v>140.4</v>
+        <v>127</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
         <v>2</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D258" s="12">
-        <v>245.7</v>
+        <v>266</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
         <v>3</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D259" s="12">
-        <v>420.03</v>
+        <v>405</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
         <v>4</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D260" s="12">
-        <v>792.09</v>
+        <v>739</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
         <v>5</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D261" s="12">
-        <v>1976.13</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
         <v>6</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D262" s="12">
-        <v>3099</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
         <v>7</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D263" s="12">
-        <v>6658</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="6" t="s">
         <v>467</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8"/>
       <c r="D264" s="12"/>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
         <v>1</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D266" s="12">
-        <v>291.33</v>
+        <v>248</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
         <v>2</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D267" s="12">
-        <v>448.11</v>
+        <v>407</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
         <v>3</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D268" s="12">
-        <v>759.33</v>
+        <v>566</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
         <v>4</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D269" s="12">
-        <v>353.34</v>
+        <v>327</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
         <v>5</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D270" s="12">
-        <v>498.42</v>
+        <v>462</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
         <v>6</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D271" s="12">
-        <v>621</v>
+        <v>577</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
         <v>7</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D272" s="12">
-        <v>692.64</v>
+        <v>577</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
         <v>8</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>483</v>
       </c>
       <c r="D273" s="12">
-        <v>763</v>
+        <v>455</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
         <v>9</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D274" s="12">
-        <v>856.4400000000001</v>
+        <v>688</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
         <v>10</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D275" s="12">
-        <v>1093.95</v>
+        <v>814</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
         <v>11</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D276" s="12">
-        <v>990</v>
+        <v>746</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="5">
         <v>12</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>491</v>
       </c>
       <c r="D277" s="12">
-        <v>788.58</v>
+        <v>735</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="5">
         <v>13</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D278" s="12">
-        <v>1253.07</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
         <v>14</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D279" s="12">
-        <v>848.25</v>
+        <v>790</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
         <v>15</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D280" s="12">
-        <v>1286</v>
+        <v>750</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
         <v>16</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D281" s="12">
-        <v>1989</v>
+        <v>653</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
         <v>17</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D282" s="12">
-        <v>1499</v>
+        <v>700</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
         <v>18</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D283" s="12">
         <v>1962</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
         <v>19</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D284" s="12">
-        <v>1623.96</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
         <v>20</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D285" s="12">
-        <v>2423</v>
+        <v>906</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
         <v>21</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D286" s="12">
-        <v>1759</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
         <v>22</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>511</v>
       </c>
       <c r="D287" s="12">
-        <v>1649</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
         <v>23</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>513</v>
       </c>
       <c r="D288" s="12">
-        <v>1964</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
         <v>24</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D289" s="12">
-        <v>1862</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
         <v>25</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D290" s="12">
-        <v>2845</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
         <v>26</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D291" s="12">
         <v>4020</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
         <v>27</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D292" s="12">
-        <v>2420</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="5">
         <v>28</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>522</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D293" s="12">
-        <v>3220</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="5">
         <v>29</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D294" s="12">
-        <v>5159</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
         <v>30</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D295" s="12">
-        <v>5190</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
         <v>31</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>528</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>529</v>
       </c>
       <c r="D296" s="12">
-        <v>7196</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
         <v>32</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>531</v>
       </c>
       <c r="D297" s="12">
-        <v>4256</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
         <v>33</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D298" s="12">
-        <v>4666</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
         <v>34</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>535</v>
       </c>
       <c r="D299" s="12">
-        <v>4972</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
         <v>35</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>537</v>
       </c>
       <c r="D300" s="12">
-        <v>4266</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
         <v>36</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D301" s="12">
-        <v>7990</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
         <v>37</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D302" s="12">
-        <v>7412</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="5">
         <v>38</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>543</v>
       </c>
       <c r="D303" s="12">
-        <v>7412</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
         <v>39</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D304" s="12">
-        <v>11613</v>
+        <v>11092</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="6" t="s">
         <v>546</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8"/>
       <c r="D305" s="12"/>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D306" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="5">
         <v>1</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D307" s="12">
-        <v>643.5</v>
+        <v>561</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="5">
         <v>2</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D308" s="12">
-        <v>785.0700000000001</v>
+        <v>667</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
         <v>3</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D309" s="12">
-        <v>2825.55</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
         <v>4</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D310" s="12">
-        <v>800.28</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="5">
         <v>5</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D311" s="12">
-        <v>1639.17</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="5">
         <v>6</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D312" s="12">
-        <v>1382</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="5">
         <v>7</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D313" s="12">
-        <v>2878.2</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="5">
         <v>8</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D314" s="12">
-        <v>6108.57</v>
+        <v>5194</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="5">
         <v>9</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D315" s="12">
-        <v>6165.9</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="5">
         <v>10</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D316" s="12">
         <v>6201</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5">
         <v>11</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>567</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>568</v>
@@ -6654,277 +6654,277 @@
     <row r="320" spans="1:4">
       <c r="A320" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D320" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="5">
         <v>1</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D321" s="12">
-        <v>837.72</v>
+        <v>706</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="5">
         <v>2</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D322" s="12">
-        <v>1432.08</v>
+        <v>915</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="5">
         <v>3</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D323" s="12">
-        <v>1893.06</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="6" t="s">
         <v>578</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8"/>
       <c r="D324" s="12"/>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D325" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="5">
         <v>1</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D326" s="12">
-        <v>1602.9</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="5">
         <v>2</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>581</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>582</v>
       </c>
       <c r="D327" s="12">
-        <v>2061.54</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="5">
         <v>3</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>583</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>584</v>
       </c>
       <c r="D328" s="12">
-        <v>3006.9</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="5">
         <v>4</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>585</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>586</v>
       </c>
       <c r="D329" s="12">
-        <v>5446.35</v>
+        <v>5447</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="6" t="s">
         <v>587</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8"/>
       <c r="D330" s="12"/>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C331" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D331" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="5">
         <v>1</v>
       </c>
       <c r="B332" s="10" t="s">
         <v>588</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>589</v>
       </c>
       <c r="D332" s="12">
-        <v>140.4</v>
+        <v>99</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="5">
         <v>2</v>
       </c>
       <c r="B333" s="10" t="s">
         <v>590</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D333" s="12">
-        <v>166.14</v>
+        <v>135</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="5">
         <v>3</v>
       </c>
       <c r="B334" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D334" s="12">
-        <v>285.48</v>
+        <v>196</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="5">
         <v>4</v>
       </c>
       <c r="B335" s="10" t="s">
         <v>594</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>595</v>
       </c>
       <c r="D335" s="12">
-        <v>532.35</v>
+        <v>366</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="5">
         <v>5</v>
       </c>
       <c r="B336" s="10" t="s">
         <v>596</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D336" s="12">
-        <v>1426.23</v>
+        <v>566</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="5">
         <v>6</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D337" s="12">
-        <v>1969.11</v>
+        <v>987</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="5">
         <v>7</v>
       </c>
       <c r="B338" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>601</v>
       </c>
       <c r="D338" s="12">
-        <v>3536.91</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="3" t="s">
         <v>602</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8"/>
       <c r="D339" s="12"/>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D340" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="341" spans="1:4">