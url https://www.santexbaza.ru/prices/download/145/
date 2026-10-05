--- v2 (2026-08-10)
+++ v3 (2026-10-05)
@@ -52,195 +52,195 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>434606100</t>
   </si>
   <si>
     <t>Труба медная отожженная 6х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042135</t>
   </si>
   <si>
     <t>Труба медная в оплетке 10х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>434608100</t>
+    <t>435108100</t>
   </si>
   <si>
     <t>Труба медная отожженная 8х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042140</t>
   </si>
   <si>
     <t>Труба медная в оплетке 12х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>435110100</t>
   </si>
   <si>
     <t>Труба медная отожженная 10х1,0мм в бухтах</t>
   </si>
   <si>
     <t>435112100</t>
   </si>
   <si>
     <t>Труба медная отожженная 12х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>434615100</t>
+    <t>435115100</t>
   </si>
   <si>
     <t>Труба медная отожженная 15х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042151</t>
   </si>
   <si>
     <t>Труба медная в оплетке 15х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>424516200</t>
   </si>
   <si>
     <t>Труба медная в оболочке 16х2,0 мм в бухтах</t>
   </si>
   <si>
-    <t>431600400</t>
+    <t>435118100</t>
   </si>
   <si>
     <t>Труба медная отожженная 18х1,0мм в бухтах</t>
   </si>
   <si>
-    <t>431600700</t>
+    <t>435122100</t>
   </si>
   <si>
     <t>Труба медная отожженная 22х1,0мм в бухтах</t>
   </si>
   <si>
     <t>7042155</t>
   </si>
   <si>
     <t>Труба медная в оплетке 18х1,0 мм в бухтах</t>
   </si>
   <si>
     <t>7042157</t>
   </si>
   <si>
     <t>Труба медная в оплетке 22х1,0 мм в бухтах</t>
   </si>
   <si>
-    <t>433410100</t>
+    <t>435210100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 10х1,0мм в штангах</t>
   </si>
   <si>
-    <t>433412100</t>
+    <t>435212101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 12х1,0мм в штангах</t>
   </si>
   <si>
-    <t>433415100</t>
+    <t>435215101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 15х1,0мм в штангах</t>
   </si>
   <si>
     <t>433418100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 18х1,0мм в штангах</t>
   </si>
   <si>
-    <t>433422100</t>
+    <t>435222101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 22х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 22х1,5мм в штангах</t>
   </si>
   <si>
-    <t>433428100</t>
+    <t>435228101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 28х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801300</t>
   </si>
   <si>
     <t>Труба медная неотожженная 28х1,5мм в штангах</t>
   </si>
   <si>
-    <t>433435100</t>
+    <t>435235101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 35х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801500</t>
   </si>
   <si>
     <t>Труба медная неотожженная 35х1,5мм в штангах</t>
   </si>
   <si>
-    <t>433442100</t>
+    <t>435242101</t>
   </si>
   <si>
     <t>Труба медная неотожженная 42х1,0мм в штангах</t>
   </si>
   <si>
     <t>431801700</t>
   </si>
   <si>
     <t>Труба медная неотожженная 42х1,5мм в штангах</t>
   </si>
   <si>
     <t>433454150</t>
   </si>
   <si>
     <t>Труба медная неотожженная 54х1,5мм в штангах</t>
   </si>
   <si>
-    <t>431802000</t>
+    <t>435254201</t>
   </si>
   <si>
     <t>Труба медная неотожженная 54х2мм в штангах</t>
   </si>
   <si>
     <t>431802100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 64х2,0мм в штангах</t>
   </si>
   <si>
     <t>431804100</t>
   </si>
   <si>
     <t>Труба медная неотожженная 76х2,0мм в штангах</t>
   </si>
   <si>
     <t>433488920</t>
   </si>
   <si>
     <t>Труба медная неотожженная 88,9х2,0мм в штангах</t>
   </si>
   <si>
     <t>Hailiang</t>
   </si>
@@ -3222,831 +3222,831 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>1</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D68" s="12">
-        <v>58</v>
+        <v>74</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>2</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D69" s="12">
-        <v>94</v>
+        <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>3</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D70" s="12">
-        <v>155</v>
+        <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>4</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D71" s="12">
-        <v>238</v>
+        <v>301</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>5</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="12">
-        <v>466</v>
+        <v>588</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>6</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D73" s="12">
-        <v>888</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>7</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D74" s="12">
-        <v>1219</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8"/>
       <c r="D75" s="12"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D76" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>1</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D77" s="12">
-        <v>117</v>
+        <v>149</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>2</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D78" s="12">
-        <v>218</v>
+        <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>3</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D79" s="12">
-        <v>161</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>4</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D80" s="12">
-        <v>504</v>
+        <v>636</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>5</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D81" s="12">
-        <v>475</v>
+        <v>600</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>6</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D82" s="12">
-        <v>345</v>
+        <v>435</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>7</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D83" s="12">
-        <v>921</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>8</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="12">
-        <v>928</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>9</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="12">
-        <v>2510</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>10</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D86" s="12">
-        <v>1453</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>11</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D87" s="12">
-        <v>1477</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>12</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D88" s="12">
-        <v>2540</v>
+        <v>5855</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>13</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D89" s="12">
-        <v>4492</v>
+        <v>5045</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>14</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D90" s="12">
-        <v>2508</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8"/>
       <c r="D91" s="12"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>1</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D93" s="12">
-        <v>121</v>
+        <v>154</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>2</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D94" s="12">
-        <v>170</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>3</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D95" s="12">
-        <v>190</v>
+        <v>239</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>4</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D96" s="12">
-        <v>315</v>
+        <v>398</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>5</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D97" s="12">
-        <v>226</v>
+        <v>285</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>6</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D98" s="12">
-        <v>349</v>
+        <v>440</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>7</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D99" s="12">
-        <v>594</v>
+        <v>750</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>8</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D100" s="12">
-        <v>836</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>9</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D101" s="12">
-        <v>861</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>10</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D102" s="12">
-        <v>715</v>
+        <v>902</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>11</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D103" s="12">
-        <v>2100</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>12</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="12">
-        <v>1523</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>13</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D105" s="12">
-        <v>1262</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>14</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D106" s="12">
         <v>5150</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>15</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D107" s="12">
-        <v>2540</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>16</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D108" s="12">
-        <v>3122</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8"/>
       <c r="D109" s="12"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D110" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>1</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D111" s="12">
-        <v>184</v>
+        <v>234</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>2</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D112" s="12">
-        <v>294</v>
+        <v>331</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>3</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D113" s="12">
-        <v>185</v>
+        <v>234</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>4</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D114" s="12">
-        <v>246</v>
+        <v>311</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>5</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D115" s="12">
         <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>6</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D116" s="12">
-        <v>273</v>
+        <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>7</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D117" s="12">
-        <v>414</v>
+        <v>522</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>8</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D118" s="12">
-        <v>1303</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>9</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D119" s="12">
-        <v>513</v>
+        <v>647</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>10</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D120" s="12">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>11</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D121" s="12">
-        <v>967</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>12</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D122" s="12">
-        <v>728</v>
+        <v>918</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>13</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D123" s="12">
-        <v>2867</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>14</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D124" s="12">
-        <v>1795</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>15</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D125" s="12">
-        <v>1270</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>16</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D126" s="12">
         <v>5210</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>17</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>231</v>
@@ -4066,233 +4066,233 @@
     <row r="129" spans="1:4">
       <c r="A129" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D129" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>1</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D130" s="12">
-        <v>217</v>
+        <v>275</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>2</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D131" s="12">
-        <v>456</v>
+        <v>575</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>3</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D132" s="12">
-        <v>246</v>
+        <v>311</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>4</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D133" s="12">
-        <v>456</v>
+        <v>575</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>5</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D134" s="12">
-        <v>294</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>6</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D135" s="12">
-        <v>386</v>
+        <v>488</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>7</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="12">
-        <v>686</v>
+        <v>867</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>8</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D137" s="12">
-        <v>509</v>
+        <v>643</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>9</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D138" s="12">
-        <v>780</v>
+        <v>986</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>10</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D139" s="12">
         <v>2563</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>11</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D140" s="12">
-        <v>995</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>12</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="12">
-        <v>950</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>13</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D142" s="12">
         <v>2682</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>14</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D143" s="12">
-        <v>1820</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>15</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D144" s="12">
         <v>4102</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6" t="s">
         <v>263</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8"/>
       <c r="D145" s="12"/>
     </row>
     <row r="146" spans="1:4">
@@ -4968,621 +4968,621 @@
     <row r="196" spans="1:4">
       <c r="A196" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D196" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
         <v>1</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D197" s="12">
-        <v>87</v>
+        <v>110</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
         <v>2</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D198" s="12">
-        <v>147</v>
+        <v>186</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
         <v>3</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D199" s="12">
-        <v>224</v>
+        <v>283</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>4</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D200" s="12">
-        <v>370</v>
+        <v>468</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
         <v>5</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D201" s="12">
-        <v>1049</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
         <v>6</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D202" s="12">
-        <v>1408</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>7</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D203" s="12">
-        <v>2522</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>8</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D204" s="12">
-        <v>94</v>
+        <v>120</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>9</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D205" s="12">
-        <v>182</v>
+        <v>229</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>10</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D206" s="12">
-        <v>275</v>
+        <v>348</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>11</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D207" s="12">
-        <v>451</v>
+        <v>570</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>12</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D208" s="12">
-        <v>1240</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>13</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D209" s="12">
-        <v>1848</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>14</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D210" s="12">
-        <v>3395</v>
+        <v>6774</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8"/>
       <c r="D211" s="12"/>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D212" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>1</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>378</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D213" s="12">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>2</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>380</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D214" s="12">
-        <v>204</v>
+        <v>259</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>3</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>382</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D215" s="12">
-        <v>233</v>
+        <v>295</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>4</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>384</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D216" s="12">
-        <v>390</v>
+        <v>492</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>5</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D217" s="12">
-        <v>1026</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>6</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>388</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D218" s="12">
-        <v>1450</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>7</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>390</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D219" s="12">
-        <v>2698</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>8</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>392</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D220" s="12">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>9</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>394</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D221" s="12">
-        <v>204</v>
+        <v>256</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>10</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>396</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D222" s="12">
-        <v>233</v>
+        <v>295</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>11</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D223" s="12">
-        <v>385</v>
+        <v>486</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>12</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>400</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D224" s="12">
-        <v>903</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
         <v>13</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>402</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D225" s="12">
-        <v>1549</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>14</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D226" s="12">
-        <v>3017</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="6" t="s">
         <v>406</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8"/>
       <c r="D227" s="12"/>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D228" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>1</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D229" s="12">
-        <v>389</v>
+        <v>493</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
         <v>2</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D230" s="12">
-        <v>890</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
         <v>3</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D231" s="12">
         <v>2554</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
         <v>4</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D232" s="12">
         <v>1638</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>5</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D233" s="12">
-        <v>1278</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>6</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>417</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D234" s="12">
-        <v>3228</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>7</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D235" s="12">
-        <v>6686</v>
+        <v>8497</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>8</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D236" s="12">
-        <v>2770</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="6" t="s">
         <v>423</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8"/>
       <c r="D237" s="12"/>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D238" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
         <v>1</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>424</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D239" s="12">
-        <v>369</v>
+        <v>469</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
         <v>2</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>426</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D240" s="12">
         <v>1529</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
         <v>3</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>428</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>429</v>
@@ -5686,941 +5686,941 @@
     <row r="249" spans="1:4">
       <c r="A249" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D249" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="5">
         <v>1</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D250" s="12">
-        <v>325</v>
+        <v>414</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
         <v>2</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D251" s="12">
-        <v>588</v>
+        <v>745</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
         <v>3</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="8" t="s">
         <v>447</v>
       </c>
       <c r="D252" s="12">
-        <v>687</v>
+        <v>872</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
         <v>4</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>448</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D253" s="12">
-        <v>1296</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
         <v>5</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>450</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D254" s="12">
         <v>1892</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="6" t="s">
         <v>452</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8"/>
       <c r="D255" s="12"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D256" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="5">
         <v>1</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D257" s="12">
-        <v>127</v>
+        <v>162</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
         <v>2</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D258" s="12">
-        <v>266</v>
+        <v>338</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
         <v>3</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D259" s="12">
-        <v>405</v>
+        <v>514</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
         <v>4</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D260" s="12">
-        <v>739</v>
+        <v>938</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
         <v>5</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D261" s="12">
-        <v>1655</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
         <v>6</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D262" s="12">
-        <v>2404</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
         <v>7</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D263" s="12">
-        <v>5198</v>
+        <v>6606</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="6" t="s">
         <v>467</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8"/>
       <c r="D264" s="12"/>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D265" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
         <v>1</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D266" s="12">
-        <v>248</v>
+        <v>315</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
         <v>2</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D267" s="12">
-        <v>407</v>
+        <v>517</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
         <v>3</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D268" s="12">
-        <v>566</v>
+        <v>718</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
         <v>4</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D269" s="12">
-        <v>327</v>
+        <v>416</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
         <v>5</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D270" s="12">
-        <v>462</v>
+        <v>588</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
         <v>6</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D271" s="12">
-        <v>577</v>
+        <v>735</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
         <v>7</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D272" s="12">
-        <v>577</v>
+        <v>735</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
         <v>8</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>483</v>
       </c>
       <c r="D273" s="12">
-        <v>455</v>
+        <v>579</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
         <v>9</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D274" s="12">
-        <v>688</v>
+        <v>875</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
         <v>10</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>487</v>
       </c>
       <c r="D275" s="12">
-        <v>814</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
         <v>11</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>488</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D276" s="12">
-        <v>746</v>
+        <v>947</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="5">
         <v>12</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>490</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>491</v>
       </c>
       <c r="D277" s="12">
-        <v>735</v>
+        <v>934</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="5">
         <v>13</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>492</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D278" s="12">
-        <v>1067</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
         <v>14</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>494</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D279" s="12">
-        <v>790</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
         <v>15</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D280" s="12">
-        <v>750</v>
+        <v>998</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
         <v>16</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>498</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D281" s="12">
-        <v>653</v>
+        <v>837</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
         <v>17</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>500</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D282" s="12">
-        <v>700</v>
+        <v>890</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
         <v>18</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>502</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D283" s="12">
         <v>1962</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
         <v>19</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>504</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D284" s="12">
-        <v>1141</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
         <v>20</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>506</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D285" s="12">
-        <v>906</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
         <v>21</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>508</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D286" s="12">
-        <v>1517</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
         <v>22</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>510</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>511</v>
       </c>
       <c r="D287" s="12">
-        <v>1523</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
         <v>23</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>512</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>513</v>
       </c>
       <c r="D288" s="12">
-        <v>1865</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
         <v>24</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>514</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D289" s="12">
-        <v>1450</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
         <v>25</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>516</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D290" s="12">
-        <v>2575</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
         <v>26</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>518</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D291" s="12">
         <v>4020</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
         <v>27</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D292" s="12">
-        <v>1314</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="5">
         <v>28</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>522</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D293" s="12">
-        <v>2840</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="5">
         <v>29</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>524</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D294" s="12">
-        <v>1867</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
         <v>30</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>526</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D295" s="12">
-        <v>1415</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
         <v>31</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>528</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>529</v>
       </c>
       <c r="D296" s="12">
-        <v>1677</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
         <v>32</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>531</v>
       </c>
       <c r="D297" s="12">
-        <v>1461</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
         <v>33</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D298" s="12">
-        <v>1955</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
         <v>34</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>535</v>
       </c>
       <c r="D299" s="12">
-        <v>2191</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
         <v>35</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>536</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>537</v>
       </c>
       <c r="D300" s="12">
-        <v>1931</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
         <v>36</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D301" s="12">
-        <v>2005</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
         <v>37</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>540</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D302" s="12">
-        <v>6043</v>
+        <v>7680</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="5">
         <v>38</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>542</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>543</v>
       </c>
       <c r="D303" s="12">
-        <v>4835</v>
+        <v>13783</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
         <v>39</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>544</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D304" s="12">
-        <v>11092</v>
+        <v>14099</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="6" t="s">
         <v>546</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8"/>
       <c r="D305" s="12"/>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D306" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="5">
         <v>1</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D307" s="12">
-        <v>561</v>
+        <v>713</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="5">
         <v>2</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D308" s="12">
-        <v>667</v>
+        <v>847</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
         <v>3</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D309" s="12">
-        <v>2518</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
         <v>4</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D310" s="12">
-        <v>711</v>
+        <v>905</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="5">
         <v>5</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D311" s="12">
-        <v>1391</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="5">
         <v>6</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D312" s="12">
-        <v>1160</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="5">
         <v>7</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D313" s="12">
-        <v>2447</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="5">
         <v>8</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D314" s="12">
-        <v>5194</v>
+        <v>6601</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="5">
         <v>9</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D315" s="12">
-        <v>5024</v>
+        <v>6384</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="5">
         <v>10</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D316" s="12">
         <v>6201</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5">
         <v>11</v>
       </c>
       <c r="B317" s="10" t="s">
         <v>567</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>568</v>
@@ -6654,79 +6654,79 @@
     <row r="320" spans="1:4">
       <c r="A320" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D320" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="5">
         <v>1</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D321" s="12">
-        <v>706</v>
+        <v>897</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="5">
         <v>2</v>
       </c>
       <c r="B322" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D322" s="12">
-        <v>915</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="5">
         <v>3</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D323" s="12">
-        <v>1236</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="6" t="s">
         <v>578</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8"/>
       <c r="D324" s="12"/>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D325" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="326" spans="1:4">