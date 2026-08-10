--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -55,152 +55,152 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-700 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1600 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 150-4600 бронзовая</t>
+  </si>
+  <si>
+    <t>Решетка TECHNO РРА 150-2700 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 150-1100 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-4600 бронзовая</t>
-[...2 lines deleted...]
-    <t>Решетка TECHNO РРА 150-2700 бронзовая</t>
+    <t>Решетка TECHNO РРА 150-2200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3800 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-2200 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 150-3300 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1700 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 150-4800 бронзовая</t>
+  </si>
+  <si>
+    <t>Решетка TECHNO РРА 150-2800 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 150-1200 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-4800 бронзовая</t>
-[...2 lines deleted...]
-    <t>Решетка TECHNO РРА 150-2800 бронзовая</t>
+    <t>Решетка TECHNO РРА 150-2300 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3900 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-2300 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 150-3400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1800 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 150-2900 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 150-1300 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-2900 бронзовая</t>
+    <t>Решетка TECHNO РРА 150-2400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-4000 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-2400 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 150-3500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1900 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1400 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 150-4200 бронзовая</t>
+  </si>
+  <si>
+    <t>Решетка TECHNO РРА 150-2500 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 150-900 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-4200 бронзовая</t>
-[...2 lines deleted...]
-    <t>Решетка TECHNO РРА 150-2500 бронзовая</t>
+    <t>Решетка TECHNO РРА 150-2000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3600 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-2000 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 150-3100 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1500 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 150-4400 бронзовая</t>
+  </si>
+  <si>
+    <t>Решетка TECHNO РРА 150-2600 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 150-1000 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-4400 бронзовая</t>
-[...2 lines deleted...]
-    <t>Решетка TECHNO РРА 150-2600 бронзовая</t>
+    <t>Решетка TECHNO РРА 150-2100 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3700 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 150-2100 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Ширина 160</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-700 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-900 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1100 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1300 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1400 бронзовая</t>
@@ -310,95 +310,95 @@
   <si>
     <t>Решетка TECHNO РРА 200-3000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-2200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-3200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-2400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1500 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-600 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-3400 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-600 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-2500 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-4400 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-1600 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-4400 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-2600 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-4600 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-1800 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-4600 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-2800 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-4800 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-2000 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-4800 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Ширина 215</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-700 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-900 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1100 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1300 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1400 бронзовая</t>
@@ -421,122 +421,122 @@
   <si>
     <t>Решетка TECHNO РРА 215-2000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2100 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2300 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2500 бронзовая</t>
   </si>
   <si>
     <t>Ширина 250</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2400 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-4200 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-1500 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-4200 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2500 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-4400 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-1600 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-4400 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-1800 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-3600 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-1000 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-3600 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-2800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2000 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-3800 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-1200 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-3800 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2200 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-4000 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-1400 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-4000 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3200 бронзовая</t>
   </si>
   <si>
     <t>Ширина 270</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1800 бронзовая</t>
@@ -574,198 +574,198 @@
   <si>
     <t>Решетка TECHNO РРА 270-3600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-3800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4800 бронзовая</t>
   </si>
   <si>
     <t>Ширина 300</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-3400 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-600 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-3400 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-2500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1600 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-3500 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-800 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-3500 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-2600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-2800 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-2000 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-4600 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-2000 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-3800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3000 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-2200 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-4800 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-2200 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-4000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-2400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1500 бронзовая</t>
   </si>
   <si>
     <t>Ширина 350</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1600 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-4400 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1600 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2600 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1800 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-4500 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1800 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-4600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2000 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1200 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-3800 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1200 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-4800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2200 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1400 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-4000 бронзовая</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1400 бронзовая</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3200 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2400 бронзовая</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1500 бронзовая</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-4200 бронзовая</t>
-  </si>
-[...1 lines deleted...]
-    <t>Решетка TECHNO РРА 350-1500 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-3400 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2500 бронзовая</t>
   </si>
   <si>
     <t>Ширина 420</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-600 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-800 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-1000 бронзовая</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-1200 бронзовая</t>
   </si>
@@ -1241,51 +1241,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4800-bronzovaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-150/reshetka-techno-rra-150-3700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina_1/reshetka-techno-rra-160-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-190/reshetka-techno-rra-190-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina/reshetka-techno-rra-200-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1700-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-1900-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2100-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2300-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-215/reshetka-techno-rra-215-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-250/reshetka-techno-rra-250-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-270/reshetka-techno-rra-270-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-300/reshetka-techno-rra-300-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-350/reshetka-techno-rra-350-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-1800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-2800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-3800-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4000-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4200-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4400-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4500-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4600-bronzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-bronzovye/shirina-420/reshetka-techno-rra-420-4800-bronzovaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D274" sqref="D274"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1378,255 +1378,255 @@
       <c r="D11" s="11">
         <v>12613</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="11">
         <v>6308</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="11">
-        <v>4337</v>
+        <v>18131</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="11">
-        <v>18131</v>
+        <v>10642</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="11">
-        <v>10642</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="11">
-        <v>14977</v>
+        <v>8672</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="11">
-        <v>8672</v>
+        <v>14977</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="11">
         <v>13008</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="11">
         <v>6700</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="11">
-        <v>4730</v>
+        <v>18919</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11">
-        <v>18919</v>
+        <v>11035</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="11">
-        <v>11035</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="11">
-        <v>15372</v>
+        <v>9066</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="11">
-        <v>9066</v>
+        <v>15372</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="11">
         <v>13401</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="11">
         <v>7096</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="11">
-        <v>4126</v>
+        <v>11431</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="11">
-        <v>11431</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="11">
-        <v>15765</v>
+        <v>9458</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="11">
-        <v>9458</v>
+        <v>15765</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="11">
         <v>13796</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="11">
         <v>7488</v>
       </c>
@@ -1642,183 +1642,183 @@
       <c r="D33" s="11">
         <v>11825</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="11">
         <v>5518</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="11">
-        <v>3550</v>
+        <v>16554</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="11">
-        <v>16554</v>
+        <v>9854</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="11">
-        <v>9854</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="11">
-        <v>14190</v>
+        <v>7884</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="11">
-        <v>7884</v>
+        <v>14190</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="9"/>
       <c r="C40" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="11">
         <v>12219</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="9"/>
       <c r="C41" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D41" s="11">
         <v>5913</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="9"/>
       <c r="C42" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D42" s="11">
-        <v>3942</v>
+        <v>17342</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="9"/>
       <c r="C43" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D43" s="11">
-        <v>17342</v>
+        <v>10248</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="9"/>
       <c r="C44" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D44" s="11">
-        <v>10248</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D45" s="11">
-        <v>14584</v>
+        <v>8278</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="9"/>
       <c r="C46" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="11">
-        <v>8278</v>
+        <v>14584</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="7"/>
       <c r="D47" s="11"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:4">
@@ -2428,219 +2428,219 @@
       <c r="D99" s="11">
         <v>21919</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>10</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D100" s="11">
         <v>7645</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>11</v>
       </c>
       <c r="B101" s="9"/>
       <c r="C101" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D101" s="11">
-        <v>17304</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>12</v>
       </c>
       <c r="B102" s="9"/>
       <c r="C102" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D102" s="11">
-        <v>3239</v>
+        <v>17304</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>13</v>
       </c>
       <c r="B103" s="9"/>
       <c r="C103" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D103" s="11">
         <v>12871</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>14</v>
       </c>
       <c r="B104" s="9"/>
       <c r="C104" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D104" s="11">
-        <v>8272</v>
+        <v>23252</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>15</v>
       </c>
       <c r="B105" s="9"/>
       <c r="C105" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D105" s="11">
-        <v>23252</v>
+        <v>8272</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>16</v>
       </c>
       <c r="B106" s="9"/>
       <c r="C106" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D106" s="11">
         <v>17936</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>17</v>
       </c>
       <c r="B107" s="9"/>
       <c r="C107" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D107" s="11">
         <v>4186</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>18</v>
       </c>
       <c r="B108" s="9"/>
       <c r="C108" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D108" s="11">
         <v>13410</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>19</v>
       </c>
       <c r="B109" s="9"/>
       <c r="C109" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D109" s="11">
-        <v>9336</v>
+        <v>23958</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>20</v>
       </c>
       <c r="B110" s="9"/>
       <c r="C110" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D110" s="11">
-        <v>23958</v>
+        <v>9336</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>21</v>
       </c>
       <c r="B111" s="9"/>
       <c r="C111" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D111" s="11">
         <v>18565</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>22</v>
       </c>
       <c r="B112" s="9"/>
       <c r="C112" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D112" s="11">
         <v>5135</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>23</v>
       </c>
       <c r="B113" s="9"/>
       <c r="C113" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D113" s="11">
         <v>14473</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>24</v>
       </c>
       <c r="B114" s="9"/>
       <c r="C114" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D114" s="11">
-        <v>10292</v>
+        <v>24662</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>25</v>
       </c>
       <c r="B115" s="9"/>
       <c r="C115" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D115" s="11">
-        <v>24662</v>
+        <v>10292</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="7"/>
       <c r="D116" s="11"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:4">
@@ -2892,123 +2892,123 @@
       <c r="D138" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>1</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D139" s="11">
         <v>14079</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>2</v>
       </c>
       <c r="B140" s="9"/>
       <c r="C140" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D140" s="11">
-        <v>8799</v>
+        <v>24642</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>3</v>
       </c>
       <c r="B141" s="9"/>
       <c r="C141" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D141" s="11">
-        <v>24642</v>
+        <v>8799</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>4</v>
       </c>
       <c r="B142" s="9"/>
       <c r="C142" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D142" s="11">
         <v>19945</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>5</v>
       </c>
       <c r="B143" s="9"/>
       <c r="C143" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D143" s="11">
         <v>3698</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>6</v>
       </c>
       <c r="B144" s="9"/>
       <c r="C144" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D144" s="11">
         <v>14665</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
         <v>7</v>
       </c>
       <c r="B145" s="9"/>
       <c r="C145" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D145" s="11">
-        <v>9385</v>
+        <v>25813</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
         <v>8</v>
       </c>
       <c r="B146" s="9"/>
       <c r="C146" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D146" s="11">
-        <v>25813</v>
+        <v>9385</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>9</v>
       </c>
       <c r="B147" s="9"/>
       <c r="C147" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D147" s="11">
         <v>20532</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>10</v>
       </c>
       <c r="B148" s="9"/>
       <c r="C148" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D148" s="11">
         <v>4783</v>
       </c>
@@ -3036,183 +3036,183 @@
       <c r="D150" s="11">
         <v>26401</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
         <v>13</v>
       </c>
       <c r="B151" s="9"/>
       <c r="C151" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D151" s="11">
         <v>10557</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
         <v>14</v>
       </c>
       <c r="B152" s="9"/>
       <c r="C152" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D152" s="11">
-        <v>5868</v>
+        <v>21118</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
         <v>15</v>
       </c>
       <c r="B153" s="9"/>
       <c r="C153" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D153" s="11">
-        <v>21118</v>
+        <v>5868</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
         <v>16</v>
       </c>
       <c r="B154" s="9"/>
       <c r="C154" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D154" s="11">
         <v>16423</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
         <v>17</v>
       </c>
       <c r="B155" s="9"/>
       <c r="C155" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D155" s="11">
         <v>26986</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
         <v>18</v>
       </c>
       <c r="B156" s="9"/>
       <c r="C156" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D156" s="11">
         <v>11736</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
         <v>19</v>
       </c>
       <c r="B157" s="9"/>
       <c r="C157" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D157" s="11">
-        <v>7041</v>
+        <v>22290</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
         <v>20</v>
       </c>
       <c r="B158" s="9"/>
       <c r="C158" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D158" s="11">
-        <v>22290</v>
+        <v>7041</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
         <v>21</v>
       </c>
       <c r="B159" s="9"/>
       <c r="C159" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D159" s="11">
         <v>17602</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
         <v>22</v>
       </c>
       <c r="B160" s="9"/>
       <c r="C160" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D160" s="11">
         <v>28158</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>23</v>
       </c>
       <c r="B161" s="9"/>
       <c r="C161" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D161" s="11">
         <v>12909</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>24</v>
       </c>
       <c r="B162" s="9"/>
       <c r="C162" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D162" s="11">
-        <v>8212</v>
+        <v>23469</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>25</v>
       </c>
       <c r="B163" s="9"/>
       <c r="C163" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D163" s="11">
-        <v>23469</v>
+        <v>8212</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>26</v>
       </c>
       <c r="B164" s="9"/>
       <c r="C164" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D164" s="11">
         <v>18774</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="7"/>
       <c r="D165" s="11"/>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4" t="s">
         <v>4</v>
@@ -3524,123 +3524,123 @@
       <c r="D191" s="11"/>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B192" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D192" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
         <v>1</v>
       </c>
       <c r="B193" s="9"/>
       <c r="C193" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D193" s="11">
-        <v>3813</v>
+        <v>21617</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
         <v>2</v>
       </c>
       <c r="B194" s="9"/>
       <c r="C194" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D194" s="11">
-        <v>21617</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
         <v>3</v>
       </c>
       <c r="B195" s="9"/>
       <c r="C195" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D195" s="11">
         <v>15893</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
         <v>4</v>
       </c>
       <c r="B196" s="9"/>
       <c r="C196" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D196" s="11">
         <v>27972</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
         <v>5</v>
       </c>
       <c r="B197" s="9"/>
       <c r="C197" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D197" s="11">
         <v>10171</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
         <v>6</v>
       </c>
       <c r="B198" s="9"/>
       <c r="C198" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D198" s="11">
-        <v>5085</v>
+        <v>22252</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
         <v>7</v>
       </c>
       <c r="B199" s="9"/>
       <c r="C199" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D199" s="11">
-        <v>22252</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>8</v>
       </c>
       <c r="B200" s="9"/>
       <c r="C200" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D200" s="11">
         <v>16528</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
         <v>9</v>
       </c>
       <c r="B201" s="9"/>
       <c r="C201" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D201" s="11">
         <v>28608</v>
       </c>
@@ -3680,123 +3680,123 @@
       <c r="D204" s="11">
         <v>6358</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>13</v>
       </c>
       <c r="B205" s="9"/>
       <c r="C205" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D205" s="11">
         <v>17800</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>14</v>
       </c>
       <c r="B206" s="9"/>
       <c r="C206" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D206" s="11">
-        <v>29244</v>
+        <v>12714</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>15</v>
       </c>
       <c r="B207" s="9"/>
       <c r="C207" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D207" s="11">
-        <v>12714</v>
+        <v>29244</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>16</v>
       </c>
       <c r="B208" s="9"/>
       <c r="C208" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D208" s="11">
         <v>24159</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>17</v>
       </c>
       <c r="B209" s="9"/>
       <c r="C209" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D209" s="11">
         <v>7628</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>18</v>
       </c>
       <c r="B210" s="9"/>
       <c r="C210" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D210" s="11">
         <v>19073</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>19</v>
       </c>
       <c r="B211" s="9"/>
       <c r="C211" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D211" s="11">
-        <v>30515</v>
+        <v>13985</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>20</v>
       </c>
       <c r="B212" s="9"/>
       <c r="C212" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D212" s="11">
-        <v>13985</v>
+        <v>30515</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>21</v>
       </c>
       <c r="B213" s="9"/>
       <c r="C213" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D213" s="11">
         <v>25430</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>22</v>
       </c>
       <c r="B214" s="9"/>
       <c r="C214" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D214" s="11">
         <v>8900</v>
       </c>
@@ -3858,123 +3858,123 @@
       <c r="D219" s="11"/>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B220" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D220" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>1</v>
       </c>
       <c r="B221" s="9"/>
       <c r="C221" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D221" s="11">
-        <v>33836</v>
+        <v>12305</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>2</v>
       </c>
       <c r="B222" s="9"/>
       <c r="C222" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D222" s="11">
-        <v>12305</v>
+        <v>33836</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>3</v>
       </c>
       <c r="B223" s="9"/>
       <c r="C223" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D223" s="11">
         <v>26917</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>4</v>
       </c>
       <c r="B224" s="9"/>
       <c r="C224" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D224" s="11">
         <v>6151</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
         <v>5</v>
       </c>
       <c r="B225" s="9"/>
       <c r="C225" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D225" s="11">
         <v>19993</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>6</v>
       </c>
       <c r="B226" s="9"/>
       <c r="C226" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D226" s="11">
-        <v>34605</v>
+        <v>13842</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>7</v>
       </c>
       <c r="B227" s="9"/>
       <c r="C227" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D227" s="11">
-        <v>13842</v>
+        <v>34605</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
         <v>8</v>
       </c>
       <c r="B228" s="9"/>
       <c r="C228" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D228" s="11">
         <v>27685</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>9</v>
       </c>
       <c r="B229" s="9"/>
       <c r="C229" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D229" s="11">
         <v>7691</v>
       </c>
@@ -4002,171 +4002,171 @@
       <c r="D231" s="11">
         <v>35374</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
         <v>12</v>
       </c>
       <c r="B232" s="9"/>
       <c r="C232" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D232" s="11">
         <v>15380</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>13</v>
       </c>
       <c r="B233" s="9"/>
       <c r="C233" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D233" s="11">
-        <v>29222</v>
+        <v>9230</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>14</v>
       </c>
       <c r="B234" s="9"/>
       <c r="C234" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D234" s="11">
-        <v>9230</v>
+        <v>29222</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>15</v>
       </c>
       <c r="B235" s="9"/>
       <c r="C235" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D235" s="11">
         <v>23072</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>16</v>
       </c>
       <c r="B236" s="9"/>
       <c r="C236" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D236" s="11">
         <v>36912</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="5">
         <v>17</v>
       </c>
       <c r="B237" s="9"/>
       <c r="C237" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D237" s="11">
         <v>16917</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
         <v>18</v>
       </c>
       <c r="B238" s="9"/>
       <c r="C238" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D238" s="11">
-        <v>30759</v>
+        <v>10767</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
         <v>19</v>
       </c>
       <c r="B239" s="9"/>
       <c r="C239" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D239" s="11">
-        <v>10767</v>
+        <v>30759</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
         <v>20</v>
       </c>
       <c r="B240" s="9"/>
       <c r="C240" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D240" s="11">
         <v>24609</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
         <v>21</v>
       </c>
       <c r="B241" s="9"/>
       <c r="C241" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D241" s="11">
         <v>18457</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
         <v>22</v>
       </c>
       <c r="B242" s="9"/>
       <c r="C242" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D242" s="11">
-        <v>32299</v>
+        <v>11537</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
         <v>23</v>
       </c>
       <c r="B243" s="9"/>
       <c r="C243" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D243" s="11">
-        <v>11537</v>
+        <v>32299</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
         <v>24</v>
       </c>
       <c r="B244" s="9"/>
       <c r="C244" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D244" s="11">
         <v>26147</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
         <v>25</v>
       </c>
       <c r="B245" s="9"/>
       <c r="C245" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D245" s="11">
         <v>4610</v>
       </c>