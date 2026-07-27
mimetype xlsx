--- v0 (2026-06-05)
+++ v1 (2026-07-27)
@@ -283,119 +283,119 @@
   <si>
     <t>Решетка TECHNO РРА 190-1900 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2100 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2300 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2500 черная</t>
   </si>
   <si>
     <t>Ширина 200</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-3600 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-1000 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-3600 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-2800 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-2000 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-4600 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-2000 черная</t>
+    <t>Решетка TECHNO РРА 200-3800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1200 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-3800 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3000 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-2200 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-4800 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-2200 черная</t>
+    <t>Решетка TECHNO РРА 200-4000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1400 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-4000 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-2400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1500 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-3400 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-600 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-3400 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-2500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1600 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 200-3500 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 200-800 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 200-3500 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-2600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1800 черная</t>
   </si>
   <si>
     <t>Ширина 215</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-700 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-900 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1100 черная</t>
@@ -430,113 +430,113 @@
   <si>
     <t>Решетка TECHNO РРА 215-2100 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2300 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-2500 черная</t>
   </si>
   <si>
     <t>Ширина 250</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2000 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-1200 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-3800 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-1200 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2200 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-1400 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-4000 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-1400 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2400 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-1500 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-4200 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-1500 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2500 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-1600 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-4400 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-1600 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2600 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 250-1800 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 250-4500 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 250-1800 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-3600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-1000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-2800 черная</t>
   </si>
   <si>
     <t>Ширина 270</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1500 черная</t>
@@ -607,258 +607,258 @@
   <si>
     <t>Решетка TECHNO РРА 300-4800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-2200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-2400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1500 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-600 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-3400 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-600 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-2500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1600 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-800 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-3500 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-800 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-2600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1800 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 300-1000 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 300-3600 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 300-1000 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 300-2800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-2000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1200 черная</t>
   </si>
   <si>
     <t>Ширина 350</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-4000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-1400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-3200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-4200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-1500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-3400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2500 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-4400 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-1600 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-4400 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2600 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-4500 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-1800 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-4500 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-1000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-2800 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-4600 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-2000 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-4600 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 350-3800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-1200 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-3000 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-4800 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-2200 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-4800 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Ширина 420</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-2400 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-4200 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-1500 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-4200 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 420-3400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-2500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-4400 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-1600 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-3500 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-800 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-3500 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 420-2600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-4500 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-1800 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-3600 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-1000 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-3600 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 420-2800 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-4600 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-2000 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-3800 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-1200 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-3800 черная</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 420-3000 черная</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-2200 черная</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-4800 черная</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-2200 черная</t>
+    <t>Решетка TECHNO РРА 420-4000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-1400 черная</t>
-  </si>
-[...1 lines deleted...]
-    <t>Решетка TECHNO РРА 420-4000 черная</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-3200 черная</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1247,51 +1247,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3200-chernaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-2900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-3900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-150/reshetka-techno-rra-150-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-160/reshetka-techno-rra-160-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-19/reshetka-techno-rra-190-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-200/reshetka-techno-rra-200-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1700-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-1900-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2100-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2300-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-215/reshetka-techno-rra-215-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-250/reshetka-techno-rra-250-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-270/reshetka-techno-rra-270-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-300/reshetka-techno-rra-300-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina/reshetka-techno-rra-350-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4500-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4600-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-2200-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4800-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-4000-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-1400-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-chernye/shirina-420/reshetka-techno-rra-420-3200-chernaya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D276" sqref="D276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2326,183 +2326,183 @@
       <c r="D90" s="11"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>1</v>
       </c>
       <c r="B92" s="9"/>
       <c r="C92" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D92" s="11">
-        <v>5368</v>
+        <v>19409</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>2</v>
       </c>
       <c r="B93" s="9"/>
       <c r="C93" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D93" s="11">
-        <v>19409</v>
+        <v>5368</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>3</v>
       </c>
       <c r="B94" s="9"/>
       <c r="C94" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D94" s="11">
         <v>15130</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>4</v>
       </c>
       <c r="B95" s="9"/>
       <c r="C95" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D95" s="11">
-        <v>25048</v>
+        <v>10760</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>5</v>
       </c>
       <c r="B96" s="9"/>
       <c r="C96" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D96" s="11">
-        <v>10760</v>
+        <v>25048</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>6</v>
       </c>
       <c r="B97" s="9"/>
       <c r="C97" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D97" s="11">
-        <v>6482</v>
+        <v>20519</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>7</v>
       </c>
       <c r="B98" s="9"/>
       <c r="C98" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D98" s="11">
-        <v>20519</v>
+        <v>6482</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>8</v>
       </c>
       <c r="B99" s="9"/>
       <c r="C99" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D99" s="11">
         <v>16129</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>9</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D100" s="11">
-        <v>25783</v>
+        <v>12156</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>10</v>
       </c>
       <c r="B101" s="9"/>
       <c r="C101" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D101" s="11">
-        <v>12156</v>
+        <v>25783</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>11</v>
       </c>
       <c r="B102" s="9"/>
       <c r="C102" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D102" s="11">
-        <v>7334</v>
+        <v>21518</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>12</v>
       </c>
       <c r="B103" s="9"/>
       <c r="C103" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D103" s="11">
-        <v>21518</v>
+        <v>7334</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>13</v>
       </c>
       <c r="B104" s="9"/>
       <c r="C104" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D104" s="11">
         <v>17240</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>14</v>
       </c>
       <c r="B105" s="9"/>
       <c r="C105" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D105" s="11">
         <v>12892</v>
       </c>
@@ -2518,123 +2518,123 @@
       <c r="D106" s="11">
         <v>22915</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>16</v>
       </c>
       <c r="B107" s="9"/>
       <c r="C107" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D107" s="11">
         <v>7992</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>17</v>
       </c>
       <c r="B108" s="9"/>
       <c r="C108" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D108" s="11">
-        <v>3398</v>
+        <v>18090</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>18</v>
       </c>
       <c r="B109" s="9"/>
       <c r="C109" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D109" s="11">
-        <v>18090</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>19</v>
       </c>
       <c r="B110" s="9"/>
       <c r="C110" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D110" s="11">
         <v>13456</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>20</v>
       </c>
       <c r="B111" s="9"/>
       <c r="C111" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D111" s="11">
         <v>24310</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>21</v>
       </c>
       <c r="B112" s="9"/>
       <c r="C112" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D112" s="11">
         <v>8648</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>22</v>
       </c>
       <c r="B113" s="9"/>
       <c r="C113" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D113" s="11">
-        <v>4376</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>23</v>
       </c>
       <c r="B114" s="9"/>
       <c r="C114" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D114" s="11">
-        <v>18750</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>24</v>
       </c>
       <c r="B115" s="9"/>
       <c r="C115" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D115" s="11">
         <v>14018</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>25</v>
       </c>
       <c r="B116" s="9"/>
       <c r="C116" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D116" s="11">
         <v>24681</v>
       </c>
@@ -2934,291 +2934,291 @@
       <c r="D141" s="11">
         <v>28213</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>2</v>
       </c>
       <c r="B142" s="9"/>
       <c r="C142" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D142" s="11">
         <v>12268</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>3</v>
       </c>
       <c r="B143" s="9"/>
       <c r="C143" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D143" s="11">
-        <v>23304</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>4</v>
       </c>
       <c r="B144" s="9"/>
       <c r="C144" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D144" s="11">
-        <v>7360</v>
+        <v>23304</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
         <v>5</v>
       </c>
       <c r="B145" s="9"/>
       <c r="C145" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D145" s="11">
         <v>18402</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
         <v>6</v>
       </c>
       <c r="B146" s="9"/>
       <c r="C146" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D146" s="11">
         <v>29438</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>7</v>
       </c>
       <c r="B147" s="9"/>
       <c r="C147" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D147" s="11">
         <v>13495</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>8</v>
       </c>
       <c r="B148" s="9"/>
       <c r="C148" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D148" s="11">
-        <v>24536</v>
+        <v>8586</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
         <v>9</v>
       </c>
       <c r="B149" s="9"/>
       <c r="C149" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D149" s="11">
-        <v>8586</v>
+        <v>24536</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
         <v>10</v>
       </c>
       <c r="B150" s="9"/>
       <c r="C150" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D150" s="11">
         <v>19628</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
         <v>11</v>
       </c>
       <c r="B151" s="9"/>
       <c r="C151" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D151" s="11">
         <v>14719</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
         <v>12</v>
       </c>
       <c r="B152" s="9"/>
       <c r="C152" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D152" s="11">
-        <v>25761</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
         <v>13</v>
       </c>
       <c r="B153" s="9"/>
       <c r="C153" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D153" s="11">
-        <v>9200</v>
+        <v>25761</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
         <v>14</v>
       </c>
       <c r="B154" s="9"/>
       <c r="C154" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D154" s="11">
         <v>20853</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
         <v>15</v>
       </c>
       <c r="B155" s="9"/>
       <c r="C155" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D155" s="11">
         <v>4229</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
         <v>16</v>
       </c>
       <c r="B156" s="9"/>
       <c r="C156" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D156" s="11">
         <v>15332</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
         <v>17</v>
       </c>
       <c r="B157" s="9"/>
       <c r="C157" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D157" s="11">
-        <v>26987</v>
+        <v>9811</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
         <v>18</v>
       </c>
       <c r="B158" s="9"/>
       <c r="C158" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D158" s="11">
-        <v>9811</v>
+        <v>26987</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
         <v>19</v>
       </c>
       <c r="B159" s="9"/>
       <c r="C159" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D159" s="11">
         <v>21464</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
         <v>20</v>
       </c>
       <c r="B160" s="9"/>
       <c r="C160" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D160" s="11">
         <v>5002</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>21</v>
       </c>
       <c r="B161" s="9"/>
       <c r="C161" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D161" s="11">
         <v>15943</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>22</v>
       </c>
       <c r="B162" s="9"/>
       <c r="C162" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D162" s="11">
-        <v>27572</v>
+        <v>11034</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>23</v>
       </c>
       <c r="B163" s="9"/>
       <c r="C163" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D163" s="11">
-        <v>11034</v>
+        <v>27572</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>24</v>
       </c>
       <c r="B164" s="9"/>
       <c r="C164" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D164" s="11">
         <v>22078</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
         <v>25</v>
       </c>
       <c r="B165" s="9"/>
       <c r="C165" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D165" s="11">
         <v>6136</v>
       </c>
@@ -3662,183 +3662,183 @@
       <c r="D202" s="11">
         <v>27913</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>9</v>
       </c>
       <c r="B203" s="9"/>
       <c r="C203" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D203" s="11">
         <v>9969</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>10</v>
       </c>
       <c r="B204" s="9"/>
       <c r="C204" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D204" s="11">
-        <v>22598</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>11</v>
       </c>
       <c r="B205" s="9"/>
       <c r="C205" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D205" s="11">
-        <v>3986</v>
+        <v>22598</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>12</v>
       </c>
       <c r="B206" s="9"/>
       <c r="C206" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D206" s="11">
         <v>16615</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>13</v>
       </c>
       <c r="B207" s="9"/>
       <c r="C207" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D207" s="11">
         <v>29244</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>14</v>
       </c>
       <c r="B208" s="9"/>
       <c r="C208" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D208" s="11">
         <v>10634</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>15</v>
       </c>
       <c r="B209" s="9"/>
       <c r="C209" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D209" s="11">
-        <v>23263</v>
+        <v>5317</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>16</v>
       </c>
       <c r="B210" s="9"/>
       <c r="C210" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D210" s="11">
-        <v>5317</v>
+        <v>23263</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>17</v>
       </c>
       <c r="B211" s="9"/>
       <c r="C211" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D211" s="11">
         <v>17280</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>18</v>
       </c>
       <c r="B212" s="9"/>
       <c r="C212" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D212" s="11">
         <v>29907</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>19</v>
       </c>
       <c r="B213" s="9"/>
       <c r="C213" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D213" s="11">
         <v>11963</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>20</v>
       </c>
       <c r="B214" s="9"/>
       <c r="C214" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D214" s="11">
-        <v>23926</v>
+        <v>6647</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>21</v>
       </c>
       <c r="B215" s="9"/>
       <c r="C215" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D215" s="11">
-        <v>6647</v>
+        <v>23926</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>22</v>
       </c>
       <c r="B216" s="9"/>
       <c r="C216" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D216" s="11">
         <v>18609</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>23</v>
       </c>
       <c r="B217" s="9"/>
       <c r="C217" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D217" s="11">
         <v>30571</v>
       </c>
@@ -3996,301 +3996,301 @@
       <c r="D230" s="11">
         <v>4822</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
         <v>9</v>
       </c>
       <c r="B231" s="9"/>
       <c r="C231" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D231" s="11">
         <v>20098</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
         <v>10</v>
       </c>
       <c r="B232" s="9"/>
       <c r="C232" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D232" s="11">
-        <v>12863</v>
+        <v>35373</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>11</v>
       </c>
       <c r="B233" s="9"/>
       <c r="C233" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D233" s="11">
-        <v>35373</v>
+        <v>12863</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>12</v>
       </c>
       <c r="B234" s="9"/>
       <c r="C234" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D234" s="11">
         <v>28140</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>13</v>
       </c>
       <c r="B235" s="9"/>
       <c r="C235" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D235" s="11">
         <v>6430</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>14</v>
       </c>
       <c r="B236" s="9"/>
       <c r="C236" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D236" s="11">
         <v>20902</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="5">
         <v>15</v>
       </c>
       <c r="B237" s="9"/>
       <c r="C237" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D237" s="11">
-        <v>14472</v>
+        <v>36178</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
         <v>16</v>
       </c>
       <c r="B238" s="9"/>
       <c r="C238" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D238" s="11">
-        <v>36178</v>
+        <v>14472</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
         <v>17</v>
       </c>
       <c r="B239" s="9"/>
       <c r="C239" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D239" s="11">
         <v>28943</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
         <v>18</v>
       </c>
       <c r="B240" s="9"/>
       <c r="C240" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D240" s="11">
         <v>8039</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
         <v>19</v>
       </c>
       <c r="B241" s="9"/>
       <c r="C241" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D241" s="11">
         <v>22510</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
         <v>20</v>
       </c>
       <c r="B242" s="9"/>
       <c r="C242" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D242" s="11">
-        <v>16079</v>
+        <v>36980</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
         <v>21</v>
       </c>
       <c r="B243" s="9"/>
       <c r="C243" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D243" s="11">
-        <v>36980</v>
+        <v>16079</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
         <v>22</v>
       </c>
       <c r="B244" s="9"/>
       <c r="C244" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D244" s="11">
         <v>30551</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
         <v>23</v>
       </c>
       <c r="B245" s="9"/>
       <c r="C245" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D245" s="11">
         <v>9648</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
         <v>24</v>
       </c>
       <c r="B246" s="9"/>
       <c r="C246" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D246" s="11">
         <v>24120</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
         <v>25</v>
       </c>
       <c r="B247" s="9"/>
       <c r="C247" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D247" s="11">
-        <v>17688</v>
+        <v>38589</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
         <v>26</v>
       </c>
       <c r="B248" s="9"/>
       <c r="C248" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D248" s="11">
-        <v>38589</v>
+        <v>17688</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B249" s="6"/>
       <c r="C249" s="7"/>
       <c r="D249" s="11"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B250" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C250" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D250" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
         <v>1</v>
       </c>
       <c r="B251" s="9"/>
       <c r="C251" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D251" s="11">
         <v>23679</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
         <v>2</v>
       </c>
       <c r="B252" s="9"/>
       <c r="C252" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D252" s="11">
-        <v>14797</v>
+        <v>41437</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
         <v>3</v>
       </c>
       <c r="B253" s="9"/>
       <c r="C253" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D253" s="11">
-        <v>41437</v>
+        <v>14797</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
         <v>4</v>
       </c>
       <c r="B254" s="9"/>
       <c r="C254" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D254" s="11">
         <v>33639</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="5">
         <v>5</v>
       </c>
       <c r="B255" s="9"/>
       <c r="C255" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D255" s="11">
         <v>5914</v>
       </c>
@@ -4318,243 +4318,243 @@
       <c r="D257" s="11">
         <v>43405</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
         <v>8</v>
       </c>
       <c r="B258" s="9"/>
       <c r="C258" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D258" s="11">
         <v>15782</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
         <v>9</v>
       </c>
       <c r="B259" s="9"/>
       <c r="C259" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D259" s="11">
-        <v>7890</v>
+        <v>34532</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="5">
         <v>10</v>
       </c>
       <c r="B260" s="9"/>
       <c r="C260" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D260" s="11">
-        <v>34532</v>
+        <v>7890</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
         <v>11</v>
       </c>
       <c r="B261" s="9"/>
       <c r="C261" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D261" s="11">
         <v>25648</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
         <v>12</v>
       </c>
       <c r="B262" s="9"/>
       <c r="C262" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D262" s="11">
         <v>44394</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
         <v>13</v>
       </c>
       <c r="B263" s="9"/>
       <c r="C263" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D263" s="11">
         <v>17757</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
         <v>14</v>
       </c>
       <c r="B264" s="9"/>
       <c r="C264" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D264" s="11">
-        <v>9866</v>
+        <v>35514</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
         <v>15</v>
       </c>
       <c r="B265" s="9"/>
       <c r="C265" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D265" s="11">
-        <v>35514</v>
+        <v>9866</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
         <v>16</v>
       </c>
       <c r="B266" s="9"/>
       <c r="C266" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D266" s="11">
         <v>27626</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
         <v>17</v>
       </c>
       <c r="B267" s="9"/>
       <c r="C267" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D267" s="11">
         <v>45383</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
         <v>18</v>
       </c>
       <c r="B268" s="9"/>
       <c r="C268" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D268" s="11">
         <v>19735</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
         <v>19</v>
       </c>
       <c r="B269" s="9"/>
       <c r="C269" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D269" s="11">
-        <v>11836</v>
+        <v>37493</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
         <v>20</v>
       </c>
       <c r="B270" s="9"/>
       <c r="C270" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D270" s="11">
-        <v>37493</v>
+        <v>11836</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
         <v>21</v>
       </c>
       <c r="B271" s="9"/>
       <c r="C271" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D271" s="11">
         <v>29602</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
         <v>22</v>
       </c>
       <c r="B272" s="9"/>
       <c r="C272" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D272" s="11">
-        <v>47359</v>
+        <v>21704</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
         <v>23</v>
       </c>
       <c r="B273" s="9"/>
       <c r="C273" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D273" s="11">
-        <v>21704</v>
+        <v>47359</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
         <v>24</v>
       </c>
       <c r="B274" s="9"/>
       <c r="C274" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D274" s="11">
-        <v>13812</v>
+        <v>39469</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
         <v>25</v>
       </c>
       <c r="B275" s="9"/>
       <c r="C275" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D275" s="11">
-        <v>39469</v>
+        <v>13812</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="5">
         <v>26</v>
       </c>
       <c r="B276" s="9"/>
       <c r="C276" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D276" s="11">
         <v>31571</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D275"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A48:D48"/>
     <mergeCell ref="A69:D69"/>
     <mergeCell ref="A90:D90"/>